--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0223e4e" w14:textId="0223e4e">
+    <w:p w14:paraId="c6599b3" w14:textId="c6599b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,176 +93,249 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 24 сентября 2018 года № 670 "Об утверждении Правил ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 8 августа 2023 года № 568. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 августа 2023 года № 33265</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 8 августа 2023 года № 568. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 августа 2023 года № 33265.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 01.07.2026).</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 сентября 2018 года № 670 "Об утверждении Правил ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17533) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Правил ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна"";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -275,70 +348,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить прилагаемые Правила ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -371,168 +444,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна", утвержденные указанным приказом, изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 7 января 2024 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -548,58 +603,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр индустрии и инфраструктурного развития</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр индустрии и инфраструктурного развития</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -640,220 +712,183 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Карабаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "СОГЛАСОВАН"</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"СОГЛАСОВАН"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерство цифрового</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>развития, инноваций и аэрокосмической промышленности</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -944,86 +979,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 августа 2023 года № 568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -1098,5272 +1097,5150 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 сентября 2018 года № 670</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна"</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна" (далее – Правила) разработаны в соответствии с подпунктом 11-12) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – Закон) и определяют порядок ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внеплановые мероприятия по обслуживанию информационной системы – технические и профилактические работы, которые связаны с установкой критичных обновлений программного обеспечения в целях устранения критичных уязвимостей информационной системы, либо в связи заменой вышедшего из строя оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) личный кабинет – компонент портала, предназначенный для подачи электронных заявок в адрес участников портала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) интернет-ресурс – электронный информационный ресурс, отображаемый в текстовом, графическом, аудиовизуальном или ином виде, размещаемый на аппаратно-программном комплексе, имеющий уникальный сетевой адрес и (или) доменное имя и функционирующий в Интернете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информационная система комплексной экспертизы (далее – ИС КЭ) – интегрированная с порталом информационная система, реализующая автоматизацию процедур и операций, связанных с рассмотрением электронных заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оператор ИС КЭ – юридическое лицо, осуществляющее ведение ИС КЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пользователь ИС КЭ – экспертная организация, зарегистрированная в ИС КЭ и использующая ее ресурсы и компоненты для автоматизированного выполнения процедур и операций, связанных с рассмотрением поступающих электронных заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронная копия документа – документ, полностью воспроизводящий вид и информацию (данные) подлинного документа в электронно-цифровой форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) портал – информационная система, предоставляющая по принципу "одного окна" единую платформу для информационного взаимодействия пользователей портала с участниками портала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) оператор портала – юридическое лицо, наделенное функцией ведения портала, в соответствии с Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) участник портала – экспертная организация, зарегистрированная на портале и использующая его ресурсы и компоненты для организации приема электронных заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) пользователь портала – физическое или юридическое лицо, зарегистрированное на портале и использующее его компоненты для подготовки и подачи электронной заявки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ведомство уполномоченного органа по делам архитектуры, градостроительства и строительства (далее – Ведомство) – ведомство центрального государственного органа, осуществляющее в пределах компетенции, в соответствии с законодательством Республики Казахстан контрольные и реализационные функции в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) технические и профилактические работы – комплекс мероприятий по поддержанию средств вычислительной техники и телекоммуникационного оборудования в работоспособном состоянии, включающие в том числе профилактику с целью предотвращения отказа от работы техники и (или) оборудования и преждевременного их износа, устранение неисправностей, замену отдельных частей и блоков, установку и настройку оборудования, программного обеспечения, дополнительных устройств и плат для увеличения мощности оборудования и оказание помощи пользователям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) технический сбой – незапланированный временный выход из строя программно-аппаратного комплекса или отдельного из компонентов информационной системы, повлекший за собой отсутствие возможности использования информационной системы одним или несколькими пользователями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронный документ – документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи (далее – ЭЦП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) электронная заявка – оформленная и структурированная совокупность информации, представляемая пользователем портала в электронно-цифровой форме на рассмотрение участнику портала и удостоверенная посредством ЭЦП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Application programming interface (далее – API) – интерфейс программирования приложений, набор готовых программ, предоставляемых сервисом для информационного взаимодействия между объектами информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Secure Sockets Layer сертификат (далее – SSL-сертификат) – регистрационное свидетельство, предназначенное для использования интернет-ресурсом или информационной системой для обеспечения процедуры аутентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Virtual Private Network (далее – VPN) – виртуальная частная сеть для обмена информацией двух узлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иные понятия и термины, используемые в настоящих Правилах, определяются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На портале и в ИС КЭ действуют сертификаты ЭЦП, изданные для физических и юридических лиц Национальным удостоверяющим центром Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Портал и ИС КЭ не относятся к информационным системам в защищенном исполнении, отнесенными к государственным секретам, защита которых осуществляется с применением государственных шифровальных средств и (или) иных средств защиты сведений, составляющих государственные секреты, с соблюдением требований режима секретности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок ведения портала для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Ведение портала для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна" относится к технологически связанной деятельности государственной экспертной организации, в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 64-4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Портал для организации информационного взаимодействия обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прием, регистрацию и направление электронных заявок пользователей портала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предоставление пользователям портала сведений и электронных документов в процессе рассмотрения электронных заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) передачу пользователю портала результатов рассмотрения электронных заявок, а также их дальнейшее хранение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обмен информацией по поступившим электронным заявкам с интегрированными интернет-ресурсами и информационными системами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Оператор портала для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна" выполняет следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет техническое обслуживание, сопровождение и развитие портала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает функционирование и информационную безопасность портала в соответствии с законодательством Республики Казахстан об информатизации и положениями настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) регистрирует пользователей и участников портала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заключает с пользователями и участниками портала соглашения о порядке пользования порталом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказывает пользователям и участникам портала техническую поддержку, в соответствии с условиями заключенных с ними соглашений о порядке пользования порталом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разрабатывает и утверждает формы анкет, заявок, соглашений о порядке пользования порталом, соглашения на интеграцию с порталом, инструкции по работе с порталом, а также регистрационной формы, размещаемых на портале;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет интеграцию портала с интернет-ресурсами и информационными системами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) формирует и публикует на портале технические требования для реализации интеграции ИС КЭ с порталом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) публикует информационно-справочные материалы на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Регистрация пользователя портала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Для регистрации пользователь портала выполняет следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполняет размещенную на портале регистрационную форму, с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридического лица – копий документов, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах, а также копий документов, подтверждающих банковские реквизиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физического лица – копии документа, удостоверяющего личность, а также копий документов, подтверждающих банковские реквизиты (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подписывает соглашение о порядке пользования порталом, с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор портала с момента представления пользователем документов, в течение 3 рабочих дней, подтверждает либо отказывает пользователю в регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основанием для отказа в регистрации пользователя является наличие обратившегося пользователя в списке ранее зарегистрированных пользователей портала и (или) указание в регистрационной форме некорректных, либо несоответствующих представленным документам сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для подачи электронных заявок оператор портала предоставляет пользователю портала личный кабинет и инструкцию по работе с порталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Регистрация участника портала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Экспертная организация для обеспечения возможности приема посредством портала электронных заявок проходит процедуру регистрации в качестве участника портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрации в качестве участника портала подлежит экспертная организация, являющаяся пользователем одной из ИС КЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Аккредитованная экспертная организация для регистрации в качестве участника портала заключает соглашение о порядке пользования порталом с оператором портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для заключения соглашения о порядке пользования порталом аккредитованная экспертная организация предоставляет оператору портала свидетельство об аккредитации, выданного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аккредитации экспертных организаций, утвержденными приказом Министра национальной экономики Республики Казахстан от 27 февраля 2015 года № 151 "Об утверждении Правил аккредитации экспертных организаций" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10640), для регистрации – анкету, заполненную по форме, размещенной на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация аккредитованной экспертной организации производится оператором портала в течение 3 рабочих дней с момента предоставления анкеты, с последующим ее внесением в список аккредитованных экспертных организаций, размещенный на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Основаниями для исключения аккредитованной экспертной организации из списка аккредитованных экспертных организаций, размещенного на портале, и ее последующего блокирования на портале являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) непредставление подтверждения свидетельства об аккредитации до истечения срока его действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приостановление и (или) лишение (отзыв) свидетельства об аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нарушение аккредитованной экспертной организацией условий заключенного соглашения о порядке пользования порталом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расторжение соглашения заключенного с оператором портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Разблокировка и повторное внесение ранее исключенной аккредитованной экспертной организации в список аккредитованных экспертных организаций, размещенный на портале, производится в порядке, установленном пунктом 12 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. С момента регистрации аккредитованная экспертная организация производит оплату оператору портала за пользование компонентами и техническими ресурсами, а также за оказываемый оператором портала объем услуг по технической поддержке по расценкам, установленным оператором портала по согласованию с Ведомством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Прием, регистрация и направление электронных заявок пользователей портала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Прием и регистрация электронной заявки осуществляется посредством личного кабинета на портале после предоставления пользователем портала необходимых сведений по заявке и загрузки соответствующих электронных документов и (или) электронных копий документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Загрузка на портал электронных документов и (или) электронных копий документов размером свыше установленного оператором портала производится частями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Загруженные на портал электронные документы и (или) электронные копии документов подлежат удостоверению ЭЦП пользователя портала или лица, обладающего полномочиями на удостоверение данного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При подаче регистрации электронной заявки, а также соответствующих электронных документов и (или) электронных копий документов производится порталом автоматически по времени города Астана, в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поступающие в рабочий день с 0:00 до 13:59 часов по времени города Астана, регистрируются с датой данного рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступающие в рабочий день с 14:00 до 23:59 часов по времени города Астана, регистрируются с датой следующего рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поступающие в нерабочий день, регистрируются с датой следующего за ним рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При рассмотрении электронной заявки регистрация предоставляемых пользователем портала электронных документов и (или) электронных копий документов в адрес участника портала, производится по фактическому времени удостоверения данных документов ЭЦП на портале, по времени города Астана. При поступлении в нерабочий день данные документы регистрируются с датой следующего за ним рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронной заявке присваивается номер регистрации по шаблону, устанавливаемому оператором портала отдельно для каждого участника портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Пользователь портала, посредством предоставления сведений по электронной заявке, определяет участника портала, в адрес которого электронная заявка направляется на рассмотрение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Портал автоматически производит передачу зарегистрированной электронной заявки и соответствующих электронных документов и (или) электронных копий документов участнику портала, посредством взаимодействия с используемой им ИС КЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Сведения о ходе рассмотрения представленной электронной заявки, а также электронные документы, требующие подписания пользователем портала с использованием ЭЦП, пересылаются участником портала из используемой им ИС КЭ в личный кабинет пользователя портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Электронные документы и электронные копии документов, размещенные на портале и удостоверенные ЭЦП, не подлежат удалению, изменению или замене, в течение срока их хранения на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Информация по электронным заявкам, в том числе соответствующие электронные документы и электронные копии документов, предоставленные на портал его пользователями, а также поступившие из интегрированной ИС КЭ хранятся на портале в течение 3 лет со дня их регистрации на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Интеграция интернет-ресурсов и информационных систем с порталом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Взаимодействие интернет-ресурсов и информационных систем, в том числе ИС КЭ, с порталом осуществляется посредством их взаимной интеграции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К интегрируемым с порталом интернет-ресурсам и информационным системам предъявляются требования законодательства Республики Казахстан об информатизации и настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для интеграции с порталом ИС КЭ разрабатываются с учетом соответствующих технических требований, опубликованных на портале. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При интеграции с порталом для получения универсальных наборов данных применяется метод организации информационного взаимодействия посредством API. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данная интеграция выполняется в порядке, установленном пунктом 29 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При интеграции с порталом для получения отдельных видов данных, не включенных в API, такая интеграция выполняется в общем порядке, приведенном в пункте 28 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Требования настоящего параграфа не распространяются на интеграцию портала с объектами информатизации "электронного правительства", а также иными государственными информационными системами (информационными системами государственных органов), выполняемую для получения отдельных данных, не включенных в API.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данная интеграция выполняется в порядке, установленном законодательством Республики Казахстан об информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Для интеграции интернет-ресурсов и информационных систем с порталом выполняются следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) владелец интернет-ресурса и (или) информационной системы обращается в Ведомство для получения разрешения на интеграцию с порталом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) владелец интернет-ресурса и (или) информационной системы направляет оператору портала заявку на интеграцию с порталом, с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрешения на интеграцию, выданного Ведомством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проекта соглашения на интеграцию с порталом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SSL сертификата (открытого ключа интернет-ресурса и (или) информационной системы), выданного Национальным удостоверяющим центром Республики Казахстан (актом передачи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       VPN-формы для создания VPN-туннеля по форме, размещенной на портале (указывается тестовая или промышленная среда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акта о приемке информационной системы в промышленную эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акта с положительным результатом испытаний на соответствие требованиям информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) владельцем интернет-ресурса и (или) информационной системы совместно с оператором портала проводится тестирование интеграции в согласованные сроки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при успешном тестировании интеграции интернет-ресурса и (или) информационной системы с порталом между владельцем интернет-ресурса и (или) информационной системы и оператором портала составляется акт об успешном тестировании интеграции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) интеграция считается установленной после подписания Ведомством, владельцем интернет-ресурса и (или) информационной системы и оператором портала соглашения на интеграцию с порталом и акта ввода в действие интеграции, с указанием сроков действия интеграции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Для интеграции интернет-ресурсов и иных информационных систем с порталом для получения универсальных наборов данных, посредством API, выполняются следующие мероприятия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) владелец интернет-ресурса и (или) информационной системы направляет оператору портала запрос на интеграцию с порталом посредством API, с приложением подписанного проекта соглашения на интеграцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оператор портала предоставляет владельцу интернет-ресурса и (или) информационной системы ключи для подключения к API;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) владельцем интернет-ресурса и (или) информационной системы совместно с оператором портала проводится тестирование интеграции в согласованные сроки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при успешном тестировании интеграции интернет-ресурса и (или) информационной системы с порталом между владельцем интернет-ресурса и (или) информационной системы и оператором портала составляется акт об успешном тестировании интеграции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) интеграция считается установленной после подписания владельцем информационной системы и оператором портала соглашения на интеграцию с порталом и акта ввода в действие интеграции, с указанием сроков действия интеграции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Владельцы интегрированных интернет-ресурсов и информационных систем направляют посредством интеграции запросы на получение информации и данных по электронным заявкам, в том числе электронных документов и (или) электронным копий документов, имеющим конфиденциальный характер и (или) представляющим служебную и коммерческую тайну, с согласия заказчика или законного правообладателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Со стороны участников интеграции (владельца интернет-ресурса и (или) информационной системы и оператора портала) подтверждением успешной реализации интеграции является успешное выполнение условий взаимодействия и обработка данных самими участниками взаимодействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С момента успешной реализации интеграции ИС КЭ с порталом ее владелец предоставляет Ведомству доступ в ИС КЭ в целях осуществления контроля и мониторинга действий пользователей ИС КЭ, на предмет соблюдения Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При обнаружении ошибок при передаче интегрированным интернет-ресурсом и (или) информационной системой данных на портал в процессе их информационного взаимодействия, оператор портала направляет уведомление на электронную почту владельца данного интернет-ресурса и (или) информационной системы и при непроведении им в течение месяца соответствующих корректирующих мероприятий приостанавливает информационное взаимодействие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обнаружении инцидентов информационной безопасности при передаче интегрированным интернет-ресурсом и (или) информационной системой данных на портал в процессе их информационного взаимодействия, оператор портала направляет уведомление на электронную почту владельца данного интернет-ресурса и (или) информационной системы и незамедлительно приостанавливает информационное взаимодействие с данным интернет-ресурсом и (или) информационной системой до момента их полного устранения и направляет уведомление на электронную почту соответствующего владельца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возобновление информационного взаимодействия интернет-ресурса и (или) информационной системы с порталом производится после получения оператором портала уведомления от владельца данного интернет-ресурса и (или) информационной системы об успешном проведении корректирующих мероприятий и (или) полном устранении инцидента информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При неисправности каналов связи или проведения операторами связи работ на линиях связи, срок восстановления связи определяется регламентом оператора связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Владелец интернет-ресурса и (или) информационной системы и оператор портала определяют ответственных лиц, которые обеспечивают информационную безопасность и постоянную готовность программных и технических средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При изменении состава ответственных лиц (перевода или прекращения трудового договора) в недельный срок производится взаимное информирование об имеющихся изменениях, и сообщаются новые сведения об ответственных лицах по своевременному исполнению положений настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Защита информации при реализации интеграции обеспечивается подтверждением авторства подписанных сообщений. Подтверждением авторства сообщений является положительный результат проверки принадлежности ЭЦП отправителю сообщения и действительности данной ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок ведения информационной системы для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="121"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В целях автоматизации процедур и операций, связанных с рассмотрением электронных заявок ИС КЭ осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прием и хранение зарегистрированных электронных заявок на проведение комплексной вневедомственной экспертизы проектов строительства объектов с соответствующими электронными документами и (или) электронными копиями документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) передачу на портал сведений о ходе рассмотрения зарегистрированных электронных заявок, проектов электронных документов для удостоверения пользователем портала с использованием ЭЦП, а также результатов рассмотрения зарегистрированных электронных заявок и соответствующих электронных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обмен информацией с интегрированными интернет-ресурсами и информационными системами, а также с порталом по зарегистрированным электронным заявкам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Вышеописанные функции при рассмотрении электронных заявок на проведение комплексной градостроительной экспертизы градостроительных проектов выполняет ИС КЭ государственной экспертной организации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Оператор ИС КЭ выполняет следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z144" w:id="127"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет техническое обслуживание, сопровождение и развитие ИС КЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z145" w:id="128"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z145" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает функционирование и информационную безопасность ИС КЭ, в соответствии с законодательством Республики Казахстан об информатизации и положениями настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z146" w:id="129"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) регистрирует пользователей ИС КЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z147" w:id="130"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заключает с пользователями ИС КЭ соглашения о порядке пользования ИС КЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z148" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) разрабатывает и утверждает формы анкет, соглашения о порядке пользования ИС КЭ, инструкций и журналов, размещенных в ИС КЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z149" w:id="132"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z149" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оказывает пользователям ИС КЭ техническую поддержку, в соответствии с условиями заключенных с ними соглашений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z150" w:id="133"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z150" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет интеграцию ИС КЭ с интернет-ресурсами и информационными системами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z151" w:id="134"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z151" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) публикует информационно-справочные материалы в ИС КЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z152" w:id="135"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) предоставляет Ведомству доступ в ИС КЭ в целях осуществления контроля и мониторинга действий пользователей ИС КЭ, на предмет соблюдения Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z153" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Регистрация пользователя ИС КЭ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z154" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Экспертная организация для осуществления деятельности по рассмотрению электронных заявок проходит процедуру регистрации в одной из ИС КЭ, интегрированных с порталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z155" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Регистрация экспертной организации, в качестве пользователя ИС КЭ, производится оператором ИС КЭ в течение 3 рабочих дней с момента заключения аккредитованной экспертной организацией соглашения о порядке пользования ИС КЭ с ее оператором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z156" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для регистрации экспертная организация предоставляет оператору ИС КЭ анкету, заполненную по форме, размещенной в ИС КЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z157" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования настоящего пункта не распространяются на экспертную организацию, являющуюся оператором ИС КЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Оператор ИС КЭ прекращает доступ экспертной организации к ИС КЭ при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) непредставлени подтверждения свидетельства об аккредитации до истечения срока его действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приостановлении и (или) лишении (отзыва) свидетельства об аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нарушении аккредитованной экспертной организацией условий заключенного соглашения оператором ИС КЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расторжении или истечении срока действия заключенного соглашения с оператором ИС КЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z163" w:id="146"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. С момента регистрации в качестве пользователя ИС КЭ, экспертная организация производит оплату оператору ИС КЭ за пользование компонентами и техническими ресурсами, а также за оказываемый оператором ИС КЭ объем услуг по технической поддержке по расценкам, установленным оператором ИС КЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z164" w:id="147"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Прием и обработка электронных заявок в ИС КЭ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z165" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Для соблюдения порядка рассмотрения электронных заявок на проведение комплексной вневедомственной экспертизы ИС КЭ обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z166" w:id="149"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) автоматический расчет срока проверки комплектности, а также срока проведения комплексной вневедомственной экспертизы (в том числе даты выдачи и устранения замечаний, выдачи сводного заключения комплексной вневедомственной экспертизы) в соответствии с требованиями Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z167" w:id="150"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирование электронных документов, их удостоверение с использованием ЭЦП и последующую автоматическую регистрацию данных электронных документов в ИС КЭ, посредством присвоения номера и даты регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. ИС КЭ при истечении срока проверки комплектности, установленного Правилами проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10722), и отсутствии замечаний по комплектности, автоматически присваивает положительный результат проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="151"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС КЭ блокирует изменение установленного результата проверки комплектности после истечения срока проверки комплектности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z170" w:id="152"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Время и дата регистрации электронных документов в ИС КЭ производится по фактическому времени их удостоверения ЭЦП сотрудников пользователя ИС КЭ, по времени города Астана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z171" w:id="153"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Документы, подлежащие согласованию пользователем портала, передаются ИС КЭ на портал в электронно-цифровой форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При передаче ИС КЭ пересылает на портал данные по ЭЦП сотрудников пользователя ИС КЭ, удостоверивших данные документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Замечания по проекту в форме электронного документа выдаются один раз. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ИС КЭ не допускается формирование и отправка на портал дополнительных электронных документов с замечаниями, а также формирование и отправка на портал электронных документов с замечаниями после истечения срока выдачи замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Пользователи ИС КЭ взаимодействуют с уполномоченным органом в области охраны окружающей среды, его территориальными подразделениями, а также местными исполнительными органами в области охраны окружающей среды посредством используемых ими ИС КЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Электронные документы, подлежащие передаче пользователю портала, сформированные пользователем ИС КЭ, после их удостоверения ЭЦП автоматически передаются на портал в личный кабинет пользователя портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z177" w:id="159"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z177" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение комплексной вневедомственной экспертизы передается ИС КЭ на портал после исполнения пользователем портала условий заключенного договора на проведение комплексной вневедомственной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z178" w:id="160"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z178" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Измененные и (или) дополненные по решению пользователя ИС КЭ версии электронных документов передаются на Портал в личный кабинет пользователя Портала, после предварительного уведомления соответствующего пользователя Портала и удостоверения в ИС КЭ всех действий по аннулированию предыдущих версий данных электронных документов, ЭЦП уполномоченных сотрудников пользователя ИС КЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z179" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ответ на полученное уведомление пользователь Портала направляет новые версии представленных ранее электронных документов и (или) электронных копий документов, удостоверенные его ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z180" w:id="162"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z180" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Интеграция интернет-ресурсов и информационных систем с ИС КЭ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z181" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Для интеграции с ИС КЭ интернет-ресурсы и информационные системы должны соответствовать требованиям законодательства Республики Казахстан об информатизации и настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z182" w:id="164"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z182" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Требования настоящего параграфа не распространяются на интеграцию ИС КЭ с объектами информатизации "электронного правительства", а также иными государственными информационными системами (информационными системами государственных органов), выполняемую для получения отдельных данных, не включенных в API.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z183" w:id="165"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z183" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данная интеграция выполняется в порядке, установленном законодательством Республики Казахстан об информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z184" w:id="166"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z184" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Для интеграции интернет-ресурсов и информационных систем с ИС КЭ выполняются следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z185" w:id="167"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z185" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) владелец интернет-ресурса и (или) информационной системы направляет оператору ИС КЭ заявку на интеграцию с ИС КЭ по форме, установленной ее оператором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z186" w:id="168"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z186" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) владелец интернет-ресурса и (или) информационной системы совместно с оператором ИС КЭ разрабатывает технический документ на интеграцию с ИС КЭ. Технический документ согласовывается и утверждается участниками взаимодействия (владельцем интернет-ресурса и (или) информационной системы и оператором ИС КЭ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z187" w:id="169"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z187" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости, владелец интернет-ресурса и (или) информационной системы и оператор ИС КЭ в соответствии с утвержденным техническим документом вносят требуемые изменения соответственно в интернет-ресурс или информационную систему, а также в ИС КЭ в сроки, согласованные участниками взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z188" w:id="170"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z188" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) владелец интернет-ресурса и (или) информационной системы предоставляет оператору ИС КЭ заявку на проведение испытаний в тестовом режиме по форме установленной оператором ИС КЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z189" w:id="171"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z189" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) владельцем интернет-ресурса и (или) информационной системы и оператором ИС КЭ проводится тестирование интеграции информационных систем. При успешной интеграции информационных систем составляется документ (протокол) об успешном тестировании интеграции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z190" w:id="172"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z190" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) при успешном тестировании интеграции, владелец интернет-ресурса и (или) информационной системы и оператор ИС КЭ вводят взаимодействие в эксплуатацию на основании совместного решения (протокол, акт).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z191" w:id="173"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z191" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. При обнаружении ошибок и (или) инцидентов информационной безопасности при передаче интегрированным интернет-ресурсом и (или) информационной системой данных в ИС КЭ в процессе их информационного взаимодействия, оператор ИС КЭ незамедлительно приостанавливает информационное взаимодействие с данным интернет-ресурсом и (или) информационной системой до момента их полного устранения и направляет уведомление на электронную почту соответствующего владельца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z192" w:id="174"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z192" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возобновление информационного взаимодействия интернет-ресурса и (или) информационной системы с ИС КЭ производится после получения оператором ИС КЭ уведомления от владельца данного интернет-ресурса и (или) информационной системы об успешном проведении корректирующих мероприятий и (или) полном устранении инцидента информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z193" w:id="175"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z193" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. В целях передачи проектной документации (без сметной части), прошедшей комплексную вневедомственную экспертизу и получивших соответствующее положительное заключение, ИС КЭ интегрируются с автоматизированной информационной системой Государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z194" w:id="176"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z194" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передаче подлежит только проектная документация (без сметной части), представленная на комплексную вневедомственную экспертизу посредством портала в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z195" w:id="177"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z195" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передача осуществляется с согласия правообладателей на данную проектную документацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z196" w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z196" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На проектную документацию, передаваемую в республиканское государственное предприятие на праве хозяйственного ведения, осуществляющее деятельность по ведению Государственного градостроительного кадастра, распространяются соответствующие требования по соблюдению конфиденциальности и обеспечению служебной и коммерческой тайны, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z197" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Техническое обслуживание информационных систем (портала и ИС КЭ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z198" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Техническое обслуживание информационных систем (портала и ИС КЭ)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="179"/>
+        <w:t xml:space="preserve"> Параграф 1. Классификация инцидентов (технических сбоев)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z199" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. В целях технического обслуживания информационных систем (портала и ИС КЭ) устанавливается следующая классификация инцидентов (технических сбоев):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z200" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зависящие от оператора информационной системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z201" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие неправомерного действия сотрудников оператора информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z202" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие необеспечения должного уровня информационной безопасности информационной системы, которое повлекло несанкционированное воздействие на информацию в информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z203" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие физического повреждения информационной системы и (или) ее составляющих по вине оператора информационной системы или его сотрудников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z204" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) независящие от оператора информационной системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z205" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие физического повреждения и (или) отключения информационной системы и (или) ее составляющих по вине третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z206" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие недоступности информационной системы в результате возможных массовых внешних (сетевых, хакерских) атак, вызывающих отказ работы коммуникационного оборудования информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z207" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие отсутствия либо нарушения гарантированной работоспособности сетей передачи данных и (или) электроэнергии, используемой пользователями или участниками информационной системы для подключения к информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z208" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие наличия программно-технических ограничений и настроек, содержащихся в компьютерной технике пользователя информационной системы, а также отсутствия необходимых программно-технических возможностей, не позволяющих пользователю информационной системы полноценно работать с информационной системой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z209" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие заражения компьютерной техники пользователя информационной системы вредоносным программным обеспечением, не позволяющим работать в информационной системе ввиду автоматического блокирования ею возможности размещения зараженного файла или архива файлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z210" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие ненадлежащего соблюдения пользователем информационной системы инструкции по работе с информационной системой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z211" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие несоблюдения правил хранения ключа ЭЦП и учетных данных (логина и пароля), передачи пользователем информационной системы ключа ЭЦП третьим лицам, не имеющим соответствующих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z212" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Классификация инцидентов (технических сбоев)</w:t>
-[...262 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
+        <w:t xml:space="preserve"> Параграф 2. Источники информации о возникновении технического сбоя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z213" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Источниками информации о возникновении технического сбоя являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z214" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сообщения пользователей информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z215" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сообщения специалистов оператора информационной системы, выполняющих мониторинг функционирования информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z216" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные программно-аппаратных средств по мониторингу и выявлению неисправностей информационной системы, используемые для определения работоспособности и доступности функционала информационной системы, обнаружившие технический сбой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z217" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные системных журналов информационной системы, в которых регистрируются записи, свидетельствующие о возникновении или возможности возникновения технического сбоя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z218" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Действия пользователей, операторов, специалистов операторов при возникновении технических сбоев при использовании информационных систем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z219" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. При возникновении технического сбоя проводятся следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z220" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пользователь информационной системы не позднее одного часа с момента обнаружения технического сбоя информирует оператора информационной системы посредством электронной почты, указанной в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z221" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении к оператору пользователь информационной системы сообщает наименование представляемого им юридического лица или фамилию, имя, отчество (при наличии) физического лица, соответствующий бизнес-идентификационный номер или индивидуальный идентификационный номер и контактные данные, дату и время (по времени города Астана) обнаружения технического сбоя, описание технического сбоя с приложением подтверждающих документов (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z222" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При невозможности отправки по электронной почте информации о техническом сбое пользователь информационной системы ставит в известность ее оператора не позднее одного часа посредством телефона, указанного в информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z223" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специалист оператора информационной системы при обнаружении изменения в работе или в конфигурации информационной системы, не соответствующие стандартному функционированию, фиксирует дату и время возникновения технического сбоя в журнале учета обращений пользователей о возникших технических сбоях информационной системы (далее – Журнал учета).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z224" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специалист оператора информационной системы обеспечивает взаимодействие с пользователем в зависимости от способа его обращения (посредством телефона, электронной почты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z225" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием обращений пользователей специалистами операторов портала и ИС КЭ государственной экспертной организации производится в рабочие дни с 9.00 часов до 18.30 часов, с перерывом на обед с 12.30 до 14.00 часов, по времени города Астана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z226" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      График оказания технической поддержки пользователей иных ИС КЭ, определяются их операторами, в зависимости от их рабочего времени и указываются в соответствующих ИС КЭ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z227" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Специалисты оператора информационной системы регистрируют обращения пользователей в Журнале учета в течение тридцати минут в рабочее время по времени города Астана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z228" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении обращения пользователя о техническом сбое по электронной почте во время обеденного перерыва по времени города Астана, оператор регистрирует сообщение в течение тридцати минут после обеденного перерыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z229" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении обращения пользователя о техническом сбое по электронной почте в нерабочее время по времени города Астана, оператор регистрирует сообщение на следующий рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z230" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журнал учета ведется операторами в электронном виде в информационной системе оператора по учету обращений пользователей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z231" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. После регистрации обращения присваивается уникальный идентификатор инцидента по учету обращений пользователей в информационной системе оператора и в течение одного часа высылается на электронную почту пользователя (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z232" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. При наличии информации о техническом сбое, оператор в течение двух часов рабочего времени по времени города Астана проводит анализ полученной информации или представленных материалов (экранных снимков и иных представленных электронных документов), при необходимости повторяет (имитирует) действия, которые привели к техническому сбою, в целях подтверждения или опровержения наличия факта технического сбоя информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z233" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Специалист оператора информационной системы при необходимости запрашивает у пользователя дополнительную информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z234" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непредставлении пользователем информационной системы дополнительной информации в течение 2 часов с момента направления запроса, специалист оператора информационной системы присваивает данному зарегистрированному обращению пользователя статус завершенного и уведомляет об этом пользователя по электронной почте (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z235" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. При опровержении технического сбоя, оператор в течение тридцати минут после подтверждения фактов отсутствия технического сбоя в информационной системе уведомляет об этом пользователя по электронной почте (при наличии), с приложением подтверждающей информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z236" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Источники информации о возникновении технического сбоя</w:t>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="198"/>
+        <w:t xml:space="preserve"> Параграф 4. Порядок работы информационных систем и действия операторов при подтверждении технических сбоев работы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z237" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. При подтверждении оператором информационной системы технического сбоя устанавливается уровень его критичности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z238" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Технические сбои по степени их влияния на функционирование программно-аппаратного комплекса информационной системы и процедуры подачи и рассмотрения электронных заявок, подразделяются на следующие уровни критичности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z239" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) низкий – сбои, не препятствующие проведению процедур по приему, регистрации и рассмотрению электронных заявок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z240" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) средний – сбои, повлекшие отсутствие возможности подачи или рассмотрения электронной заявки у одного или нескольких пользователей информационной системы, подвергшихся влиянию технического сбоя, который может привести или привел к безрезультативности предыдущей работы пользователей информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z241" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) высокий – сбои и (или) события, вызвавшие остановку или недоступность одного или более компонентов информационной системы, при которых у всех пользователей информационной системы отсутствует возможность подачи, либо приема на рассмотрение заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z242" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. При возникновении технических сбоев с уровнем критичности низкий, оператор информационной системы выполняет следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z243" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение тридцати минут с момента подтверждения технического сбоя уведомляет по электронной почте пользователя, обратившегося в техническую поддержку, об уровне критичности технического сбоя, плановом времени и дате устранения технического сбоя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z244" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении такой информации повторно уведомляет пользователя информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z245" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) незамедлительно приступает к устранению причин технического сбоя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z246" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) после устранения технического сбоя повторно уведомляет по электронной почте пользователя, обратившегося в техническую поддержку, об окончании проведения работ и устранении технического сбоя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z247" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. При возникновении технических сбоев с уровнем критичности средний, оператор выполняет следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z248" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение тридцати минут с момента подтверждения технического сбоя уведомляет по электронной почте пользователя, обратившегося в техническую поддержку, об уровне критичности технического сбоя, плановом времени и дате устранения технического сбоя, сроке продления процедур, связанных с подачей или рассмотрением электронной заявки, в которой возник технический сбой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z249" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении такой информации повторно размещает информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z250" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение часа с момента подтверждения технического сбоя уведомляет по электронной почте пользователя, обратившегося в техническую поддержку, а также при необходимости всех пользователей, участвующих в подаче и (или) рассмотрении электронной заявки (пользователь портала, оператор портала, оператор ИС КЭ, пользователь ИС КЭ), в которой возник технический сбой, о техническом сбое, его уровне критичности, плановом времени и дате его устранения, сроке продления процедур, связанных с подачей или рассмотрением электронной заявки, в которой возник технический сбой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z251" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении данной информации повторно уведомляет пользователя, обратившегося в техническую поддержку, также всех пользователей, участвующих в подаче и (или) рассмотрении электронной заявки (пользователь портала, оператор портала, оператор ИС КЭ, пользователь ИС КЭ), в которой возник технический сбой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z252" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) с момента подтверждения технического сбоя продлевает время процедур, связанных с подачей или рассмотрением электронной заявки, в которой возник технический сбой, на период технического сбоя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z253" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приступает к устранению технического сбоя по электронной заявке, в которой возник технический сбой, а также по другим электронным заявкам, при обнаружении в них аналогичных технических сбоев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z254" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) повторно уведомляет по электронной почте пользователя, обратившегося в техническую поддержку, а также при необходимости всех пользователей, участвующих в подаче и (или) рассмотрении электронной заявки (пользователь портала, оператор портала, оператор ИС КЭ, пользователь ИС КЭ), в которой возник технический сбой, об устранении технического сбоя, фактической дате и времени устранения, факте продления процедур, связанных с подачей или рассмотрением электронной заявки, в которой возник технический сбой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z255" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. При возникновении технических сбоев с уровнем критичности высокий, оператор выполняет следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z256" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с момента подтверждения технического сбоя продлевает процедуры, связанные с подачей или рассмотрением всех заявок, которые совпали по времени с техническим сбоем в соответствующем компоненте информационной системы, на время, необходимое для устранения технического сбоя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z257" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение тридцати минут с момента подтверждения технического сбоя уведомляет пользователей путем размещения в информационной системе информации о техническом сбое, плановом времени и дате его устранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z258" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении такой информации повторно уведомляет пользователей информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z259" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) продлевает сроки подачи или рассмотрения электронных заявок на период технического сбоя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z260" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приступает к устранению технического сбоя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z261" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) повторно уведомляет пользователей об устранении технического сбоя, путем размещения в информационной системе информации о фактической дате и времени устранения технического сбоя, факте продления процедур, связанных с подачей или рассмотрением заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z262" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. При чрезвычайных или непредотвратимых событиях, оператор портала совместно с операторами интегрированных с порталом ИС КЭ принимает решение о продлении процедур, связанных с подачей или рассмотрением заявок, на количество времени (дней) в течение которого длились данные события.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z263" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. При выявлении признаков уголовных и (или) административных правонарушений в действиях пользователей информационной системы, оператор направляет информацию в правоохранительные органы или органы, уполномоченные рассматривать дела об уголовных и (или) административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z264" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. При возникновении сбоев в функционировании информационной системы, оператор ИС КЭ при необходимости привлекает соответствующих высококвалифицированных специалистов по программному и аппаратному обеспечению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z265" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Действия пользователей, операторов, специалистов операторов при возникновении технических сбоев при использовании информационных систем</w:t>
-[...934 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Порядок работы информационных систем при проведении планово-профилактических работ оператором</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z266" w:id="246"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z266" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Оператор информационной системы (портала или ИС КЭ) обеспечивает круглосуточное функционирование информационной системы, за исключением перерывов на проведение технических и профилактических мероприятий (в том числе внеплановых), мероприятий по устранению технических сбоев, а также перерывов, связанных с наступлением обстоятельств непреодолимой силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z267" w:id="247"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z267" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Проведение технических и профилактических работ в информационной системе осуществляется на основании утвержденного и опубликованного в информационной системе в первой декаде января текущего года плана работ по проведению технических и профилактических работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z268" w:id="248"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z268" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Перед проведением технических и профилактических работ в информационной системе, оператор информационной системы уведомляет ее пользователей и владельцев, интегрированных интернет-ресурсов и (или) информационных систем за 2 календарных дня до проведения технических и профилактических работ, посредством размещения соответствующей информации в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z269" w:id="249"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z269" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По умолчанию технические и профилактические работы проводятся в ночное время с 21:00 до 6:00 часов по времени города Астана, а также в выходные и праздничные дни.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>