--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6599b3" w14:textId="c6599b3">
+    <w:p w14:paraId="b24c1a4" w14:textId="b24c1a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 24 сентября 2018 года № 670 "Об утверждении Правил ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 8 августа 2023 года № 568. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 августа 2023 года № 33265. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 21 мая 2026 года № 253</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 21.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6184,63 +6186,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6562,35 +6586,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>