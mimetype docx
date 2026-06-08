--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2bbb781" w14:textId="2bbb781">
+    <w:p w14:paraId="e7eb76f" w14:textId="e7eb76f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 июля 2023 года № 67. Зарегистрировано в Министерстве юстиции Республики Казахстан 7 августа 2023 года № 33241</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 июля 2023 года № 67. Зарегистрировано в Министерстве юстиции Республики Казахстан 7 августа 2023 года № 33241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -640,854 +640,168 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8318) следующее изменение:</w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...648 lines deleted...]
-        <w:t>:".</w:t>
+        <w:t xml:space="preserve">2. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 304 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов страховой (перестраховочной) организации и страховой группы и иных обязательных к соблюдению норм и лимитов, требований к приобретаемым страховыми (перестраховочными) организациями, дочерними организациями страховых (перестраховочных) организаций или страховых холдингов акциям (долям участия в уставном капитале) юридических лиц, перечня облигаций международных финансовых организаций, приобретаемых страховыми холдингами, минимального требуемого рейтинга для облигаций, приобретаемых страховыми холдингами, и перечня рейтинговых агентств, а также перечня финансовых инструментов (за исключением акций и долей участия в уставном капитале), приобретаемых страховыми (перестраховочными) организациями" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14794) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Нормативных значениях </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и методиках расчетов пруденциальных нормативов страховой (перестраховочной) организации и страховой группы и иных обязательных к соблюдению норм и лимитов, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1500,90 +814,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2-1. Для целей расчета Нормативов страховые резервы рассчитываются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 января 2019 года № 13 "Об утверждении Требований к формированию, методике расчета страховых резервов и их структуре", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 18290 (далее – Требования к формированию, методике расчета страховых резервов и их структуре).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1636,4370 +950,3094 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Помимо рейтинговых оценок агентства Standard &amp; Poor's (Стандард энд Пурс) уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) также признаются рейтинговые оценки агентств Moody's Investors Service (Мудис Инвесторс Сервис), Fitch (Фич), A.M. Best и Morningstar (Эй. Эм. Бест и (Морнинстар), их дочерних рейтинговых организаций и рейтинговых агентств, соответствующих критериям, установленным пунктом 10-2 Нормативов при соблюдении условия, установленного пунктом 10-1 Нормативов (далее - другие рейтинговые агентства).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рейтинговые оценки агентства A.M. Best (Эй.Эм.Бест) используются только в целях признания рейтинговой оценки перестраховщика.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      Рейтинговые оценки агентства A.M. Best (Эй.Эм.Бест) используются только в целях признания рейтинговой оценки перестраховщика.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рейтинговые оценки рейтингового агентства Morningstar (Морнинстар) используются только в целях оценки паев Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange traded commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для целей Нормативов используются долгосрочные кредитные рейтинги, рейтинги финансовой устойчивости страховой (перестраховочной) организации или соответствующие им рейтинги в соответствии со сравнительной таблицей долгосрочных рейтингов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Нормативам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. При расчете Нормативов долгосрочные кредитные рейтинги, присвоенные рейтинговыми агентствами, соответствующими критериям, установленным пунктом 10-2 Нормативов, по международной рейтинговой шкале используются только в отношении иностранных объектов рейтинга.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      10-1. При расчете Нормативов долгосрочные кредитные рейтинги, присвоенные рейтинговыми агентствами, соответствующими критериям, установленным пунктом 10-2 Нормативов, по международной рейтинговой шкале используются только в отношении иностранных объектов рейтинга.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2. Для целей Нормативов уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      10-2. Для целей Нормативов уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рейтинговое агентство подлежит регулированию в стране происхождения и оценки рейтингового агентства признаются в рамках пруденциального регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      1) рейтинговое агентство подлежит регулированию в стране происхождения и оценки рейтингового агентства признаются в рамках пруденциального регулирования;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) минимальный размер собственного капитала рейтингового агентства составляет сумму, эквивалентную не менее 600 000 000 (шестистам миллионам) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      2) минимальный размер собственного капитала рейтингового агентства составляет сумму, эквивалентную не менее 600 000 000 (шестистам миллионам) тенге;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объективность, независимость и ответственность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      3) объективность, независимость и ответственность:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методология, применяемая рейтинговым агентством, является надежной и подлежит проверке на основе исторических и (или) ожидаемых данных о дефолтах, а также содержит подробное описание всех ключевых количественных и качественных факторов, определяющих способность рейтингуемого лица исполнять принятые на себя финансовые обязательства, а также описание их влияния на кредитные рейтинги и прогнозы по кредитным рейтингам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...15 lines deleted...]
-      методология, применяемая рейтинговым агентством, является надежной и подлежит проверке на основе исторических и (или) ожидаемых данных о дефолтах, а также содержит подробное описание всех ключевых количественных и качественных факторов, определяющих способность рейтингуемого лица исполнять принятые на себя финансовые обязательства, а также описание их влияния на кредитные рейтинги и прогнозы по кредитным рейтингам;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство не контролируется государственными органами или должностными лицами в государственных органах, квазигосударственными организациями или политическими партиями, которые не вмешиваются в деятельность рейтингового агентства и не имеют влияния на процессы присвоения рейтингов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      рейтинговое агентство не контролируется государственными органами или должностными лицами в государственных органах, квазигосударственными организациями или политическими партиями, которые не вмешиваются в деятельность рейтингового агентства и не имеют влияния на процессы присвоения рейтингов;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговые аналитики рейтингового агентства, участвующие в рейтинговых действиях в отношении рейтингуемого лица, не состоят и не состояли в трудовых или деловых отношениях с рейтингуемым лицом в течение последних 3 (трех) лет до даты осуществления рейтингового действия, а также не владеют прямо или косвенно, в том числе через близких родственников, ценными бумагами, иными финансовыми инструментами или иным имуществом рейтингуемого лица или лиц, осуществляющих контроль над рейтингуемым лицом или оказывающих значительное влияние на такое лицо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...15 lines deleted...]
-      рейтинговые аналитики рейтингового агентства, участвующие в рейтинговых действиях в отношении рейтингуемого лица, не состоят и не состояли в трудовых или деловых отношениях с рейтингуемым лицом в течение последних 3 (трех) лет до даты осуществления рейтингового действия, а также не владеют прямо или косвенно, в том числе через близких родственников, ценными бумагами, иными финансовыми инструментами или иным имуществом рейтингуемого лица или лиц, осуществляющих контроль над рейтингуемым лицом или оказывающих значительное влияние на такое лицо;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рейтинговом агентстве как минимум одна треть, но не менее двух членов совета директоров являются независимыми членами, не осуществляющими рейтинговых действий, рекламы услуг рейтингового агентства и иных действий по привлечению клиентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      в рейтинговом агентстве как минимум одна треть, но не менее двух членов совета директоров являются независимыми членами, не осуществляющими рейтинговых действий, рекламы услуг рейтингового агентства и иных действий по привлечению клиентов;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля прямого или косвенного владения акциями каждого акционера рейтингового агентства не превышает 50 (пятидесяти) процентов от общего количества голосующих акций данного рейтингового агентства, в случае, когда акционером является финансовая организация, доля прямого владения не превышает 10 (десяти) процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      доля прямого или косвенного владения акциями каждого акционера рейтингового агентства не превышает 50 (пятидесяти) процентов от общего количества голосующих акций данного рейтингового агентства, в случае, когда акционером является финансовая организация, доля прямого владения не превышает 10 (десяти) процентов;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутренние процедуры рейтингового агентства предусматривают меры для предотвращения неправомерного использования и раскрытия информации и обеспечивают защиту и конфиденциальность информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...15 lines deleted...]
-      внутренние процедуры рейтингового агентства предусматривают меры для предотвращения неправомерного использования и раскрытия информации и обеспечивают защиту и конфиденциальность информации;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прозрачность и раскрытие информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...15 lines deleted...]
-      4) прозрачность и раскрытие информации:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство обеспечивает раскрытие на интернет-ресурсе рейтингового агентства следующей информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      рейтинговое агентство обеспечивает раскрытие на интернет-ресурсе рейтингового агентства следующей информации:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методологии, применяемой рейтинговым агентством при определении рейтинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      методологии, применяемой рейтинговым агентством при определении рейтинга;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      списка кредитных рейтингов, присвоенных за последний год, а также рейтингуемых лиц и иных лиц, доля денежных поступлений от которых составила пять и более процентов в годовом объеме выручки рейтингового агентства по состоянию на конец последнего истекшего календарного года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      списка кредитных рейтингов, присвоенных за последний год, а также рейтингуемых лиц и иных лиц, доля денежных поступлений от которых составила пять и более процентов в годовом объеме выручки рейтингового агентства по состоянию на конец последнего истекшего календарного года;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) надежность рейтингов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      5) надежность рейтингов:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство осуществляет рейтинговую деятельность на регулярной основе не менее пяти последних лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...15 lines deleted...]
-      рейтинговое агентство осуществляет рейтинговую деятельность на регулярной основе не менее пяти последних лет;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество организаций, которым рейтинговое агентство присваивало и пересматривало кредитный рейтинг составляет не менее тридцати, в том числе за последние три года не менее двадцати, из них не менее пяти являлись финансовыми организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
-[...15 lines deleted...]
-      количество организаций, которым рейтинговое агентство присваивало и пересматривало кредитный рейтинг составляет не менее тридцати, в том числе за последние три года не менее двадцати, из них не менее пяти являлись финансовыми организациями;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      персонал рейтингового агентства, непосредственно занимающийся присвоением рейтингов, имеет соответствующее образование, навыки и опыт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      персонал рейтингового агентства, непосредственно занимающийся присвоением рейтингов, имеет соответствующее образование, навыки и опыт;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      как минимум один работник, участвующий в процессе принятия рейтинговых решений, являющийся участником органа, принимающего рейтинговое решение (далее - рейтинговый комитет), обладает не менее двухлетним опытом работы в рейтинговом агентстве, либо в аналитическом агентстве, либо в исследовательском центре, либо в финансовой организации, либо в аудиторской организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      как минимум один работник, участвующий в процессе принятия рейтинговых решений, являющийся участником органа, принимающего рейтинговое решение (далее - рейтинговый комитет), обладает не менее двухлетним опытом работы в рейтинговом агентстве, либо в аналитическом агентстве, либо в исследовательском центре, либо в финансовой организации, либо в аудиторской организации;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в составе рейтингового комитета имеется не менее пяти рейтинговых аналитиков, включая ведущего рейтингового аналитика для рейтингуемого лица и (или) его финансовых обязательств или финансовых инструментов (далее - объект рейтинга), председателя рейтингового комитета и одного рейтингового аналитика, специализирующегося на виде объектов рейтинга, к которому не относится рассматриваемый объект рейтинга (в случае, если рейтинговое агентство осуществляет деятельность по присвоению рейтингов в отношении различных видов объектов рейтинга);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      в составе рейтингового комитета имеется не менее пяти рейтинговых аналитиков, включая ведущего рейтингового аналитика для рейтингуемого лица и (или) его финансовых обязательств или финансовых инструментов (далее - объект рейтинга), председателя рейтингового комитета и одного рейтингового аналитика, специализирующегося на виде объектов рейтинга, к которому не относится рассматриваемый объект рейтинга (в случае, если рейтинговое агентство осуществляет деятельность по присвоению рейтингов в отношении различных видов объектов рейтинга);</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство на постоянной основе осуществляет мониторинг присвоенных рейтингов, а также обеспечивает своевременное реагирование на изменяющиеся факторы, связанные с изменениями в финансовом положении, корпоративном управлении или иных аспектах деятельности рейтингуемого лица, изменениями макроэкономических условий или условий финансового рынка, что подтверждается фактическими обновлениями рейтингов не позднее календарного года с даты присвоения или последнего пересмотра рейтинга или даты последнего пересмотра применяемой методологии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      рейтинговое агентство на постоянной основе осуществляет мониторинг присвоенных рейтингов, а также обеспечивает своевременное реагирование на изменяющиеся факторы, связанные с изменениями в финансовом положении, корпоративном управлении или иных аспектах деятельности рейтингуемого лица, изменениями макроэкономических условий или условий финансового рынка, что подтверждается фактическими обновлениями рейтингов не позднее календарного года с даты присвоения или последнего пересмотра рейтинга или даты последнего пересмотра применяемой методологии.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При соответствии критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта, рейтинговое агентство направляет в уполномоченный орган запрос о принятии рейтинговых оценок рейтингового агентства для целей пруденциального регулирования с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При соответствии рейтинговых оценок рейтингового агентства уполномоченным органом на официальном интернет-ресурсе в срок не позднее десяти рабочих дней публикуются сведения о рейтинговом агентстве и сопоставимости рейтинговых шкал рейтинговых агентств. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Методологии, применяемые рейтинговым агентством, валидируются уполномоченным органом.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      Методологии, применяемые рейтинговым агентством, валидируются уполномоченным органом.";</w:t>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Перечне финансовых инструментов (за исключением акций и долей участия в уставном капитале), приобретаемых страховыми (перестраховочными) организациями, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      в Перечне финансовых инструментов (за исключением акций и долей участия в уставном капитале), приобретаемых страховыми (перестраховочными) организациями, утвержденном указанным постановлением:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 статьи 48 Закона Республики Казахстан "О страховой деятельности" страховым (перестраховочным) организациям разрешены к приобретению следующие финансовые инструменты (за исключением акций и долей участия в уставном капитале):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вклады в банках второго уровня Республики Казахстан при соответствии одному из следующих условий:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      1) вклады в банках второго уровня Республики Казахстан при соответствии одному из следующих условий:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банки являются эмитентами, акции которых включены в категорию "премиум" сектора "акции" площадки "Основная" официального списка фондовой биржи или находятся в представительском списке индекса фондовой биржи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      банки являются эмитентами, акции которых включены в категорию "премиум" сектора "акции" площадки "Основная" официального списка фондовой биржи или находятся в представительском списке индекса фондовой биржи;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банки имеют долгосрочный кредитный рейтинг не ниже "В-" по международной шкале агентства Standard &amp; Poor’s (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку не ниже "kzBB-" по национальной шкале Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня по национальной шкале агентств Moody's Investors Service (Мудис Инвесторс Сервис), Fitch (Фич), их дочерних рейтинговых организаций и рейтинговых агентств, соответствующих критериям, установленным пунктом 10-2 Нормативов при соблюдении условия, установленного пунктом 10-1 Нормативов (далее - другие рейтинговые агентства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      банки имеют долгосрочный кредитный рейтинг не ниже "В-" по международной шкале агентства Standard &amp; Poor’s (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку не ниже "kzBB-" по национальной шкале Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня по национальной шкале агентств Moody's Investors Service (Мудис Инвесторс Сервис), Fitch (Фич), их дочерних рейтинговых организаций и рейтинговых агентств, соответствующих критериям, установленным пунктом 10-2 Нормативов при соблюдении условия, установленного пунктом 10-1 Нормативов (далее - другие рейтинговые агентства);</w:t>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банки являются дочерними банками-резидентами Республики Казахстан, родительский банк-нерезидент Республики Казахстан которых имеет долгосрочный кредитный рейтинг не ниже "А-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      банки являются дочерними банками-резидентами Республики Казахстан, родительский банк-нерезидент Республики Казахстан которых имеет долгосрочный кредитный рейтинг не ниже "А-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вклады, размещенные в международных финансовых организациях, имеющих долгосрочный рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, вклады, размещенные в Евразийском Банке Развития в национальной валюте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      2) вклады, размещенные в международных финансовых организациях, имеющих долгосрочный рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, вклады, размещенные в Евразийском Банке Развития в национальной валюте Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вклады, размещенные в банках-нерезидентах, имеющих долгосрочный рейтинг не ниже "ВВВ-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      3) вклады, размещенные в банках-нерезидентах, имеющих долгосрочный рейтинг не ниже "ВВВ-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственные ценные бумаги Республики Казахстан, включая эмитированные в соответствии с законодательством других государств, выпущенные Министерством финансов Республики Казахстан и Национальным Банком Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      4) государственные ценные бумаги Республики Казахстан, включая эмитированные в соответствии с законодательством других государств, выпущенные Министерством финансов Республики Казахстан и Национальным Банком Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) долговые ценные бумаги, выпущенные местными исполнительными органами Республики Казахстан, включенные в официальный список фондовой биржи, осуществляющей деятельность на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      5) долговые ценные бумаги, выпущенные местными исполнительными органами Республики Казахстан, включенные в официальный список фондовой биржи, осуществляющей деятельность на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) долговые ценные бумаги, выпущенные юридическим лицом, осуществляющим выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      6) долговые ценные бумаги, выпущенные юридическим лицом, осуществляющим выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) долговые ценные бумаги, выпущенные акционерными обществами "Банк Развития Казахстана", "Фонд национального благосостояния "Самрук-Казына", "Национальный управляющий холдинг "Байтерек", "Фонд проблемных кредитов" в соответствии с законодательством Республики Казахстан и других государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      7) долговые ценные бумаги, выпущенные акционерными обществами "Банк Развития Казахстана", "Фонд национального благосостояния "Самрук-Казына", "Национальный управляющий холдинг "Байтерек", "Фонд проблемных кредитов" в соответствии с законодательством Республики Казахстан и других государств;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) долговые ценные бумаги, по которым имеется государственная гарантия Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      8) долговые ценные бумаги, по которым имеется государственная гарантия Правительства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) негосударственные долговые ценные бумаги юридических лиц Республики Казахстан, включенные в официальный список фондовой биржи, осуществляющей деятельность на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      9) негосударственные долговые ценные бумаги юридических лиц Республики Казахстан, включенные в официальный список фондовой биржи, осуществляющей деятельность на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) негосударственные долговые ценные бумаги юридических лиц Республики Казахстан, допущенные к публичным торгам на фондовой бирже, функционирующей на территории Международного финансового центра "Астана";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      10) негосударственные долговые ценные бумаги юридических лиц Республики Казахстан, допущенные к публичным торгам на фондовой бирже, функционирующей на территории Международного финансового центра "Астана";</w:t>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) долговые ценные бумаги, выпущенные следующими международными финансовыми организациями:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      11) долговые ценные бумаги, выпущенные следующими международными финансовыми организациями:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азиатский банк развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      Азиатский банк развития;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Межамериканский банк развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      Межамериканский банк развития;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Африканский банк развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      Африканский банк развития;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Евразийский банк развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      Евразийский банк развития;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Европейский банк реконструкции и развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      Европейский банк реконструкции и развития;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Европейский инвестиционный банк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      Европейский инвестиционный банк;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк Развития Европейского Совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...15 lines deleted...]
-      Банк Развития Европейского Совета;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исламская корпорация по развитию частного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      Исламская корпорация по развитию частного сектора;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исламский банк развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      Исламский банк развития;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Многостороннее агентство гарантии инвестиций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...15 lines deleted...]
-      Многостороннее агентство гарантии инвестиций;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Скандинавский инвестиционный банк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      Скандинавский инвестиционный банк;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный валютный фонд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
-[...15 lines deleted...]
-      Международный валютный фонд;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международная ассоциация развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
-[...15 lines deleted...]
-      Международная ассоциация развития;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк международных расчетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
-[...15 lines deleted...]
-      Банк международных расчетов;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный центр по урегулированию инвестиционных споров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
-[...15 lines deleted...]
-      Международный центр по урегулированию инвестиционных споров;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный банк реконструкции и развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
-[...15 lines deleted...]
-      Международный банк реконструкции и развития;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международная финансовая корпорация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
-[...15 lines deleted...]
-      Международная финансовая корпорация;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) долговые ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, имеющих суверенный рейтинг не ниже "В-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
-[...15 lines deleted...]
-      12) долговые ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, имеющих суверенный рейтинг не ниже "В-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) негосударственные долговые ценные бумаги, выпущенные иностранными эмитентами, имеющие рейтинговую оценку не ниже "В-" по международной шкале агентства Standard &amp; Poor’s (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
-[...15 lines deleted...]
-      13) негосударственные долговые ценные бумаги, выпущенные иностранными эмитентами, имеющие рейтинговую оценку не ниже "В-" по международной шкале агентства Standard &amp; Poor’s (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) аффинированные драгоценные металлы и металлические счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
-[...15 lines deleted...]
-      14) аффинированные драгоценные металлы и металлические счета;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ценные бумаги инвестиционных фондов, включенные в официальный список фондовой биржи, осуществляющей деятельность на территории Республики Казахстан или функционирующих на территории Международного финансового центра "Астана";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
-[...15 lines deleted...]
-      15) ценные бумаги инвестиционных фондов, включенные в официальный список фондовой биржи, осуществляющей деятельность на территории Республики Казахстан или функционирующих на территории Международного финансового центра "Астана";</w:t>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) паи Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), структура активов которых повторяет структуру одного из основных фондовых индексов, или ценообразование по паям которых привязано к основным фондовым индексам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
-[...15 lines deleted...]
-      16) паи Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), структура активов которых повторяет структуру одного из основных фондовых индексов, или ценообразование по паям которых привязано к основным фондовым индексам;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) паи Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс), имеющие рейтинговую оценку не ниже "3 звезды" рейтингового агентства Morningstar (Морнинстар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
-[...15 lines deleted...]
-      17) паи Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс), имеющие рейтинговую оценку не ниже "3 звезды" рейтингового агентства Morningstar (Морнинстар);</w:t>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) инструменты исламского финансирования с рейтинговой оценкой ценной бумаги и (или) эмитента не ниже "B-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинговой оценкой аналогичного уровня одного из других рейтинговых агентств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...15 lines deleted...]
-      18) инструменты исламского финансирования с рейтинговой оценкой ценной бумаги и (или) эмитента не ниже "B-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинговой оценкой аналогичного уровня одного из других рейтинговых агентств;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) инструменты исламского финансирования юридических лиц Республики Казахстан, выпущенные в соответствии с законодательством Республики Казахстан и других государств, родительские организации которых имеют рейтинговую оценку не ниже "ВВВ-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинговой оценкой аналогичного уровня одного из других рейтинговых агентств.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      19) инструменты исламского финансирования юридических лиц Республики Казахстан, выпущенные в соответствии с законодательством Республики Казахстан и других государств, родительские организации которых имеют рейтинговую оценку не ниже "ВВВ-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинговой оценкой аналогичного уровня одного из других рейтинговых агентств.".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 79 "Об установлении видов пруденциальных нормативов для организаций, осуществляющих деятельность по управлению инвестиционным портфелем, утверждении правил и методики расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17008) следующие изменение и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkStart w:name="z154" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №15886) следующие изменения и дополнения: </w:t>
+       в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
-[...75 lines deleted...]
-        <w:t>:";</w:t>
+    <w:bookmarkStart w:name="z156" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Помимо рейтинговых оценок агентства Standard &amp; Poor's (Стандард энд Пурс) уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) также признаются рейтинговые оценки агентств Moody's Investors Service (Мудис Инвесторс Сервис), Fitch (Фич), установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318, и рейтинговых агентств, соответствующих критериям, установленным пунктом 4-2 Правил при соблюдении условия, установленного пунктом 4-1 Правил (далее - другие рейтинговые агентства).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
-[...15 lines deleted...]
-      в Нормативных значениях и методиках расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размере капитала банка, утвержденных указанным постановлением:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 4-1 и 4-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
-[...15 lines deleted...]
-      дополнить пунктами 1-1, 1-2 и 1-3 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1. При расчете значений пруденциальных нормативов долгосрочные кредитные рейтинги, присвоенные рейтинговыми агентствами, соответствующими критериям, установленным пунктом 4-2 Правил, по международной рейтинговой шкале используются только в отношении иностранных объектов рейтинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318, и рейтинговых агентств, соответствующих критериям, установленным пунктом 1-3 Нормативов при соблюдении условия, установленного пунктом 1-2 Нормативов (далее - другие рейтинговые агентства).</w:t>
+    <w:bookmarkStart w:name="z159" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. Для целей Правил уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
-[...15 lines deleted...]
-      1-2. При расчете Нормативов долгосрочные кредитные рейтинги, присвоенные рейтинговыми агентствами, соответствующими критериям, установленным пунктом 1-3 Нормативов, по международной рейтинговой шкале используются только в отношении иностранных объектов рейтинга.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рейтинговое агентство подлежит регулированию в стране происхождения и оценки рейтингового агентства признаются в рамках пруденциального регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
-[...15 lines deleted...]
-      1-3. Для целей Нормативов уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) минимальный размер собственного капитала рейтингового агентства составляет сумму, эквивалентную не менее 600 000 000 (шестистам миллионам) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
-[...15 lines deleted...]
-      1) рейтинговое агентство подлежит регулированию в стране происхождения и оценки рейтингового агентства признаются в рамках пруденциального регулирования;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объективность, независимость и ответственность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
-[...15 lines deleted...]
-      2) минимальный размер собственного капитала рейтингового агентства составляет сумму, эквивалентную не менее 600 000 000 (шестистам миллионам) тенге;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методология, применяемая рейтинговым агентством, является надежной и подлежит проверке на основе исторических и (или) ожидаемых данных о дефолтах, а также содержит подробное описание всех ключевых количественных и качественных факторов, определяющих способность рейтингуемого лица исполнять принятые на себя финансовые обязательства, а также описание их влияния на кредитные рейтинги и прогнозы по кредитным рейтингам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
-[...15 lines deleted...]
-      3) объективность, независимость и ответственность:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство не контролируется государственными органами или должностными лицами в государственных органах, квазигосударственными организациями или политическими партиями, которые не вмешиваются в деятельность рейтингового агентства и не имеют влияния на процессы присвоения рейтингов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
-[...15 lines deleted...]
-      методология, применяемая рейтинговым агентством, является надежной и подлежит проверке на основе исторических и (или) ожидаемых данных о дефолтах, а также содержит подробное описание всех ключевых количественных и качественных факторов, определяющих способность рейтингуемого лица исполнять принятые на себя финансовые обязательства, а также описание их влияния на кредитные рейтинги и прогнозы по кредитным рейтингам;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
-[...15 lines deleted...]
-      рейтинговое агентство не контролируется государственными органами или должностными лицами в государственных органах, квазигосударственными организациями или политическими партиями, которые не вмешиваются в деятельность рейтингового агентства и не имеют влияния на процессы присвоения рейтингов;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговые аналитики рейтингового агентства, участвующие в рейтинговых действиях в отношении рейтингуемого лица, не состоят и не состояли в трудовых или деловых отношениях с рейтингуемым лицом в течение последних 3 (трех) лет до даты осуществления рейтингового действия, а также не владеют прямо или косвенно, в том числе через близких родственников, ценными бумагами, иными финансовыми инструментами или иным имуществом рейтингуемого лица или лиц, осуществляющих контроль над рейтингуемым лицом или оказывающих значительное влияние на такое лицо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
-[...15 lines deleted...]
-      юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
-[...15 lines deleted...]
-      рейтинговые аналитики рейтингового агентства, участвующие в рейтинговых действиях в отношении рейтингуемого лица, не состоят и не состояли в трудовых или деловых отношениях с рейтингуемым лицом в течение последних 3 (трех) лет до даты осуществления рейтингового действия, а также не владеют прямо или косвенно, в том числе через близких родственников, ценными бумагами, иными финансовыми инструментами или иным имуществом рейтингуемого лица или лиц, осуществляющих контроль над рейтингуемым лицом или оказывающих значительное влияние на такое лицо;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рейтинговом агентстве как минимум одна треть, но не менее двух членов совета директоров являются независимыми членами, не осуществляющими рейтинговых действий, рекламы услуг рейтингового агентства и иных действий по привлечению клиентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
-[...15 lines deleted...]
-      рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля прямого или косвенного владения акциями каждого акционера рейтингового агентства не превышает 50 (пятидесяти) процентов от общего количества голосующих акций данного рейтингового агентства, в случае, когда акционером является финансовая организация, доля прямого владения не превышает 10 (десяти) процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
-[...15 lines deleted...]
-      в рейтинговом агентстве как минимум одна треть, но не менее двух членов совета директоров являются независимыми членами, не осуществляющими рейтинговых действий, рекламы услуг рейтингового агентства и иных действий по привлечению клиентов;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутренние процедуры рейтингового агентства предусматривают меры для предотвращения неправомерного использования и раскрытия информации и обеспечивают защиту и конфиденциальность информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
-[...15 lines deleted...]
-      доля прямого или косвенного владения акциями каждого акционера рейтингового агентства не превышает 50 (пятидесяти) процентов от общего количества голосующих акций данного рейтингового агентства, в случае, когда акционером является финансовая организация, доля прямого владения не превышает 10 (десяти) процентов;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прозрачность и раскрытие информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
-[...15 lines deleted...]
-      внутренние процедуры рейтингового агентства предусматривают меры для предотвращения неправомерного использования и раскрытия информации и обеспечивают защиту и конфиденциальность информации;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство обеспечивает раскрытие на интернет-ресурсе рейтингового агентства следующей информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
-[...15 lines deleted...]
-      4) прозрачность и раскрытие информации:</w:t>
+    <w:bookmarkStart w:name="z173" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методологии, применяемой рейтинговым агентством при определении рейтинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
-[...15 lines deleted...]
-      рейтинговое агентство обеспечивает раскрытие на интернет-ресурсе рейтингового агентства следующей информации:</w:t>
+    <w:bookmarkStart w:name="z174" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      списка кредитных рейтингов, присвоенных за последний год, а также рейтингуемых лиц и иных лиц, доля денежных поступлений от которых составила пять и более процентов в годовом объеме выручки рейтингового агентства по состоянию на конец последнего истекшего календарного года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
-[...15 lines deleted...]
-      методологии, применяемой рейтинговым агентством при определении рейтинга;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) надежность рейтингов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
-[...15 lines deleted...]
-      списка кредитных рейтингов, присвоенных за последний год, а также рейтингуемых лиц и иных лиц, доля денежных поступлений от которых составила пять и более процентов в годовом объеме выручки рейтингового агентства по состоянию на конец последнего истекшего календарного года;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство осуществляет рейтинговую деятельность на регулярной основе не менее пяти последних лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
-[...15 lines deleted...]
-      5) надежность рейтингов:</w:t>
+    <w:bookmarkStart w:name="z177" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество организаций, которым рейтинговое агентство присваивало и пересматривало кредитный рейтинг составляет не менее тридцати, в том числе за последние три года не менее двадцати, из них не менее пяти являлись финансовыми организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
-[...15 lines deleted...]
-      рейтинговое агентство осуществляет рейтинговую деятельность на регулярной основе не менее пяти последних лет;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      персонал рейтингового агентства, непосредственно занимающийся присвоением рейтингов, имеет соответствующее образование, навыки и опыт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
-[...15 lines deleted...]
-      количество организаций, которым рейтинговое агентство присваивало и пересматривало кредитный рейтинг составляет не менее тридцати, в том числе за последние три года не менее двадцати, из них не менее пяти являлись финансовыми организациями;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      как минимум один работник, участвующий в процессе принятия рейтинговых решений, являющийся участником органа, принимающего рейтинговое решение (далее - рейтинговый комитет), обладает не менее двухлетним опытом работы в рейтинговом агентстве, либо в аналитическом агентстве, либо в исследовательском центре, либо в финансовой организации, либо в аудиторской организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
-[...15 lines deleted...]
-      персонал рейтингового агентства, непосредственно занимающийся присвоением рейтингов, имеет соответствующее образование, навыки и опыт;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в составе рейтингового комитета имеется не менее пяти рейтинговых аналитиков, включая ведущего рейтингового аналитика для рейтингуемого лица и (или) его финансовых обязательств или финансовых инструментов (далее - объект рейтинга), председателя рейтингового комитета и одного рейтингового аналитика, специализирующегося на виде объектов рейтинга, к которому не относится рассматриваемый объект рейтинга (в случае, если рейтинговое агентство осуществляет деятельность по присвоению рейтингов в отношении различных видов объектов рейтинга);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
-[...15 lines deleted...]
-      как минимум один работник, участвующий в процессе принятия рейтинговых решений, являющийся участником органа, принимающего рейтинговое решение (далее - рейтинговый комитет), обладает не менее двухлетним опытом работы в рейтинговом агентстве, либо в аналитическом агентстве, либо в исследовательском центре, либо в финансовой организации, либо в аудиторской организации;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство на постоянной основе осуществляет мониторинг присвоенных рейтингов, а также обеспечивает своевременное реагирование на изменяющиеся факторы, связанные с изменениями в финансовом положении, корпоративном управлении или иных аспектах деятельности рейтингуемого лица, изменениями макроэкономических условий или условий финансового рынка, что подтверждается фактическими обновлениями рейтингов не позднее календарного года с даты присвоения или последнего пересмотра рейтинга или даты последнего пересмотра применяемой методологии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
-[...15 lines deleted...]
-      в составе рейтингового комитета имеется не менее пяти рейтинговых аналитиков, включая ведущего рейтингового аналитика для рейтингуемого лица и (или) его финансовых обязательств или финансовых инструментов (далее - объект рейтинга), председателя рейтингового комитета и одного рейтингового аналитика, специализирующегося на виде объектов рейтинга, к которому не относится рассматриваемый объект рейтинга (в случае, если рейтинговое агентство осуществляет деятельность по присвоению рейтингов в отношении различных видов объектов рейтинга);</w:t>
+    <w:bookmarkStart w:name="z182" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При соответствии критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта, рейтинговое агентство направляет в уполномоченный орган запрос о принятии рейтинговых оценок рейтингового агентства для целей пруденциального регулирования с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:bookmarkStart w:name="z183" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При соответствии рейтинговых оценок рейтингового агентства уполномоченным органом на официальном интернет-ресурсе в срок не позднее десяти рабочих дней публикуются сведения о рейтинговом агентстве и сопоставимости рейтинговых шкал рейтинговых агентств. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z184" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Методологии, применяемые рейтинговым агентством, валидируются уполномоченным органом.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z185" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 80 "Об установлении видов пруденциальных нормативов для организаций, осуществляющих брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утверждении правил и методики расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17005) следующие изменение и дополнения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
-[...15 lines deleted...]
-      Методологии, применяемые рейтинговым агентством, валидируются уполномоченным органом.";</w:t>
+    <w:bookmarkStart w:name="z186" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
+        <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
-[...15 lines deleted...]
-      "2. В Нормативах используются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z188" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "8. Помимо рейтинговых оценок агентства Standard &amp; Poor's (Стандард энд Пурс) уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) также признаются рейтинговые оценки агентств Moody's Investors Service (Мудис Инвесторс Сервис), Fitch (Фич), установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318, и рейтинговых агентств, соответствующих критериям, установленным пунктом 8-2 Правил при соблюдении условия, установленного пунктом 8-1 Правил (далее - другие рейтинговые агентства).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
-[...15 lines deleted...]
-      1) балансовая стоимость - сумма, по которой заем признается в бухгалтерском балансе после вычета сформированных по ним провизий (резервов);</w:t>
+    <w:bookmarkStart w:name="z189" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 8-1 и 8-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
-[...15 lines deleted...]
-      2) однородные займы - группа займов со сходными характеристиками кредитного риска;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-1. При расчете значений пруденциальных нормативов долгосрочные кредитные рейтинги, присвоенные рейтинговыми агентствами, соответствующими критериям, установленным пунктом 8-2 Правил, по международной рейтинговой шкале используются только в отношении иностранных объектов рейтинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
-[...15 lines deleted...]
-      3) индивидуальные займы - займы, по которым провизии (резервы) рассчитываются по каждому такому займу;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2. Для целей Правил уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
-[...15 lines deleted...]
-      4) инвестиционный заем (кредит) - заем (кредит), соответствующий следующим требованиям:</w:t>
+    <w:bookmarkStart w:name="z192" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рейтинговое агентство подлежит регулированию в стране происхождения и оценки рейтингового агентства признаются в рамках пруденциального регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
-[...15 lines deleted...]
-      срок займа (кредита) составляет 5 (пять) и более лет;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) минимальный размер собственного капитала рейтингового агентства составляет сумму, эквивалентную не менее 600 000 000 (шестистам миллионам) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
-[...15 lines deleted...]
-      условиями договора займа (кредита) установлен запрет на полное досрочное погашение. Частичное погашение займа осуществляется в сроки и порядке, предусмотренные бизнес-планом заемщика;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объективность, независимость и ответственность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
-[...15 lines deleted...]
-      заем (кредит) предоставляется юридическому лицу в соответствии с его бизнес-планом, предусматривающим реализацию комплекса мероприятий, направленных на создание, расширение и модернизацию материального производства, производственной и транспортной инфраструктуры;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методология, применяемая рейтинговым агентством, является надежной и подлежит проверке на основе исторических и (или) ожидаемых данных о дефолтах, а также содержит подробное описание всех ключевых количественных и качественных факторов, определяющих способность рейтингуемого лица исполнять принятые на себя финансовые обязательства, а также описание их влияния на кредитные рейтинги и прогнозы по кредитным рейтингам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
-[...15 lines deleted...]
-      5) нетвердые виды залога - имущество и деньги, поступающие в будущем (за исключением прав требований к государственному партнеру по денежным поступлениям, перечисляемым на счет, предназначенный для зачисления компенсации инвестиционных затрат, по договору государственно-частного партнерства, заключенному в соответствии с законодательством Республики Казахстан, являющимся залогом по договору банковского займа, условия которого предусмотрены в пункте 2-1 Нормативов, а также денег, поступающих в будущем по off-take (офф-тейк) контракту, являющемуся залогом по договору банковского займа, при соответствии условиям, предусмотренным в пункте 2-2 Нормативов), в том числе по договорам долевого участия (за исключением денег, поступающих по договорам, заключенным с компаниями с государственным участием (субъектами квазигосударственного сектора), договоры страхования (за исключением договоров страхования, содержащих пункты о безусловном и безотзывном исполнении обязательств, заключенных со страховыми организациями, имеющими рейтинг не ниже "ВВ+" рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, договоров страхования, условия которых предусмотрены в пункте 2-1 Нормативов), гарантии физических или юридических лиц (за исключением гарантий юридических лиц, имеющих кредитный рейтинг не ниже "ВВ+" рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, гарантий банков второго уровня, имеющих кредитный рейтинг не ниже "В-" рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, а также гарантий, выданных национальными управляющими холдингами и их дочерними организациями), нематериальные активы, доли участия в уставном капитале или ценные бумаги, не включенные в официальный список организаторов торгов Республики Казахстан и (или) организаторов торгов, признаваемых международными фондовыми биржами, (за исключением принятых в залоговое обеспечение долей участия в уставном капитале и (или) ценных бумаг юридических лиц, у которых отношение задолженности по займам, выданным на цели, не связанные с финансированием оборотных средств, к прибыли до вычета расходов по выплате начисленных вознаграждений, налоговых отчислений и начисленной амортизации (EBITDA) (ЕБИТДА) составляет не более 4), бумажные зерновые расписки, залоговое обеспечение, находящееся за пределами Республики Казахстан (за исключением залогового обеспечения, находящегося в странах Евразийского Экономического Союза, при наличии заключения юридических консультантов или специалистов дочерних организаций банка согласно праву указанных стран, подтверждающих надлежащее оформление залогового обеспечения);</w:t>
+    <w:bookmarkStart w:name="z196" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство не контролируется государственными органами или должностными лицами в государственных органах, квазигосударственными организациями или политическими партиями, которые не вмешиваются в деятельность рейтингового агентства и не имеют влияния на процессы присвоения рейтингов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
-[...15 lines deleted...]
-      6) беззалоговый потребительский заем – потребительский заем, за исключением:</w:t>
+    <w:bookmarkStart w:name="z197" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
-[...15 lines deleted...]
-      займов, обеспеченных залогом прав на недвижимое имущество, залогом движимого имущества, подлежащим обязательной государственной регистрации, полностью покрывающими сумму выдаваемого займа;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговые аналитики рейтингового агентства, участвующие в рейтинговых действиях в отношении рейтингуемого лица, не состоят и не состояли в трудовых или деловых отношениях с рейтингуемым лицом в течение последних 3 (трех) лет до даты осуществления рейтингового действия, а также не владеют прямо или косвенно, в том числе через близких родственников, ценными бумагами, иными финансовыми инструментами или иным имуществом рейтингуемого лица или лиц, осуществляющих контроль над рейтингуемым лицом или оказывающих значительное влияние на такое лицо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
-[...15 lines deleted...]
-      займов, обеспеченных залогом прав по эмиссионным ценным бумагам, подлежащим регистрации, полностью покрывающие сумму выдаваемого займа;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
-[...15 lines deleted...]
-      займов, обеспеченных залогом права требования по договорам долевого участия в жилищном строительстве, полностью покрывающие сумму выдаваемого займа;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рейтинговом агентстве как минимум одна треть, но не менее двух членов совета директоров являются независимыми членами, не осуществляющими рейтинговых действий, рекламы услуг рейтингового агентства и иных действий по привлечению клиентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
-[...15 lines deleted...]
-      займов, обеспечением по которым выступают деньги, полностью покрывающие сумму выдаваемого займа;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля прямого или косвенного владения акциями каждого акционера рейтингового агентства не превышает 50 (пятидесяти) процентов от общего количества голосующих акций данного рейтингового агентства, в случае, когда акционером является финансовая организация, доля прямого владения не превышает 10 (десяти) процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
-[...15 lines deleted...]
-      займов, выдаваемых в рамках системы образовательного кредитования;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутренние процедуры рейтингового агентства предусматривают меры для предотвращения неправомерного использования и раскрытия информации и обеспечивают защиту и конфиденциальность информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z145" w:id="134"/>
-[...15 lines deleted...]
-      займов, выдаваемых в рамках системы жилищных строительных сбережений;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прозрачность и раскрытие информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
-[...15 lines deleted...]
-      7) заем - осуществление банком банковских заемных, лизинговых, факторинговых, форфейтинговых операций, учет векселей и дебиторская задолженность по ранее выданным банковским займам;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство обеспечивает раскрытие на интернет-ресурсе рейтингового агентства следующей информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
-[...15 lines deleted...]
-      8) заемщик - физическое или юридическое лицо, заключившее договор займа (кредита);</w:t>
+    <w:bookmarkStart w:name="z205" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методологии, применяемой рейтинговым агентством при определении рейтинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z148" w:id="137"/>
-[...15 lines deleted...]
-      9) провизии (резервы) - резервы, созданные под обесценение займа;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      списка кредитных рейтингов, присвоенных за последний год, а также рейтингуемых лиц и иных лиц, доля денежных поступлений от которых составила пять и более процентов в годовом объеме выручки рейтингового агентства по состоянию на конец последнего истекшего календарного года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
-[...15 lines deleted...]
-      10) созаемщик - физическое или юридическое лицо, подписывающее договор займа (кредита) вместе с заемщиком и выступающее по договору займа (кредита) в качестве солидарного ответственного за выполнение обязательств по возврату полученных денег;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) надежность рейтингов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
-[...15 lines deleted...]
-      11) off-take (офф-тейк) контракт - соглашение между производителем (поставщиком) и заказчиком о продаже товаров и (или) услуг с поставкой в будущем на заранее оговоренных условиях по стоимости, количеству (объему) и срокам поставки.";</w:t>
+    <w:bookmarkStart w:name="z208" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство осуществляет рейтинговую деятельность на регулярной основе не менее пяти последних лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:p>
-[...71 lines deleted...]
-      "5. Банк выкупает у акционеров собственные акции при условии, что такой выкуп не приведет к нарушению любого из пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов размера капитала банка, установленных уполномоченным органом.".</w:t>
+    <w:bookmarkStart w:name="z209" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество организаций, которым рейтинговое агентство присваивало и пересматривало кредитный рейтинг составляет не менее тридцати, в том числе за последние три года не менее двадцати, из них не менее пяти являлись финансовыми организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 79 "Об установлении видов пруденциальных нормативов для организаций, осуществляющих деятельность по управлению инвестиционным портфелем, утверждении правил и методики расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17008) следующие изменение и дополнения:</w:t>
+    <w:bookmarkStart w:name="z210" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      персонал рейтингового агентства, непосредственно занимающийся присвоением рейтингов, имеет соответствующее образование, навыки и опыт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем, утвержденных указанным постановлением:</w:t>
+    <w:bookmarkStart w:name="z211" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      как минимум один работник, участвующий в процессе принятия рейтинговых решений, являющийся участником органа, принимающего рейтинговое решение (далее - рейтинговый комитет), обладает не менее двухлетним опытом работы в рейтинговом агентстве, либо в аналитическом агентстве, либо в исследовательском центре, либо в финансовой организации, либо в аудиторской организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:p>
-[...91 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318, и рейтинговых агентств, соответствующих критериям, установленным пунктом 4-2 Правил при соблюдении условия, установленного пунктом 4-1 Правил (далее - другие рейтинговые агентства).";</w:t>
+    <w:bookmarkStart w:name="z212" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в составе рейтингового комитета имеется не менее пяти рейтинговых аналитиков, включая ведущего рейтингового аналитика для рейтингуемого лица и (или) его финансовых обязательств или финансовых инструментов (далее - объект рейтинга), председателя рейтингового комитета и одного рейтингового аналитика, специализирующегося на виде объектов рейтинга, к которому не относится рассматриваемый объект рейтинга (в случае, если рейтинговое агентство осуществляет деятельность по присвоению рейтингов в отношении различных видов объектов рейтинга);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
-[...15 lines deleted...]
-      дополнить пунктами 4-1 и 4-2 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z213" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтинговое агентство на постоянной основе осуществляет мониторинг присвоенных рейтингов, а также обеспечивает своевременное реагирование на изменяющиеся факторы, связанные с изменениями в финансовом положении, корпоративном управлении или иных аспектах деятельности рейтингуемого лица, изменениями макроэкономических условий или условий финансового рынка, что подтверждается фактическими обновлениями рейтингов не позднее календарного года с даты присвоения или последнего пересмотра рейтинга или даты последнего пересмотра применяемой методологии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
-[...15 lines deleted...]
-      "4-1. При расчете значений пруденциальных нормативов долгосрочные кредитные рейтинги, присвоенные рейтинговыми агентствами, соответствующими критериям, установленным пунктом 4-2 Правил, по международной рейтинговой шкале используются только в отношении иностранных объектов рейтинга.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При соответствии критериям, установленным подпунктами 1), 2), 3), 4) и 5) настоящего пункта, рейтинговое агентство направляет в уполномоченный орган запрос о принятии рейтинговых оценок рейтингового агентства для целей пруденциального регулирования с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z159" w:id="146"/>
-[...479 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="170"/>
+    <w:bookmarkStart w:name="z215" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При соответствии рейтинговых оценок рейтингового агентства уполномоченным органом на официальном интернет-ресурсе в срок не позднее десяти рабочих дней публикуются сведения о рейтинговом агентстве и сопоставимости рейтинговых шкал рейтинговых агентств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z184" w:id="171"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z216" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Методологии, применяемые рейтинговым агентством, валидируются уполномоченным органом.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...735 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>