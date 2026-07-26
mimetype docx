--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7eb76f" w14:textId="e7eb76f">
+    <w:p w14:paraId="6dce436" w14:textId="6dce436">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4043,55 +4043,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4417,31 +4417,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>