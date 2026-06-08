--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="381c4fd" w14:textId="381c4fd">
+    <w:p w14:paraId="11e74ba" w14:textId="11e74ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +94,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении формы, предназначенной для сбора административных данных "Отчет о численности лиц, обратившихся за трудовым посредничеством в частные агентства занятости" (индекс 3-Т (трудоустройство), периодичность квартальная"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 31 июля 2023 года № 330. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 августа 2023 года № 33237</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 31 июля 2023 года № 330. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 августа 2023 года № 33237.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,244 +156,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81 ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемую форму, предназначенную для сбора административных "Отчет о численности лиц, обратившихся за трудовым посредничеством в частные агентства занятости" (индекс 3-Т (трудоустройство), периодичность квартальная) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту занятости населения Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на официальном интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -414,346 +376,326 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Заместитель Премьер-Министра -</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Заместитель Премьер-Министра -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Министр труда и социальной защиты населения</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...39 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т. Дуйсенова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "СОГЛАСОВАН"</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"СОГЛАСОВАН"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Бюро национальной статистики</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Агентства по стратегическому</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>планированию и реформам</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -858,328 +800,663 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 июля 2023 года № 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных "Отчет о численности лиц, обратившихся за трудовым посредничеством в частные агентства занятости" (индекс 3-Т (трудоустройство), периодичность квартальная)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Отчет о численности лиц, обратившихся за трудовым посредничеством в частные агентства занятости"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс 3-Т (трудоустройство), периодичность квартальная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение  - в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: государственный информационный портал "Электронная биржа труда".</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+      Представляется: посредством "Электронной биржи труда"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z63" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма административных данных размещена на интернет-ресурсе: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z64" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование формы административных данных: Отчет о численности лиц, обратившихся за трудовым посредничеством в частные агентства занятости (индекс 3-Т (трудоустройство), периодичность квартальная).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z65" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс формы административных данных: 3-Т.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 3-Т.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z66" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежеквартальная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z67" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ квартал 20___ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z68" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления: частные агентства занятости - до 5 числа месяца, следующего после отчетного квартала, посредством государственного информационного портала "Электронная биржа труда".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+      Круг лиц, представляющих информацию: частные агентства занятости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z69" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления: частные агентства занятости - до 5 числа месяца, следующего после отчетного квартала, посредством "Электронной биржи труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4191000" cy="622300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4191000" cy="622300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z76" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z77" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о численности лиц, обратившихся за трудовым посредничеством в частные агентства занятости за __ квартал 20__ года</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve"> Отчет о численности лиц, обратившихся за трудовым посредничеством</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в частные агентства занятости за __ квартал 20__ года _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>район __________________ области (города)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код строки</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код строки</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1369,142 +1646,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в том числе</w:t>
-[...74 lines deleted...]
-местности</w:t>
+в том числе проживающие в сельской местности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1517,142 +1718,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в том числе</w:t>
-[...74 lines deleted...]
-местности</w:t>
+в том числе проживающие в сельской местности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1851,68 +1976,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z97" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2056,68 +2193,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2261,68 +2410,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2466,68 +2627,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z118" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2671,68 +2844,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2876,68 +3061,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z132" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3065,286 +3262,293 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z139" w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование частного агентства занятости ___________________________</w:t>
-[...152 lines deleted...]
-        <w:t xml:space="preserve">       Дата: "___" ___________ 20__ года</w:t>
+      Наименование частного агентства занятости _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии)) (электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии)) (электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата: "___" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z140" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснения по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных, приведены в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -3500,636 +3704,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(трудоустройство), периодичность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>квартальная)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Отчет о численности лиц, обратившихся за трудовым посредничеством в частные агентства занятости (индекс 3-Т (трудоустройство), периодичность квартальная)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Отчет о численности лиц, обратившихся за трудовым посредничеством в частные агентства занятости" (индекс 3-Т (трудоустройство), периодичность квартальная) (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется частными агентствами занятости и предоставляется посредством государственного информационного портала "Электронная биржа труда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сводная информация формируется в автоматизированной информационной системе "Рынок труда" в разделе "Отчеты". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается руководителем частного агентства занятости, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Все показатели в Форме приводятся за отчетный квартал и с нарастающим итогом с начала текущего года. Данные указываются с точностью до единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма предоставляется к 5 числу месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава. 2 Пояснение по заполнению Формы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графах 2 и 4 Формы из граф 1 и 3 соответственно выделяются данные по лицам, проживающим в сельской местности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В строке 1 Формы указывается количество лиц, обратившихся за трудовым посредничеством в частные агентства занятости, включая пенсионеров, учащихся, студентов, лиц с инвалидностью и других лиц, занятых трудовой деятельностью, но желающих найти другую работу, получить дополнительный доход (заработок) и работать по нескольким трудовым договорам, а также в свободное от учебы время, которые будут направлены к работодателям при наличии у них потребности в рабочей силе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В строке 1.1 Формы из строки 1 указывается количество обратившихся лиц в разрезе профессий (специальностей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В строке 1.2 Формы из строки 1 указывается количество безработных, обратившихся за трудовым посредничеством в частные агентства занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные из строки 1 отличаются от данных строки 1.2 на число пенсионеров, учащихся и других занятых трудовой деятельностью лиц (к другим лицам относятся лица, желающие сменить место работы или работать по нескольким индивидуальным трудовым договорам в свободное от основной работы время, то есть на момент обращения в частное агентство занятости, имеющие работу или занятие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В строке 2 указывается количество лиц, трудоустроенных при посредничестве частных агентств занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В строке 2.1 Формы из строки 2 указывается количество безработных, трудоустроенных при посредничестве частных агентств занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В строке 3 указывается количество лиц, выехавших на работу в страны ближнего и дальнего зарубежья, при посредничестве частных агентств занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава. 3 Арифметико-логический контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. По графам 1, 2, 3, 4:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строка 1 &gt; строка 1.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строка 1 &gt; строка 1.2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       строка 1 &gt; строка 2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строка 2 &gt; строка 2.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строка 2 &gt; строка 3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       графа 3 &gt; графа 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       графа 4 &gt; графа 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4451,35 +4741,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>