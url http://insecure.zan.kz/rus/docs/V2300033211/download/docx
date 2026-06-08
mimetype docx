--- v0 (2025-11-22)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f1130a" w14:textId="8f1130a">
+    <w:p w14:paraId="1b6d2a1" w14:textId="1b6d2a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9799,646 +9799,740 @@
         <w:t>
       11) ведет информационно-разъяснительную работу среди населения по вопросам участия в мерах содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z139" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет мониторинг участников активных мер содействия занятости на предмет трудоустройства и наличия обязательных пенсионных взносов через автоматизированную информационную систему "Рынок труда".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 13) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) привлекает частные агентства занятости для оказания услуг по трудовому посредничеству;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) готовит проект социального контракта с участниками добровольного переселения и направляет для заключения в Центр трудовой мобильности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
-[...15 lines deleted...]
-      14) готовит проект социального контракта с участниками добровольного переселения и направляет для заключения в Центр трудовой мобильности;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) представляет интересы Центра трудовой мобильности в государственных, судебных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
-[...15 lines deleted...]
-      15) представляет интересы Центра трудовой мобильности в государственных, судебных органах и иных организациях;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) предоставляет необходимую информацию и отчетность в Центр трудовой мобильности в соответствии с установленным Центром трудовой мобильности порядком и требованиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z143" w:id="129"/>
-[...15 lines deleted...]
-      16) предоставляет необходимую информацию и отчетность в Центр трудовой мобильности в соответствии с установленным Центром трудовой мобильности порядком и требованиями;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществляет функции на основаниях решений, принимаемых Центром трудовой мобильности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
-[...15 lines deleted...]
-      17) осуществляет функции на основаниях решений, принимаемых Центром трудовой мобильности.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Управление Карьерным центром</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Центр трудовой мобильности определяет принципы, цели деятельности и вопросы, связанные с деятельностью Карьерного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство деятельностью Карьерного центра осуществляет руководитель Карьерного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководитель Карьерного центра назначается на должность и освобождается от должности приказом руководителя Центра трудовой мобильности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Карьерного центра:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действует от имени Центра трудовой мобильности на основании генеральной доверенности, выданной руководителем Центра трудовой мобильности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет оперативное руководство деятельностью Карьерного центра в соответствии с решениями Центра трудовой мобильности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представляет интересы Центра трудовой мобильности и Карьерного центра во всех государственных органах, органах местного самоуправления и других организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) распоряжается средствами Карьерного центра в пределах прав, предоставленных ему в соответствии с генеральной доверенностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) согласовывает с руководителем Центра трудовой мобильности вопросы о приеме, перемещении и увольнении работников Карьерного центра, и наложения взысканий на работников Карьерного центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает сохранность имущества и других материальных ценностей, переданных Центром трудовой мобильности Карьерному центру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организует работу по борьбе с коррупцией и несет персональную ответственность за указанную работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) совершает действия, необходимые для достижения целей и задач Карьерного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z158" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Управление Карьерным центром</w:t>
-[...239 lines deleted...]
-      8) совершает действия, необходимые для достижения целей и задач Карьерного центра.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Персонал Карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
+    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Отношения между работниками Карьерного центра и руководством регулируются трудовым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель Центра трудовой мобильности осуществляет прием, перемещение и увольнение работников Карьерного центра по представлению руководителя Карьерного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Структуру Карьерного центра утверждает Центр в рамках структуры Центра согласно приложению к Типовому положению карьерного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра труда и социальной защиты населения РК от 17.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Персонал Карьерного центра</w:t>
-[...59 lines deleted...]
-      20. Структуру Карьерного центра утверждает Центр в рамках структуры Центра согласно приложению к Типовому положению карьерного центра.</w:t>
+        <w:t xml:space="preserve"> Глава 6. Прекращение деятельности Карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Прекращение деятельности Карьерного центра</w:t>
+    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Деятельность Карьерного центра прекращается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
-[...15 lines deleted...]
-      21. Деятельность Карьерного центра прекращается:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по решению Центра трудовой мобильности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
-[...15 lines deleted...]
-      1) по решению Центра трудовой мобильности;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае ликвидации Центра трудовой мобильности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
-[...15 lines deleted...]
-      2) в случае ликвидации Центра трудовой мобильности.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Прекращение деятельности Карьерного центра происходит путем снятия его с учетной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10491,68 +10585,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к Типовому</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>положению карьерного центра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="153"/>
+    <w:bookmarkStart w:name="z275" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая структура карьерных центров столицы, городов республиканского и областного значения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовое положение дополнено приложением в соответствии с приказом Министра труда и социальной защиты населения РК от 17.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14232,208 +14326,208 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оператор котельной, машинист (кочегар) котельной, истопник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="154"/>
+    <w:bookmarkStart w:name="z276" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z277" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Указанная организационная структура, вводится при штатной численности карьерного центра от 25 и более единиц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z277" w:id="155"/>
-[...15 lines deleted...]
-      1. Указанная организационная структура, вводится при штатной численности карьерного центра от 25 и более единиц.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В структуре карьерного центра не допускается наличие структурных подразделений и должностей, кроме тех, которые предусмотрены типовой организационной структурой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z278" w:id="156"/>
-[...15 lines deleted...]
-      2. В структуре карьерного центра не допускается наличие структурных подразделений и должностей, кроме тех, которые предусмотрены типовой организационной структурой.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При создании карьерных центров в столице и городах республиканского значения на уровне районов в городах их организационная структура соответствует организационной структуре карьерных центров городов районного значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z279" w:id="157"/>
-[...15 lines deleted...]
-      3. При создании карьерных центров в столице и городах республиканского значения на уровне районов в городах их организационная структура соответствует организационной структуре карьерных центров городов районного значения.</w:t>
+    <w:bookmarkStart w:name="z280" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Создание сектора и введение должности "Руководитель сектора" предусматривается при штатной численности сектора от 4 и более единиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z280" w:id="158"/>
-[...15 lines deleted...]
-      4. Создание сектора и введение должности "Руководитель сектора" предусматривается при штатной численности сектора от 4 и более единиц.</w:t>
+    <w:bookmarkStart w:name="z281" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При отсутствии соответствующего сектора специалист подчиняется директору карьерного центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z281" w:id="159"/>
-[...15 lines deleted...]
-      5. При отсутствии соответствующего сектора специалист подчиняется директору карьерного центра.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В структуре карьерного центра должности вспомогательного персонала и квалифицированные рабочие не предусматриваются при отсутствии потребности в них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z282" w:id="160"/>
-[...15 lines deleted...]
-      6. В структуре карьерного центра должности вспомогательного персонала и квалифицированные рабочие не предусматриваются при отсутствии потребности в них.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовая организационная структура карьерных центров городов областного и районного значения, районов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z283" w:id="161"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16646,188 +16740,188 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оператор котельной, машинист (кочегар) котельной, истопник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="162"/>
+    <w:bookmarkStart w:name="z284" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z285" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Указанная организационная структура вводится при штатной численности карьерного центра от 10 и более единиц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z285" w:id="163"/>
-[...15 lines deleted...]
-      1. Указанная организационная структура вводится при штатной численности карьерного центра от 10 и более единиц.</w:t>
+    <w:bookmarkStart w:name="z286" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В структуре карьерного центра не допускается наличие структурных подразделений и должностей, кроме тех, которые предусмотрены типовой организационной структурой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z286" w:id="164"/>
-[...15 lines deleted...]
-      2. В структуре карьерного центра не допускается наличие структурных подразделений и должностей, кроме тех, которые предусмотрены типовой организационной структурой.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Создание сектора и введение должности "Руководитель сектора" предусматривается при штатной численности сектора от 4 и более единиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z287" w:id="165"/>
-[...15 lines deleted...]
-      3. Создание сектора и введение должности "Руководитель сектора" предусматривается при штатной численности сектора от 4 и более единиц.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В структуре карьерного центра должности вспомогательного персонала и квалифицированные рабочие не предусматриваются при отсутствии потребности в них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z288" w:id="166"/>
-[...15 lines deleted...]
-      4. В структуре карьерного центра должности вспомогательного персонала и квалифицированные рабочие не предусматриваются при отсутствии потребности в них.</w:t>
+    <w:bookmarkStart w:name="z289" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Штатные единицы квалифицированных рабочих устанавливаются из расчета от 0,5 штатной единицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z289" w:id="167"/>
-[...15 lines deleted...]
-      5. Штатные единицы квалифицированных рабочих устанавливаются из расчета от 0,5 штатной единицы.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовая организационная структура карьерных центров районов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z290" w:id="168"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18015,150 +18109,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оператор котельной, машинист (кочегар) котельной, истопник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="169"/>
+    <w:bookmarkStart w:name="z291" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z292" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Организационная структура, предусмотренная Главой 4, вводится при штатной численности карьерного центра 9 и менее единиц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z292" w:id="170"/>
-[...15 lines deleted...]
-      1. Организационная структура, предусмотренная Главой 4, вводится при штатной численности карьерного центра 9 и менее единиц.</w:t>
+    <w:bookmarkStart w:name="z293" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В структуре карьерного центра не допускается наличие структурных подразделений и должностей, кроме тех, которые предусмотрены типовой организационной структурой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z293" w:id="171"/>
-[...15 lines deleted...]
-      2. В структуре карьерного центра не допускается наличие структурных подразделений и должностей, кроме тех, которые предусмотрены типовой организационной структурой.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В структуре карьерного центра должности вспомогательного персонала и квалифицированные рабочие не предусматриваются при отсутствии потребности в них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z294" w:id="172"/>
-[...15 lines deleted...]
-      3. В структуре карьерного центра должности вспомогательного персонала и квалифицированные рабочие не предусматриваются при отсутствии потребности в них.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Штатные единицы квалифицированных рабочих устанавливаются из расчета от 0,5 штатной единицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z295" w:id="173"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18289,780 +18383,780 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 июля 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 322 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="174"/>
+    <w:bookmarkStart w:name="z174" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовое положение о региональной комиссии по вопросам занятости населения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z175" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z175" w:id="175"/>
+    <w:bookmarkStart w:name="z176" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Региональная комиссия по вопросам занятости населения, создается местным исполнительным органом на территории области (городов республиканского значения, столицы) (далее – Региональная комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z177" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целью деятельности Региональной комиссии является обеспечение эффективной реализации мер содействия занятости населения и выработка предложений по их совершенствованию на территории области (городов республиканского значения, столицы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z178" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Региональная комиссия создается постановлением акимата области (городов республиканского значения, столицы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z179" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...59 lines deleted...]
-      3. Региональная комиссия создается постановлением акимата области (городов республиканского значения, столицы).</w:t>
+        <w:t xml:space="preserve"> Глава 2. Основные задачи и функции Региональной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z179" w:id="179"/>
+    <w:bookmarkStart w:name="z180" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основными задачей Региональной комиссии является координация деятельности государственных органов и других организаций, расположенных на территории области (городов республиканского значения, столицы) по вопросам реализации плана развития области в части занятости населения, региональной карты занятости и социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z181" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В функции Региональной комиссии входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z182" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выработка предложения по установлению лимитов финансирования и распределению средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z183" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) установление стоимости профессионального обучения в организациях образования по представлению местных исполнительных органов в области образования и Региональной палатой предпринимателей ежегодно, исходя из расходов на образовательный процесс в соответствии с требованиями образовательных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z184" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выработка предложений по улучшению механизмов реализации мер содействия занятости населения, а также по устранению выявленных нарушений по результатам проверок реализации мер содействия занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z185" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выработка предложений по эффективному использованию бюджетных средств, выделенных на реализацию мер содействия занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение вопросов о предоставлении единовременной выплаты обусловленной денежной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z187" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ежегодно, к 15 декабря утверждает перечень сел и городов областного (районного) значения в пределах области для организаций добровольного переселения граждан и направляет его в карьерные центры населения/акимам сельских округов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z188" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) рассмотрение списков претендентов в рамках государственной поддержки добровольного межрегионального переселения для принятия решения о приеме в региональную квоту местным органом по вопросам занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z189" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждение перечня профессий, по которым будут привлекаться дополнительные трудовые ресурсы из регионов выбытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z190" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) установление размера субсидирования заработной платы социальных рабочих мест, создаваемых неправительственными организациями для лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z191" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Основные задачи и функции Региональной комиссии</w:t>
-[...219 lines deleted...]
-      9) установление размера субсидирования заработной платы социальных рабочих мест, создаваемых неправительственными организациями для лиц с инвалидностью.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Права Региональной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z191" w:id="191"/>
+    <w:bookmarkStart w:name="z192" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Региональная комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z193" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) взаимодействует с заинтересованными государственными органами и другими организациями, расположенными на территории области (городов республиканского значения, столицы) по вопросам реализации мер содействия занятости населения и социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z194" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приглашает на заседания и заслушивает представителей заинтересованных государственных органов и других организаций, расположенных на территории области (городов республиканского значения, столицы) по вопросам реализации мер содействия занятости населения и социальной помощи, входящим в ее компетенцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z195" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) привлекает специалистов заинтересованных государственных органов и других организаций, расположенных на территории области (городов республиканского значения, столицы), для дачи заключения в качестве консультантов (экспертов) в решении вопросов, входящих в компетенцию Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z196" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивает и получает от государственных органов и других организаций, расположенных на территории области (городов республиканского значения, столицы) и участников активных мер содействия занятости материалы и сведения, необходимые для реализации ее функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z197" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Права Региональной комиссии</w:t>
-[...99 lines deleted...]
-      4) запрашивает и получает от государственных органов и других организаций, расположенных на территории области (городов республиканского значения, столицы) и участников активных мер содействия занятости материалы и сведения, необходимые для реализации ее функций.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Организация деятельности Региональной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z197" w:id="197"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Организация деятельности Региональной комиссии</w:t>
+    <w:bookmarkStart w:name="z198" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Состав Региональной комиссии формируется из представителей местных представительных и исполнительных органов области (городов республиканского значения, столицы), территориального объединения профсоюзов на уровне области, городов республиканского значения, столицы и региональных палат предпринимателей области, городов республиканского значения, столицы, иных заинтересованных государственных органов и других организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z198" w:id="198"/>
-[...15 lines deleted...]
-      7. Состав Региональной комиссии формируется из представителей местных представительных и исполнительных органов области (городов республиканского значения, столицы), территориального объединения профсоюзов на уровне области, городов республиканского значения, столицы и региональных палат предпринимателей области, городов республиканского значения, столицы, иных заинтересованных государственных органов и других организаций.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В состав Региональной комиссии входит не менее пяти, но не более семи человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z199" w:id="199"/>
-[...15 lines deleted...]
-      8. В состав Региональной комиссии входит не менее пяти, но не более семи человек.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Из общего числа членов Региональной комиссии избирается председатель, который председательствует на ее заседаниях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z200" w:id="200"/>
-[...15 lines deleted...]
-      Из общего числа членов Региональной комиссии избирается председатель, который председательствует на ее заседаниях.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Комиссии избирается на первом заседании Комиссии из числа ее членов открытым голосованием большинством голосов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z201" w:id="201"/>
-[...15 lines deleted...]
-      Председатель Комиссии избирается на первом заседании Комиссии из числа ее членов открытым голосованием большинством голосов.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Подготовку материалов и документов на заседания осуществляет секретарь, который не является членом Региональной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z202" w:id="202"/>
-[...15 lines deleted...]
-      9. Подготовку материалов и документов на заседания осуществляет секретарь, который не является членом Региональной комиссии.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Комиссии, осуществляет организацию заседания комиссии, по согласованию с председателем, определяет место, дату и время проведения заседания, извещает членов Комиссии о предстоящем заседании, представляет членам Комиссии материалы, необходимые для проведения заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z203" w:id="203"/>
-[...15 lines deleted...]
-      Секретарь Комиссии, осуществляет организацию заседания комиссии, по согласованию с председателем, определяет место, дату и время проведения заседания, извещает членов Комиссии о предстоящем заседании, представляет членам Комиссии материалы, необходимые для проведения заседания.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав комиссии переутверждается ежегодно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z204" w:id="204"/>
-[...15 lines deleted...]
-      Состав комиссии переутверждается ежегодно.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Повестка дня заседаний, а также место и время их проведения определяются председателем Региональной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z205" w:id="205"/>
-[...15 lines deleted...]
-      10. Повестка дня заседаний, а также место и время их проведения определяются председателем Региональной комиссии.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Материалы и документы заседаний Районной (городской) комиссии после согласования с председателем, направляется секретарем на электронную почту каждого члена Районной (городской) комиссии не позднее, чем за пять рабочих дня до заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z206" w:id="206"/>
-[...15 lines deleted...]
-      11. Материалы и документы заседаний Районной (городской) комиссии после согласования с председателем, направляется секретарем на электронную почту каждого члена Районной (городской) комиссии не позднее, чем за пять рабочих дня до заседания.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. День проведения заседания определяется председателем Комиссии, о чем члены Районной (городской) комиссии уведомляются секретарем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z207" w:id="207"/>
-[...15 lines deleted...]
-      12. День проведения заседания определяется председателем Комиссии, о чем члены Районной (городской) комиссии уведомляются секретарем.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседания Региональной комиссии проводятся по мере необходимости, но не реже одного раза в квартал, и считаются правомочными, если на них присутствует не менее двух третей от общего числа членов комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z208" w:id="208"/>
-[...15 lines deleted...]
-      Заседания Региональной комиссии проводятся по мере необходимости, но не реже одного раза в квартал, и считаются правомочными, если на них присутствует не менее двух третей от общего числа членов комиссии.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решения Региональной комиссии принимаются открытым голосованием в течение одного рабочего дня и считаются принятыми, если за них подано большинство голосов от общего количества членов Региональной комиссии. В случае равенства голосов принятым считается решение, за которое проголосовал председатель. Члены Региональной комиссии имеют право на особое мнение, которое в случае его выражения излагается в письменном (произвольном) виде и прилагается к протоколу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z209" w:id="209"/>
-[...15 lines deleted...]
-      13. Решения Региональной комиссии принимаются открытым голосованием в течение одного рабочего дня и считаются принятыми, если за них подано большинство голосов от общего количества членов Региональной комиссии. В случае равенства голосов принятым считается решение, за которое проголосовал председатель. Члены Региональной комиссии имеют право на особое мнение, которое в случае его выражения излагается в письменном (произвольном) виде и прилагается к протоколу.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Региональной комиссии оформляются протоколом, который подписываются председателем и секретарем, и в течение трех рабочих дней со дня их принятия направляются в карьерный центр региона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z210" w:id="210"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19193,740 +19287,740 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 июля 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 322 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:bookmarkStart w:name="z218" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовое положение о районной (городской) комиссии по вопросам занятости населения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Районная (городская) комиссия по вопросам занятости населения (далее – Районная (городская) комиссия) создается местным исполнительным органом на территории района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целью деятельности Районной (городской) комиссии является обеспечение эффективной реализации мер содействия занятости населения и выработка предложений по их совершенствованию на территории района (городов областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Районная (городская) комиссия создается постановлением акимата района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z223" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...59 lines deleted...]
-      3. Районная (городская) комиссия создается постановлением акимата района (города областного значения).</w:t>
+        <w:t xml:space="preserve"> Глава 2. Основные задачи и функции Районной (городской) комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основной задачей Районной (городской) комиссии является координация деятельности государственных органов и других организаций, расположенных на территории района (города областного значения), акимов городов районного значения, сел, поселков, сельских округов по вопросам реализации по вопросам реализации плана развития области в части занятости населения, региональной карты занятости и социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z225" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В функции Районной (городской) комиссии входит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выработка рекомендаций о единовременной выплате суммы материальной помощи с согласия участника добровольного переселения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выработка рекомендаций по улучшению механизмов реализации мер содействия занятости населения, а также предупреждению и устранению выявленных нарушений по результатам проверок реализации мер содействия занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выработка предложений по координации мероприятий по обеспечению занятости населения с мерами, принимаемыми местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рассмотрение вопросов о предоставлении единовременной выплаты обусловленной денежной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждение перечня работодателей по заявкам которых будет организовано профессиональное обучение на очередной финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принятие решения о предоставлении комнаты в общежитии и продлении договора найма (поднайма) комнаты в общежитии для молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление выезда с целью проверки хода строительных работ для выплаты материальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Основные задачи и функции Районной (городской) комиссии</w:t>
-[...179 lines deleted...]
-      7) осуществление выезда с целью проверки хода строительных работ для выплаты материальной помощи.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Права Районной (городской) комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Районная (городская) комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) взаимодействует с государственными органами и другими организациями, расположенными на территории района (города областного значения), акимами городов районного значения, сел, поселков, сельских округов по вопросам реализации мер содействия занятости населения и социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводит заседания с участием представителей местных представительных и исполнительных органов района (города областного значения), территориального объединения профсоюзов на уровне района, города и филиалов региональных палат предпринимателей в районах соответствующих областей, городов областного, республиканского значения, столицы, иных заинтересованных государственных органов и других организаций по вопросам реализации мер содействия занятости населения и социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) привлекает специалистов и консультантов государственных органов и других организаций для дачи заключений в рамках компетенции Районной (городской) комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивает и получает от государственных органов и других организаций материалы и сведения, необходимые для реализации своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Права Районной (городской) комиссии</w:t>
-[...99 lines deleted...]
-      4) запрашивает и получает от государственных органов и других организаций материалы и сведения, необходимые для реализации своих функций.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Организация деятельности Районной (городской) комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Организация деятельности Районной (городской) комиссии</w:t>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Состав Районной (городской) комиссии формируется из представителей местных представительных и исполнительных органов района (города областного значения), территориального объединения профсоюзов на уровне района, города и филиалов региональных палат предпринимателей в районах соответствующих областей, городов областного, республиканского значения, столицы, иных заинтересованных государственных органов и частных организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
-[...15 lines deleted...]
-      7. Состав Районной (городской) комиссии формируется из представителей местных представительных и исполнительных органов района (города областного значения), территориального объединения профсоюзов на уровне района, города и филиалов региональных палат предпринимателей в районах соответствующих областей, городов областного, республиканского значения, столицы, иных заинтересованных государственных органов и частных организаций.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В состав Районной (городской) комиссии входит не менее пяти, но не более семи человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
-[...15 lines deleted...]
-      8. В состав Районной (городской) комиссии входит не менее пяти, но не более семи человек.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Из общего числа членов Районной (городской) комиссии избирается председатель, который председательствует на ее заседаниях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
-[...15 lines deleted...]
-      Из общего числа членов Районной (городской) комиссии избирается председатель, который председательствует на ее заседаниях.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Комиссии избирается на первом заседании Комиссии из числа ее членов открытым голосованием большинством голосов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
-[...15 lines deleted...]
-      Председатель Комиссии избирается на первом заседании Комиссии из числа ее членов открытым голосованием большинством голосов.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Подготовку материалов и документов на заседания осуществляет секретарь, который не является членом Районной (городской) комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
-[...15 lines deleted...]
-      9. Подготовку материалов и документов на заседания осуществляет секретарь, который не является членом Районной (городской) комиссии.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Комиссии, осуществляет организацию заседания комиссии, по согласованию с председателем, определяет место, дату и время проведения заседания, извещает членов Комиссии о предстоящем заседании, представляет членам Комиссии материалы, необходимые для проведения заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
-[...15 lines deleted...]
-      Секретарь Комиссии, осуществляет организацию заседания комиссии, по согласованию с председателем, определяет место, дату и время проведения заседания, извещает членов Комиссии о предстоящем заседании, представляет членам Комиссии материалы, необходимые для проведения заседания.</w:t>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав комиссии переутверждается ежегодно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
-[...15 lines deleted...]
-      Состав комиссии переутверждается ежегодно.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Повестка дня заседаний, а также место и время их проведения определяются председателем Районной (городской) комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
-[...15 lines deleted...]
-      10. Повестка дня заседаний, а также место и время их проведения определяются председателем Районной (городской) комиссии.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Материалы и документы заседаний Районной (городской) комиссии после согласования с председателем, направляется секретарем на электронную почту каждого члена Районной (городской) комиссии не позднее, чем за пять рабочих дня до заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
-[...15 lines deleted...]
-      11. Материалы и документы заседаний Районной (городской) комиссии после согласования с председателем, направляется секретарем на электронную почту каждого члена Районной (городской) комиссии не позднее, чем за пять рабочих дня до заседания.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. День проведения заседания определяется председателем Комиссии, о чем члены Районной (городской) комиссии уведомляются секретарем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
-[...15 lines deleted...]
-      12. День проведения заседания определяется председателем Комиссии, о чем члены Районной (городской) комиссии уведомляются секретарем.</w:t>
+    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседания Районной (городской) комиссии проводятся по мере необходимости, но не реже одного раза в квартал, и считаются правомочными, если на них присутствует не менее двух третей от общего числа членов Районной (городской) комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
-[...15 lines deleted...]
-      Заседания Районной (городской) комиссии проводятся по мере необходимости, но не реже одного раза в квартал, и считаются правомочными, если на них присутствует не менее двух третей от общего числа членов Районной (городской) комиссии.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решения Районной (городской) комиссии принимаются открытым голосованием в течение одного рабочего дня и считаются принятыми, если за них подано большинство голосов от общего количества членов Районной (городской) комиссии. В случае равенства голосов принятым считается решение, за которое проголосовал председатель. Члены Районной (городской) комиссии имеют право на особое мнение, которое в случае его выражения излагается в письменном (произвольном) виде и прилагается к протоколу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
-[...15 lines deleted...]
-      13. Решения Районной (городской) комиссии принимаются открытым голосованием в течение одного рабочего дня и считаются принятыми, если за них подано большинство голосов от общего количества членов Районной (городской) комиссии. В случае равенства голосов принятым считается решение, за которое проголосовал председатель. Члены Районной (городской) комиссии имеют право на особое мнение, которое в случае его выражения излагается в письменном (произвольном) виде и прилагается к протоколу.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Районной (городской) комиссии оформляются протоколом, который подписываются председателем и секретарем, и в течение трех рабочих дней со дня их принятия направляются в карьерный центр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20057,402 +20151,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 июля 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 322 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z260" w:id="246"/>
+    <w:bookmarkStart w:name="z260" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов и структурных элементов некоторых приказов Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z261" w:id="247"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z261" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 7 июня 2016 года № 482 "Об утверждении некоторых типовых документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13867).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z262" w:id="248"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z262" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 14 февраля 2017 года № 8 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан и признании утратившими силу некоторых приказов Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14863).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z263" w:id="249"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z263" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 27 ноября 2017 года № 402 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 7 июня 2016 года № 482 "Об утверждении некоторых типовых документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z264" w:id="250"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z264" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 27 марта 2019 года № 146 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18446).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z265" w:id="251"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z265" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 26 августа 2019 года № 461 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19289).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z266" w:id="252"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z266" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 6 сентября 2022 года № 347 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 7 июня 2016 года № 482 "Об утверждении некоторых типовых документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29470).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z267" w:id="253"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z267" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 30 марта 2023 года № 98 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32196).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20778,31 +20872,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>