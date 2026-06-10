--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c64a8e" w14:textId="2c64a8e">
+    <w:p w14:paraId="fd57234" w14:textId="fd57234">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,173 +93,267 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 25 июля 2023 года № 541. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 июля 2023 года № 33167</w:t>
+        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 25 июля 2023 года № 541. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 июля 2023 года № 33167.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ПРИКАЗЫВАЮ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в некоторые приказы Министра национальной экономики Республики Казахстан следующие изменения и дополнения: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 305 "Правила оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10636):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации), утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -292,230 +386,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. При оформлении и выдаче экспертных заключений по проектам строительства используются информационные системы, интегрированные с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении и выдаче экспертных заключений по градостроительным проектам используется информационная система государственной экспертной организации, интегрированная с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...15 lines deleted...]
-      При оформлении и выдаче экспертных заключений по градостроительным проектам используется информационная система государственной экспертной организации, интегрированная с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредитованная экспертная организация особой индустриальной зоны при проведении комплексной вневедомственной экспертизы осуществляет все процедуры и операции посредством информационной системы государственной экспертной организации, интегрированной с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства, за исключением проектов строительства (ТЭО и ПСД) с грифом секретности или с пометкой "для служебного пользования" ("ДСП").</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...15 lines deleted...]
-      Аккредитованная экспертная организация особой индустриальной зоны при проведении комплексной вневедомственной экспертизы осуществляет все процедуры и операции посредством информационной системы государственной экспертной организации, интегрированной с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства, за исключением проектов строительства (ТЭО и ПСД) с грифом секретности или с пометкой "для служебного пользования" ("ДСП").</w:t>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В настоящих Правилах при проведении комплексной вневедомственной экспертизы и комплексной градостроительной экспертизы используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...15 lines deleted...]
-      4. В настоящих Правилах при проведении комплексной вневедомственной экспертизы и комплексной градостроительной экспертизы используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исходные документы – документы (материалы, данные), прилагаемые к проектам строительства (градостроительным проектам) при их представлении на комплексную вневедомственную (комплексную градостроительную) экспертизу, на основании которых данный проект был разработан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...15 lines deleted...]
-      1) исходные документы – документы (материалы, данные), прилагаемые к проектам строительства (градостроительным проектам) при их представлении на комплексную вневедомственную (комплексную градостроительную) экспертизу, на основании которых данный проект был разработан;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эксперт в области проектирования (далее – эксперт) – физическое лицо, аттестованное в порядке, установленном законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, для осуществления экспертных работ по определенным разделам (частям) проектов, состоящее в штате одной из экспертных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      2) эксперт в области проектирования (далее – эксперт) – физическое лицо, аттестованное в порядке, установленном законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, для осуществления экспертных работ по определенным разделам (частям) проектов, состоящее в штате одной из экспертных организаций;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) градостроительные проекты – проекты, содержащие замысел комплексного градостроительного планирования организации, развития и застройки территорий и населенных пунктов или их частей (генеральная схема организации территории Республики Казахстан, межрегиональные схемы территориального развития, комплексные схемы градостроительного планирования территорий, генеральные планы населенных пунктов, проекты детальной планировки, проекты планировки промышленной зоны, проекты застройки, генеральные планы объектов и комплексов, проекты благоустройства и озеленения, иные планировочные проекты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...15 lines deleted...]
-      3) градостроительные проекты – проекты, содержащие замысел комплексного градостроительного планирования организации, развития и застройки территорий и населенных пунктов или их частей (генеральная схема организации территории Республики Казахстан, межрегиональные схемы территориального развития, комплексные схемы градостроительного планирования территорий, генеральные планы населенных пунктов, проекты детальной планировки, проекты планировки промышленной зоны, проекты застройки, генеральные планы объектов и комплексов, проекты благоустройства и озеленения, иные планировочные проекты);</w:t>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проект строительства (строительный проект) - проектную (проектно-сметную) документацию, содержащую объемно-планировочные, конструктивные, технологические, инженерные, природоохранные, экономические и иные решения, а также сметные расчеты для организации и ведения строительства, инженерной подготовки территории, благоустройства. К проектам строительства также относятся проекты консервации строительства незавершенных объектов и постутилизации объектов, выработавших свой ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      4) проект строительства (строительный проект) - проектную (проектно-сметную) документацию, содержащую объемно-планировочные, конструктивные, технологические, инженерные, природоохранные, экономические и иные решения, а также сметные расчеты для организации и ведения строительства, инженерной подготовки территории, благоустройства. К проектам строительства также относятся проекты консервации строительства незавершенных объектов и постутилизации объектов, выработавших свой ресурс;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заказчик – физическое или юридическое лицо, осуществляющее деятельность в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности. В зависимости от целей деятельности заказчиком могут выступать заказчик-инвестор проекта (программы), заказчик (собственник), застройщик либо их уполномоченные лица.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -528,70 +622,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13. Эксперты по результатам рассмотрения проектов, указанных в подпункте 3) пункта 4 настоящих Правил и подлежащих комплексной градостроительной экспертизе в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности, составляют экспертные заключения комплексной градостроительной экспертизы, оформляют их согласно процедурам, предусмотренным настоящей главой Правил, для выдачи экспертного заключения заказчику.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -660,130 +754,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15. Экспертные заключения комплексной градостроительной экспертизы предусматривают:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вводную и описательную части по проекту, а также краткую информацию о прилагаемых к проекту обязательных исходных документов (материалов, данных), представленным на экспертизу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) анализ и комплексную оценку качества градостроительного проекта в целом и соответствия принятых проектных решений и расчетов на планируемой территории положениям, нормам и требованиям действующих в Республике Казахстан законодательных и нормативных правовых актов в области архитектуры, градостроительства и строительства и в сфере санитарно-эпидемиологического благополучия населения; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) постановляющую часть с суммирующими рекомендациями и (или) иными выводами, полученными в результате проведенной комплексной градостроительной экспертизы.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -796,210 +890,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктами 16-1 и 16-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16-1. Заключения комплексной градостроительной экспертизы по градостроительным проектам составляются в форме экспертного заключения государственной экспертной организации и удостоверяются электронно-цифровыми подписями (далее – ЭЦП):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      "16-1. Заключения комплексной градостроительной экспертизы по градостроительным проектам составляются в форме экспертного заключения государственной экспертной организации и удостоверяются электронно-цифровыми подписями (далее – ЭЦП):</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первого руководителя экспертной организации по проектам, имеющим общегосударственное (генеральной схемы организации территории Республики Казахстан, межрегиональных схем территориального развития) или межгосударственное значение, а также генеральным планам городов с расчетной численностью населения свыше ста тысяч жителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      1) первого руководителя экспертной организации по проектам, имеющим общегосударственное (генеральной схемы организации территории Республики Казахстан, межрегиональных схем территориального развития) или межгосударственное значение, а также генеральным планам городов с расчетной численностью населения свыше ста тысяч жителей;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заместителя руководителя экспертной организации либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы – по проектам комплексных схем градостроительного планирования территорий областей (районов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      2) заместителя руководителя экспертной организации либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы – по проектам комплексных схем градостроительного планирования территорий областей (районов);</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заместителя руководителя экспертной организации или руководителя территориального подразделения или иного обособленного подразделения экспертной организации, либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы – по проектам генеральных планов городов областного и районного значения, поселков и других населенных пунктов с расчетной численностью населения до ста тысяч жителей, по проектам детальной планировки и застройки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      3) заместителя руководителя экспертной организации или руководителя территориального подразделения или иного обособленного подразделения экспертной организации, либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы – по проектам генеральных планов городов областного и районного значения, поселков и других населенных пунктов с расчетной численностью населения до ста тысяч жителей, по проектам детальной планировки и застройки;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) начальников экспертных отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...15 lines deleted...]
-      4) начальников экспертных отделов.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертные заключения государственной экспертной организации до подписания их вышеуказанными должностными лицами удостоверяются ЭЦП аттестованных экспертов по каждому из разделов (частей) данного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      Экспертные заключения государственной экспертной организации до подписания их вышеуказанными должностными лицами удостоверяются ЭЦП аттестованных экспертов по каждому из разделов (частей) данного проекта.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2. Заключения комплексной градостроительной экспертизы, выданные государственной экспертной организацией, проведенной по градостроительным проектам имеющих гриф секретности или пометку ДСП, оформляются и выдаются заказчику на бумажном носителе и удостоверяются печатью эксперта с указанием фамилии, имени, отчества (при его наличии), должности, номера аттестата и даты его выдачи.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1012,250 +1106,344 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "17. Отрицательное заключение комплексной градостроительной экспертизы составляется и направляется заказчику в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней, утвержденных приказом Министра национальной экономики Республики Казахстан от 20 ноября 2015 года № 706 "Об утверждении Правил проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12414).";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 18 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...15 lines deleted...]
-      дополнить пунктом 18 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18. Государственная экспертная организация ведет учет выданных заказчикам заключений комплексной градостроительной экспертизы с присвоением им регистрационных номеров.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) утрачивает силу приказом Министра промышленности и строительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 306 "Об утверждении Правил создания экспертных комиссий (экспертных групп) и привлечения специалистов (специализированных институтов и организаций) для участия в комплексной вневедомственной и градостроительной экспертизе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10635):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> создания экспертных комиссий (экспертных групп) и привлечения специалистов (специализированных институтов и организаций) для участия в комплексной вневедомственной и градостроительной экспертизе, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1268,70 +1456,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) создания государственной экспертной организацией, экспертных комиссий (экспертных групп) для проведения комплексной градостроительной экспертизы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1344,90 +1532,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1460,90 +1648,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) комплексная градостроительная экспертиза – экспертиза градостроительных проектов всех уровней, отнесенная к государственной монополии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) консультант – квалифицированный специалист, обладающий специальными знаниями, в том числе в области проектирования объектов строительства и (или) градостроительного планирования территорий, либо специализированный институт или организация включая зарубежные, привлеченные для оказания консультационных услуг по соответствующим разделам (частям) проекта строительства объектов (технико-экономических обоснований и проектно-сметной документации) и/или градостроительных проектов всех уровней;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1652,210 +1840,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Комплексная градостроительная экспертиза градостроительных проектов всех уровней проводится государственной экспертной организацией.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Для проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней государственная экспертная организация создает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспертную группу для рассмотрения градостроительных проектов всех уровней, за исключением проектов генеральной схемы организации территории Республики Казахстан и межрегиональных схем территориального развития;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
-[...15 lines deleted...]
-      15. Для проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней государственная экспертная организация создает:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспертную комиссию для рассмотрения проектов генеральной схемы организации территории Республики Казахстан и межрегиональных схем территориального развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
-[...15 lines deleted...]
-      экспертную группу для рассмотрения градостроительных проектов всех уровней, за исключением проектов генеральной схемы организации территории Республики Казахстан и межрегиональных схем территориального развития;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В состав экспертных комиссий (экспертных групп) включаются штатные эксперты, а также эксперты, привлекаемые на договорной основе для участия в комплексной градостроительной экспертизе.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
-[...15 lines deleted...]
-      экспертную комиссию для рассмотрения проектов генеральной схемы организации территории Республики Казахстан и межрегиональных схем территориального развития.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 16-1 и 16-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
-[...15 lines deleted...]
-      16. В состав экспертных комиссий (экспертных групп) включаются штатные эксперты, а также эксперты, привлекаемые на договорной основе для участия в комплексной градостроительной экспертизе.";</w:t>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16-1. При необходимости государственная экспертная организация привлекает консультантов для содействия экспертным комиссиям (экспертным группам), уполномоченных представителей заказчиков и разработчиков градостроительных проектов для разъяснения принятых решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
-[...15 lines deleted...]
-      дополнить пунктами 16-1 и 16-2 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2. Консультанты рассматривают и дают рекомендации экспертам при проведении комплексной градостроительной экспертизы.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2000,210 +2188,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21. В случаях, когда в штате экспертной организации нет аттестованного эксперта, требуемой специализации, либо если для оценки рассматриваемого проекта требуется мнение консультанта, то к участию в работе экспертных комиссий (экспертных групп) на договорной основе в качестве консультантов для аттестованных экспертов привлекаются консультанты, специализированные институты или организации, осуществляющих:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексную вневедомственную экспертизу по проектам строительства уникальных объектов, а также проектам строительства иных объектов в части применения инновационных материалов, изделий, оборудования и технологий, требующих наличия (концентрации) особых, узкоспециализированных знаний и опыта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексную градостроительную экспертизу градостроительных проектов всех уровней, при наличии в рассматриваемых экспертными комиссиями (экспертными группами) градостроительных проектах территориальных объектов и населенных пунктов особого регулирования и градостроительной регламентации в соответствии со статьей 6 Закона.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
-[...15 lines deleted...]
-      комплексную вневедомственную экспертизу по проектам строительства уникальных объектов, а также проектам строительства иных объектов в части применения инновационных материалов, изделий, оборудования и технологий, требующих наличия (концентрации) особых, узкоспециализированных знаний и опыта;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z64" w:id="46"/>
-[...15 lines deleted...]
-      комплексную градостроительную экспертизу градостроительных проектов всех уровней, при наличии в рассматриваемых экспертными комиссиями (экспертными группами) градостроительных проектах территориальных объектов и населенных пунктов особого регулирования и градостроительной регламентации в соответствии со статьей 6 Закона.".</w:t>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z65" w:id="47"/>
-[...15 lines deleted...]
-      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z66" w:id="48"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие с 7 января 2024 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2412,55 +2600,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>