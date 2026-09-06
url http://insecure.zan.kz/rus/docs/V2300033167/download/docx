--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd57234" w14:textId="fd57234">
+    <w:p w14:paraId="e0596ff" w14:textId="e0596ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -171,2227 +171,305 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">1) утратил силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">2) утратил силу приказом Министра промышленности и строительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказами Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z65" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+        <w:t>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z66" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...41 lines deleted...]
-    </w:p>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z67" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z68" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. При оформлении и выдаче экспертных заключений по проектам строительства используются информационные системы, интегрированные с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z69" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оформлении и выдаче экспертных заключений по градостроительным проектам используется информационная система государственной экспертной организации, интегрированная с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
-[...39 lines deleted...]
-      4. В настоящих Правилах при проведении комплексной вневедомственной экспертизы и комплексной градостроительной экспертизы используются следующие основные понятия:</w:t>
+      4. Настоящий приказ вводится в действие с 7 января 2024 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...1880 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2600,55 +678,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2974,31 +1052,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>