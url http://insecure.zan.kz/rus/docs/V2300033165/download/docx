--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aab6b1c" w14:textId="aab6b1c">
+    <w:p w14:paraId="f56fca9" w14:textId="f56fca9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,234 +93,321 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении Требований к подключению цифровых майнеров к электрическим сетям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра энергетики Республики Казахстан от 25 июля 2023 года № 275. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 июля 2023 года № 33165</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра энергетики Республики Казахстан от 25 июля 2023 года № 275. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 июля 2023 года № 33165.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+      В соответствии с подпунктом 1) пункта 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О цифровых активах в Республике Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра энергетики РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Требования к подключению цифровых майнеров к электрическим сетям (далее – Требования) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Комитету атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства энергетики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства энергетики Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -415,51 +502,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 10 Требований, которые вводятся в действие с 1 января 2024 года.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -591,64 +678,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">А. Саткалиев </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство цифрового развития, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -850,1322 +937,1405 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 25 июля 2023 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 275 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к подключению цифровых майнеров к электрическим сетям </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положение </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Требования к подключению цифровых майнеров к электрическим сетям (далее – Требования) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" и определяют требования к подключению цифровых майнеров к электрическим сетям согласно </w:t>
+      1. Настоящие Требования к подключению цифровых майнеров к электрическим сетям (далее – Требования) разработаны в соответствии с подпунктом 1) пункта 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О цифровых активах в Республике Казахстан" и определяют требования к подключению цифровых майнеров к электрическим сетям согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электроэнергетике".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отношения, возникающие между энергопередающими организациями и цифровыми майнерами на оптовом рынке, регулируются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Гражданским кодексом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, законодательством Республики Казахстан в сфере электроэнергетики и настоящими Требованиями.</w:t>
+        <w:t>Гражданским</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, законодательством Республики Казахстан в сфере электроэнергетики и настоящими Требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра энергетики РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные понятия и определения, используемые в Требованиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) системный оператор - национальная компания, осуществляющая централизованное оперативно-диспетчерское управление, обеспечение параллельной работы с энергосистемами других государств, поддержание баланса в энергосистеме, оказание системных услуг и приобретение вспомогательных услуг у субъектов оптового рынка электрической энергии, а также передачу электрической энергии по национальной электрической сети, ее техническое обслуживание и поддержание в эксплуатационной готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субпотребитель – потребитель, непосредственно подключенный к электрическим сетям потребителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      2. Основные понятия и определения, используемые в Требованиях:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрешенная мощность – максимальная возможная мощность потребления электрической энергии, согласованная цифровому майнеру в выданных технических условиях или определяемая номинальным током защитного автомата или предохранителей на питающем вводе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...15 lines deleted...]
-      1) системный оператор - национальная компания, осуществляющая централизованное оперативно-диспетчерское управление, обеспечение параллельной работы с энергосистемами других государств, поддержание баланса в энергосистеме, оказание системных услуг и приобретение вспомогательных услуг у субъектов оптового рынка электрической энергии, а также передачу электрической энергии по национальной электрической сети, ее техническое обслуживание и поддержание в эксплуатационной готовности;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) экспертная организация – юридическое лицо, осуществляющее деятельность по проведению энергетической экспертизы в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
-[...15 lines deleted...]
-      2) субпотребитель – потребитель, непосредственно подключенный к электрическим сетям потребителя;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) граница эксплуатационной ответственности сторон – точка раздела энергетического оборудования и (или) электрической сети между хозяйствующими субъектами, ответственными за содержание, обслуживание и техническое состояние, определяемая по балансовой принадлежности или договором, и подтвержденная соответствующим актом разграничения балансовой принадлежности и эксплуатационной ответственности сторон между этими хозяйствующими субъектами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...15 lines deleted...]
-      3) разрешенная мощность – максимальная возможная мощность потребления электрической энергии, согласованная цифровому майнеру в выданных технических условиях или определяемая номинальным током защитного автомата или предохранителей на питающем вводе;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) технические условия – технические требования, необходимые для исполнения подключения к электрическим сетям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...15 lines deleted...]
-      4) экспертная организация – юридическое лицо, осуществляющее деятельность по проведению энергетической экспертизы в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электроустановка – совокупность машин, аппаратов, линий и вспомогательного оборудования (вместе с сооружениями и помещениями, в которых они установлены), предназначенных для производства, преобразования, трансформации, передачи, потребления электрической энергии и (или) преобразовании ее в другой вид энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
-[...15 lines deleted...]
-      5) граница эксплуатационной ответственности сторон – точка раздела энергетического оборудования и (или) электрической сети между хозяйствующими субъектами, ответственными за содержание, обслуживание и техническое состояние, определяемая по балансовой принадлежности или договором, и подтвержденная соответствующим актом разграничения балансовой принадлежности и эксплуатационной ответственности сторон между этими хозяйствующими субъектами;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) схема учета электрической энергии – определенное электрическое соединение средств учета электрической энергии, обеспечивающих учет передаваемой и потребляемой электрической энергии для расчетов за нее;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...15 lines deleted...]
-      6) технические условия – технические требования, необходимые для исполнения подключения к электрическим сетям;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) автоматизированная система коммерческого учета электрической энергии - совокупность средств измерений и аппаратно-программного комплекса для измерений, сбора, обработки, хранения и передачи данных учета электрической энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      7) электроустановка – совокупность машин, аппаратов, линий и вспомогательного оборудования (вместе с сооружениями и помещениями, в которых они установлены), предназначенных для производства, преобразования, трансформации, передачи, потребления электрической энергии и (или) преобразовании ее в другой вид энергии;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) энергопередающая организация – организация, оказывающая на основе договоров услугу по передаче электрической или тепловой энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      8) схема учета электрической энергии – определенное электрическое соединение средств учета электрической энергии, обеспечивающих учет передаваемой и потребляемой электрической энергии для расчетов за нее;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) цифровой майнер – индивидуальный предприниматель или юридическое лицо Республики Казахстан, осуществляющие деятельность по цифровому майнингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      9) автоматизированная система коммерческого учета электрической энергии - совокупность средств измерений и аппаратно-программного комплекса для измерений, сбора, обработки, хранения и передачи данных учета электрической энергии;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные понятия и термины, используемые в Требованиях, применяются в соответствии с законодательством в области электроэнергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
-[...15 lines deleted...]
-      10) энергопередающая организация – организация, оказывающая на основе договоров услугу по передаче электрической или тепловой энергии;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Технические условия на подключение цифровых майнеров к электрическим сетям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
-[...15 lines deleted...]
-      11) цифровой майнер – индивидуальный предприниматель или юридическое лицо Республики Казахстан, осуществляющие деятельность по цифровому майнингу;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Технические условия на подключение к электрическим сетям для цифровых майнеров выдаются энергопередающими организациями исключительно от трансформаторных подстанций напряжением 35 киловольт (далее – кВ) и выше с разрешенной мощностью не менее 1 мегаватта (далее - МВт) в соответствии с законодательством Республики Казахстан об электроэнергетике на основе заявления в произвольной форме и опросного листа по форме согласно приложению к настоящим Требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Цифровые майнеры с установленной мощностью 5 МВт и более к опросному листу прикладывают схему внешнего электроснабжения, разработанную специализированной проектной организацией, имеющей лицензию на занятие проектной деятельностью. Содержание "Схемы внешнего электроснабжения потребителя" приведено в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам пользования электрической энергией, утвержденным приказом Министра энергетики РК от 25 февраля 2015 года № 143 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10403) (далее - Правила пользования электрической энергией). Схема внешнего электроснабжения потребителя согласовывается с энергопередающей организацией, к сетям которой планируется присоединение.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технические условия на подключение цифровых майнеров с заявленной мощностью свыше 5 МВт к электрической сети энергопередающей организации согласовываются с системным оператором. Копии технических условий на подключение цифровых майнеров с заявленной мощностью 1-5 МВт к электрической сети энергопередающей организацией в течение одного месяца направляются для сведения системному оператору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несогласовании с системным оператором технических условий на подключение цифровых майнеров к электрической сети с заявленной мощностью свыше 5 МВт к электрической сети энергопередающей организации, цифровые майнеры не подключаются к электрическим сетям энергопередающей организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Не допускается выдача технических условий энергопередающими организациями и потребителями, в случае осуществления субпотребителем деятельности по цифровому майнингу. Не допускается подключение объектов цифрового майнинга к сетям потребителей (в форме субпотребителей).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
-[...15 lines deleted...]
-      Технические условия на подключение цифровых майнеров с заявленной мощностью свыше 5 МВт к электрической сети энергопередающей организации согласовываются с системным оператором. Копии технических условий на подключение цифровых майнеров с заявленной мощностью 1-5 МВт к электрической сети энергопередающей организацией в течение одного месяца направляются для сведения системному оператору.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В технических условиях на подключение цифрового майнера к электрическим сетям или электроустановкам энергопередающей организации указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
-[...15 lines deleted...]
-      При несогласовании с системным оператором технических условий на подключение цифровых майнеров к электрической сети с заявленной мощностью свыше 5 МВт к электрической сети энергопередающей организации, цифровые майнеры не подключаются к электрическим сетям энергопередающей организации.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование юридического лица или индивидуального предпринимателя, которому выдано техническое условие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
-[...15 lines deleted...]
-      5. Не допускается выдача технических условий энергопередающими организациями и потребителями, в случае осуществления субпотребителем деятельности по цифровому майнингу. Не допускается подключение объектов цифрового майнинга к сетям потребителей (в форме субпотребителей).</w:t>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование объекта электроснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
-[...15 lines deleted...]
-      6. В технических условиях на подключение цифрового майнера к электрическим сетям или электроустановкам энергопередающей организации указываются:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) место расположения объекта (город, поселок, улица);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
-[...15 lines deleted...]
-      1) наименование юридического лица или индивидуального предпринимателя, которому выдано техническое условие;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрешенная мощность электропотребления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
-[...15 lines deleted...]
-      2) наименование объекта электроснабжения;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) характер потребления электроэнергии (постоянный, временный, сезонный);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
-[...15 lines deleted...]
-      3) место расположения объекта (город, поселок, улица);</w:t>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) категория надежности электроснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
-[...15 lines deleted...]
-      4) разрешенная мощность электропотребления;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрешенный коэффициент мощности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...15 lines deleted...]
-      5) характер потребления электроэнергии (постоянный, временный, сезонный);</w:t>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) точки подключения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
-[...15 lines deleted...]
-      6) категория надежности электроснабжения;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) основные технические требования для осуществления подключения к оборудованию подстанций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
-[...15 lines deleted...]
-      7) разрешенный коэффициент мощности;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в случае необходимости обоснованные требования по усилению существующей электрической сети в связи с подключением цифрового майнера – увеличение сечений проводов, замена или увеличение мощности трансформаторов, сооружение дополнительных ячеек распределительных устройств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
-[...15 lines deleted...]
-      8) точки подключения;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) причина выдачи технических условий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
-[...15 lines deleted...]
-      9) основные технические требования для осуществления подключения к оборудованию подстанций;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) срок действия технических условий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
-[...15 lines deleted...]
-      10) в случае необходимости обоснованные требования по усилению существующей электрической сети в связи с подключением цифрового майнера – увеличение сечений проводов, замена или увеличение мощности трансформаторов, сооружение дополнительных ячеек распределительных устройств;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цель потребления электрической энергии, вид деятельности (деятельность по цифровому майнингу указывается как майнинг).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...15 lines deleted...]
-      11) причина выдачи технических условий;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) требования по организации коммерческого учета электроэнергии с применением автоматической системы коммерческого учета электроэнергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...15 lines deleted...]
-      12) срок действия технических условий;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) требования по организации системы телекоммуникаций и устройства отключения нагрузки, обеспечивающие их унификацию с системами, установленными у системного оператора и у энергопередающей организации при подключении к их сетям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...15 lines deleted...]
-      13) цель потребления электрической энергии, вид деятельности (деятельность по цифровому майнингу указывается как майнинг).</w:t>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Граница эксплуатационной ответственности сторон за состояние и обслуживание электроустановок определяется их балансовой принадлежностью и фиксируется в акте разграничения балансовой принадлежности электрических сетей и эксплуатационной ответственности сторон, также установка и эксплуатация приборов учета определяется Правилами пользования электрической энергией и Электросетевыми правилами, утвержденными приказом Министра энергетики Республики Казахстан от 18 декабря 2014 года № 210 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10899) (далее – Электросетевые правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
-[...15 lines deleted...]
-      14) требования по организации коммерческого учета электроэнергии с применением автоматической системы коммерческого учета электроэнергии;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввод и приемка, также установка и эксплуатация системы телекоммуникации определяется Правилами технической эксплуатации электроустановок потребителей, утвержденными приказом Министра энергетики Республики Казахстан от 30 марта 2015 года № 246 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за №10949) и Правилами устройства электроустановок, утвержденными приказом Министра энергетики Республики Казахстан от 20 марта 2015 года №230 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10851), Правилами техники безопасности при эксплуатации электроустановок потребителей, утвержденных приказом Министра энергетики Республики Казахстан от 19 марта 2015 года № 222 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10889).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
-[...15 lines deleted...]
-      15) требования по организации системы телекоммуникаций и устройства отключения нагрузки, обеспечивающие их унификацию с системами, установленными у системного оператора и у энергопередающей организации при подключении к их сетям.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввод и приемка, также установка и эксплуатация устройства отключения нагрузки определяется Электросетевыми правилами и Правилами технической эксплуатации электрических станций и сетей, утвержденных приказом Министра энергетики Республики Казахстан от 30 марта 2015 года № 247 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11066).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
-[...15 lines deleted...]
-      7. Граница эксплуатационной ответственности сторон за состояние и обслуживание электроустановок определяется их балансовой принадлежностью и фиксируется в акте разграничения балансовой принадлежности электрических сетей и эксплуатационной ответственности сторон, также установка и эксплуатация приборов учета определяется Правилами пользования электрической энергией и Электросетевыми правилами, утвержденными приказом Министра энергетики Республики Казахстан от 18 декабря 2014 года № 210 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10899) (далее – Электросетевые правила).</w:t>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Допуск в эксплуатацию электроустановок цифрового майнера </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
-[...15 lines deleted...]
-      Ввод и приемка, также установка и эксплуатация системы телекоммуникации определяется Правилами технической эксплуатации электроустановок потребителей, утвержденными приказом Министра энергетики Республики Казахстан от 30 марта 2015 года № 246 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за №10949) и Правилами устройства электроустановок, утвержденными приказом Министра энергетики Республики Казахстан от 20 марта 2015 года №230 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10851), Правилами техники безопасности при эксплуатации электроустановок потребителей, утвержденных приказом Министра энергетики Республики Казахстан от 19 марта 2015 года № 222 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10889).</w:t>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Подача напряжения на электроустановки цифрового майнера производится в следующем порядке и сроки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
-[...15 lines deleted...]
-      Ввод и приемка, также установка и эксплуатация устройства отключения нагрузки определяется Электросетевыми правилами и Правилами технической эксплуатации электрических станций и сетей, утвержденных приказом Министра энергетики Республики Казахстан от 30 марта 2015 года № 247 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11066).</w:t>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифровой майнер направляет в энергопередающую организацию уведомление (в произвольной форме) о выполнении технических условий и готовности к подаче напряжения на электроустановки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Допуск в эксплуатацию электроустановок цифрового майнера </w:t>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) энергопередающая организация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
-[...15 lines deleted...]
-      8. Подача напряжения на электроустановки цифрового майнера производится в следующем порядке и сроки:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в течение 2 (двух) рабочих дней со дня получения уведомления производит осмотр внешнего подключения и соответствие выполненных работ выданным техническим условиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
-[...15 lines deleted...]
-      1) цифровой майнер направляет в энергопередающую организацию уведомление (в произвольной форме) о выполнении технических условий и готовности к подаче напряжения на электроустановки;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае отсутствия замечаний по выполнению технических условий и наличия договоров заключаемых на оптовом рынке электрической энергии и мощности в течение 3 (трех) рабочих дней со дня получения уведомления производит подачу напряжения на электроустановки цифрового майнера, пломбирование системы коммерческого учета электрической энергии, а также выдает акт пломбирования системы коммерческого учета электрической энергии и акт осмотр внешнего подключения и соответствия выполненных работ согласно выданным техническим условиям, составляет акт разграничения балансовой принадлежности и эксплуатационной ответственности сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
-[...15 lines deleted...]
-      2) энергопередающая организация:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При выявлении недостатков внешнего подключения и несоответствие выполненных работ выданным техническим условиям энергопередающая организация в течение 2 (двух) рабочих дней со дня осмотра внешнего подключения выдает акт о выявленных недостатках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
-[...15 lines deleted...]
-      в течение 2 (двух) рабочих дней со дня получения уведомления производит осмотр внешнего подключения и соответствие выполненных работ выданным техническим условиям;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После устранения недостатков, указанных в акте о выявленных недостатках, строительно-монтажная организация (подрядчик) или цифровой майнер направляет в энергопередающую организацию повторно уведомление (в произвольной форме) о выполнении технических условий и готовности к подаче напряжения на электроустановки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
-[...15 lines deleted...]
-      в случае отсутствия замечаний по выполнению технических условий и наличия договоров заключаемых на оптовом рынке электрической энергии и мощности в течение 3 (трех) рабочих дней со дня получения уведомления производит подачу напряжения на электроустановки цифрового майнера, пломбирование системы коммерческого учета электрической энергии, а также выдает акт пломбирования системы коммерческого учета электрической энергии и акт осмотр внешнего подключения и соответствия выполненных работ согласно выданным техническим условиям, составляет акт разграничения балансовой принадлежности и эксплуатационной ответственности сторон.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергопередающая организация в течение 1 (одного) рабочего дня со дня получения повторного заявления проводит осмотр внешнего подключения и производит подключение электроустановок цифрового майнера согласно пункту 10 настоящих Требований и уведомляет в письменной форме, что в случае не устранения замечаний после повторного осмотра, следующий осмотр будет производиться по истечению 1 (одного) месяца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
-[...15 lines deleted...]
-      9. При выявлении недостатков внешнего подключения и несоответствие выполненных работ выданным техническим условиям энергопередающая организация в течение 2 (двух) рабочих дней со дня осмотра внешнего подключения выдает акт о выявленных недостатках.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При повторном осмотре внешнего подключения не допускается выдавать замечания, не указанные при первичном осмотре внешнего подключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
-[...15 lines deleted...]
-      После устранения недостатков, указанных в акте о выявленных недостатках, строительно-монтажная организация (подрядчик) или цифровой майнер направляет в энергопередающую организацию повторно уведомление (в произвольной форме) о выполнении технических условий и готовности к подаче напряжения на электроустановки.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не устранении недостатков после повторного осмотра энергопередающая организация не производит осмотр внешнего подключения и не принимает уведомление (в произвольной форме) о выполнении технических условий и готовности к подаче напряжения на электроустановки в течение 1 (одного) месяца со дня последнего осмотра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
-[...15 lines deleted...]
-      Энергопередающая организация в течение 1 (одного) рабочего дня со дня получения повторного заявления проводит осмотр внешнего подключения и производит подключение электроустановок цифрового майнера согласно пункту 10 настоящих Требований и уведомляет в письменной форме, что в случае не устранения замечаний после повторного осмотра, следующий осмотр будет производиться по истечению 1 (одного) месяца.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Подключение и отпуск электрической энергии цифровым майнерам осуществляется при наличии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
-[...15 lines deleted...]
-      При повторном осмотре внешнего подключения не допускается выдавать замечания, не указанные при первичном осмотре внешнего подключения.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акта приемки системы коммерческого учета электрической энергии, составленного энергопередающей организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
-[...15 lines deleted...]
-      При не устранении недостатков после повторного осмотра энергопередающая организация не производит осмотр внешнего подключения и не принимает уведомление (в произвольной форме) о выполнении технических условий и готовности к подаче напряжения на электроустановки в течение 1 (одного) месяца со дня последнего осмотра.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акта приемки системы телекоммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
-[...15 lines deleted...]
-      10. Подключение и отпуск электрической энергии цифровым майнерам осуществляется при наличии:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) решение о вводе устройства отключения нагрузки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
-[...15 lines deleted...]
-      1) акта приемки системы коммерческого учета электрической энергии, составленного энергопередающей организацией;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) структурного подразделения с квалифицированным персоналом, имеющим группу допуска, либо договора на обслуживание электроустановки с организацией, имеющий персонал с допуском к работе в действующих электроустановках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
-[...15 lines deleted...]
-      2) акта приемки системы телекоммуникаций;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При обнаружении в электроустановках цифрового майнера недостатков в монтаже, не соответствующих нормативным правовым актам в области электроэнергетики, отступлений от выданных технических условий, проектной документации и требований нормативно-технических документов, наличие центров обработки данных общей мощностью, превышающей разрешенную мощность, указанную в технических условиях, электроустановки не допускаются в эксплуатацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
-[...15 lines deleted...]
-      3) решение о вводе устройства отключения нагрузки;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Энергопередающие организации, при выдаче технических условий для получения доступа к электрической сети индивидуальным предпринимателям и юридическим лицам, осуществляющим деятельность по цифровому майнингу, уведомляют системного оператора о выдаче таких технических условий в течение 10 (десяти) календарных дней со дня выдачи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2358,68 +2528,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Опросный лист к заявлению для выдачи технических условий на подключение цифровых майнеров к электрическим сетям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3663,124 +3833,124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К опросному листу прикладываются ситуационный план и расчет-обоснование заявляемой электрической мощности, выполненный самостоятельно или с привлечением экспертной организации и правоустанавливающие документы на объект (реконструкция).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4106,31 +4276,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>