--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="373d8ae" w14:textId="373d8ae">
+    <w:p w14:paraId="c874502" w14:textId="c874502">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1074,94 +1074,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) конкурсная комиссия – коллегиальный орган, осуществляющий оценку конкурсных заявок и определяющий победителей конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) конкурсная заявка – заявление гражданина для участия в конкурсе с приложением необходимых документов согласно требованиям настоящих Правил;</w:t>
+      5) конкурсная заявка – заявление гражданина Республики Казахстан для участия в конкурсе с приложением необходимых документов согласно требованиям настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган по вопросам государственной молодежной политики (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) претендент – гражданин Республики Казахстан, от четырнадцати до тридцати пяти лет на момент окончания приема конкурсных заявок, подавший конкурсную заявку на участие в конкурсе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра культуры и информации РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Размер и количество гранта определяется уполномоченным органом ежегодно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1254,51 +1316,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Культура" – для реализации проектов, направленных на популяризацию культурного наследия Казахстана, продвижение народных культурных традиций и искусства; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "Информационные технологии" – для реализации и разработки новых IT-решений и проектов, в том числе начинающих стартап-проектов;</w:t>
+      3) "Цифровые технологии" – для реализации и разработки новых IT-решений и проектов, в том числе начинающих стартап-проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Бизнес" – для реализации новых бизнес-идей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
@@ -1343,61 +1405,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными приказом Министра культуры и информации РК от 11.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными приказами Министра культуры и информации РК от 11.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3566,383 +3648,432 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам присуждения гранта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Тәуелсіздік ұрпақтары" </w:t>
+              <w:t>"Тәуелсіздік ұрпақтары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конкурсная заявка для участия в конкурсе на присуждение гранта "Тәуелсіздік ұрпақтары" </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
+        <w:t xml:space="preserve"> Конкурсная заявка для участия в конкурсе на присуждение гранта "Тәуелсіздік ұрпақтары"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 с изменением, внесенным приказом Министра культуры и информации РК от 11.07.2024 </w:t>
+      Сноска. Приложение 1 – в редакции приказа Министра культуры и информации РК от 11.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302-НҚ</w:t>
+        <w:t>№ 431-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...107 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фамилия __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имя________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчество (при его наличии) _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дата рождения _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Направление проекта гранта (выбрать одно из указанных направлений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Наука", "Культура", "Цифровые технологии", "Бизнес", "Медиа",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Волонтерство") ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Образование (высшее, среднее, наименование учебного учреждения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ученая степень, ученое звание (при наличии) ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Текущая деятельность (место работы, должность/место учебы) ____________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Контактные данные (моб./раб. телефоны, электронная почта) _____________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...75 lines deleted...]
-      Подпись _________</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Адрес проживания (область, город, улица, дом/квартира)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _____________ 20__ года Подпись _________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3964,163 +4095,157 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...17 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">Приложение 2   </w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам присуждения гранта   </w:t>
+              <w:t>к Правилам присуждения гранта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Тәуелсіздік ұрпақтары"    </w:t>
+              <w:t>"Тәуелсіздік ұрпақтары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра культуры и информации РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4205,51 +4330,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководитель проекта (фамилия, имя, отчество (при наличии) претендента)</w:t>
+Руководитель проекта (фамилия, имя, отчество (при его наличии) претендента)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5154,88 +5279,119 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-География реализации проекта (область, города республиканского значения, столица)</w:t>
+География реализации проекта (столица, область, город республиканского значения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5301,68 +5457,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам присуждения гранта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Тәуелсіздік ұрпақтары"  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="114"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проект сметы расходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6598,90 +6754,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z142" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целевого использования средств гранта грантополучателю не предусматривается заработная плата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6741,378 +6897,348 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам присуждения гранта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Тәуелсіздік ұрпақтары" </w:t>
+              <w:t>"Тәуелсіздік ұрпақтары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценочный лист члена конкурсной комиссии по отбору грантополучателей для присуждения гранта "Тәуелсіздік ұрпақтары"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Фамилия, имя, отчество (при наличии) члена комиссии </w:t>
-[...80 lines deleted...]
-      </w:t>
+      Сноска. Приложение 4 – в редакции приказа Министра культуры и информации РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) члена комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направление гранта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...47 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ п/п </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Фамилия, имя, отчество (при его наличии) претендента </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование проекта </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Итоговый балл </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7634,50 +7760,86 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _____________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись _________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7697,67 +7859,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -7776,214 +7922,136 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Подпись _________</w:t>
-[...112 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам присуждения гранта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Тәуелсіздік ұрпақтары" </w:t>
+              <w:t>"Тәуелсіздік ұрпақтары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРОМЕЖУТОЧНЫЙ ПРОГРАММНЫЙ ОТЧЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа Министра культуры и информации РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7994,62 +8062,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Грантополучатель: </w:t>
+              <w:t xml:space="preserve">
+Грантополучатель: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8077,62 +8135,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Тема гранта: </w:t>
+              <w:t xml:space="preserve">
+Тема гранта: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8161,539 +8209,457 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Сумма гранта:</w:t>
+Сумма гранта:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z156" w:id="120"/>
-[...28 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Информация о выполненных работах</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№
-</w:t>
+Задача проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...40 lines deleted...]
-                <w:b/>
+Мероприятий в рамках проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мероприятий в рамках проекта
-</w:t>
+Срок исполнения проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок исполнения проекта
-</w:t>
+Уровень достижения целевых индикаторов по продуктам социального проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уровень достижения целевых индикаторов по продуктам социального проекта
-</w:t>
+Количество участников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество участников
-</w:t>
+Описание (если, на момент сдачи отчетности деятельность выполнено частично, то описывается выполненная работа. Кроме того, при описании данного пункта необходимо ответить на вопрос, что представители целевой группы получили в рамках реализации проекта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Описание (если, на момент сдачи отчетности деятельность выполнено частично, то описывается выполненная работа. Кроме того, при описании данного пункта необходимо ответить на вопрос, что представители целевой группы получили в рамках реализации проекта)
-</w:t>
+Приложенные подтверждающие документы (фото, ссылки и списки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...71 lines deleted...]
-</w:t>
+Стоимость мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9574,295 +9540,267 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...33 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Освещение деятельности (включая рекламу) в средствах массовой информации, социальных сетях</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СМИ, социальные сети
-</w:t>
+Средства массовой информации, социальные сети</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Название публикаций
-</w:t>
+Название публикаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Охват, уровень
-</w:t>
+Охват, уровень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество публикаций
-</w:t>
+Количество публикаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата выхода, ссылка
-</w:t>
+Дата выхода, ссылка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10044,61 +9982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>из них:</w:t>
+из них:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10357,5748 +10285,2491 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Напишите историю успеха по определенному действию, если имеются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грантополучатель, фамилия, имя, отчество (при его наличии):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения _________ Подпись _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>3. Напишите историю успеха по определенному действию, если имеются</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...94 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="121"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...73 lines deleted...]
-          </w:p>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...155 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам присуждения гранта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Тәуелсіздік ұрпақтары"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПРОМЕЖУТОЧНЫЙ/ЗАКЛЮЧИТЕЛЬНЫЙ ОТЧЕТ О РАСХОДОВАНИИ ДЕНЕЖНЫХ СРЕДСТВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...1153 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
+      Сноска. Приложение 6 – в редакции приказа Министра культуры и информации РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...290 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Грантополучатель: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...282 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тема гранта: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...604 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование организации / Ф.И.О (при его наличии) партнера
-[...112 lines deleted...]
-            </w:r>
+Сумма гранта:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-4</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Статьи расходов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Смета расходов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Промежуточный отчет № 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Промежуточный отчет № 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заключительный отчет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Остаток </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...276 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...341 lines deleted...]
-            </w:r>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...216 lines deleted...]
-            </w:r>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...963 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грантополучатель фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОБОСНОВАНИЯ РАСХОДОВАНИЯ ДЕНЕЖНЫХ СРЕДСТВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t>(при его наличии)</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...130 lines deleted...]
-        <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -16106,55 +12777,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>