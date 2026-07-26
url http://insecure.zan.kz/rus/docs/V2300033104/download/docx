--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d8f833" w14:textId="5d8f833">
+    <w:p w14:paraId="6ff4490" w14:textId="6ff4490">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1150,51 +1150,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заключение научной экспертизы – документ, оформленный в соответствии с требованиями законодательства и настоящих Правил, отражающий результаты проведенной научной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) экспертная комиссия – группа в составе не менее двух экспертов, созданная с целью проведения научной экспертизы;</w:t>
+      2) экспертная комиссия – группа в составе не менее 2 (двух) экспертов, созданная с целью проведения научной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) научная антикоррупционная экспертиза – исследование проектов нормативных правовых актов в целях выявления в них коррупциогенных норм с вынесением заключения научной антикоррупционной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
@@ -1383,81 +1383,121 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным совместным приказом Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным совместными приказоми Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1476,294 +1516,378 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Научная экспертиза проектов нормативных правовых актов проводится в целях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О правовых актах".</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О правовых актах" (далее - Закон "О правовых актах").</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z12" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Научная экспертиза международного договора или проекта международного договора проводится в целях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О международных договорах Республики Казахстан".</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Республики Казахстан "О международных договорах Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
-[...29 lines deleted...]
-        <w:t>01.01.2026</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
-[...35 lines deleted...]
-      По проектам нормативных правовых актов, вносимым на рассмотрение Парламента Республики Казахстан (далее – Парламент), проведение научной экспертизы в зависимости от регулируемых ими общественных отношений обязательно, за исключением случаев внесения проектов законодательных актов в порядке законодательной инициативы Президента Республики Казахстан (далее – Президент), когда научная экспертиза может не проводиться.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По проектам нормативных правовых актов, разработанным в порядке законодательной инициативы Правительства Республики Казахстан (далее – Правительство) и вносимым на рассмотрение Курултая Республики Казахстан (далее – Курултай), проводятся научная правовая, научная лингвистическая, научная экономическая, научная антикоррупционная и другие экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z14" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По проектам нормативных правовых актов, вносимым на рассмотрение Курултая, проведение научной экспертизы в зависимости от регулируемых ими общественных отношений обязательно, за исключением случаев внесения проектов законов в порядке законодательной инициативы Президента Республики Казахстан (далее – Президент), когда научная экспертиза может не проводиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z15" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На окончательный текст международного договора проводится научная экспертиза (правовая, лингвистическая и другая) в зависимости от правоотношений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Организация проведения научной экспертизы возлагается на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z554" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z554" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство юстиции Республики Казахстан (далее – Министерство юстиции) – по научной правовой и научной лингвистической экспертизам проектов законов, международных договоров или проектов международных договоров, а также по научной антикоррупционной экспертизе проектов нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z555" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z555" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство национальной экономики Республики Казахстан (далее – Министерство национальной экономики) – по научной экономической экспертизе проектов законов, за исключением международных договоров или проектов международных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1782,90 +1906,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Научная экспертиза проектов нормативных правовых актов проводится научными учреждениями, уполномоченной организацией, экспертами, привлекаемыми из числа ученых и специалистов, в зависимости от содержания рассматриваемого проекта. Проведение экспертизы может быть поручено одному или нескольким экспертам (экспертной комиссии). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В качестве научных организаций, экспертов могут привлекаться специалисты из других государств и международных организаций. Проект нормативного правового акта может быть направлен для научной экспертизы в иностранные и международные организации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1914,290 +2038,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Условия проведения научной правовой экспертизы определяются действующим законодательством, настоящими Правилами, а также договором на проведение научной правовой экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Научная организация, уполномоченная организация, эксперт в соответствии с законодательством Республики Казахстан о государственных закупках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получают всю необходимую информацию, материалы для проведения научной экспертизы, в том числе и по вопросам, возникающим в ходе проведения научной экспертной работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по согласованию с уполномоченным органом дают заключения не только по поставленным перед ними вопросам, но и иным, вытекающим из проектов нормативных правовых актов вопросам, в пределах их компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) могут использовать статистические данные разработчиков (органов-разработчиков) (в случае, если статистические данные уполномоченного государственного органа по статистике и разработчика не совпадают, это должно быть отражено в экспертном заключении);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при осуществлении научной экспертизы могут привлекать к ее исполнению третьих лиц, если иное не предусмотрено договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дают мотивированное, научно обоснованное, объективное и полное заключение по вопросам, вытекающим из проектов нормативных правовых актов, а также поставленным перед ними уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) своими силами, за свой счет и в сроки, установленные уполномоченным органом, устраняют допущенные по своей вине недостатки в ходе проведения научной экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечивают конфиденциальность сведений, касающихся предмета проведения научной экспертизы, хода ее исполнения и научных результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) получают вознаграждение за выполненную работу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) исполняют иные обязанности, установленные договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. По проектам нормативных правовых актов, международных договоров или проектам международных договоров могут проводиться самостоятельная и комиссионная научные экспертизы, а при необходимости – повторная и (или) дополнительная научная экспертиза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом повторная научная лингвистическая экспертиза по проектам законов проводится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2312,70 +2436,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Повторная научная экспертиза проводится при внесении концептуальных изменений и дополнений в проект нормативного правового акта и (или) в случаях, когда заключение научной экспертизы по результатам первоначальной научной экспертизы необоснованно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительная научная экспертиза проводится в случае, если в проект международного договора вносятся концептуальные изменения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2415,629 +2539,791 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); с изменением внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Решение о проведении научной экспертизы проекта закона может быть принято:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на основании поручения Президента, Руководителя Администрации Президента Республики Казахстан (далее – Администрация Президента), Премьер-Министра Республики Казахстан (далее – Премьер-Министр), Руководителя Аппарата Правительства Республики Казахстан (далее – Аппарат Правительства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) органом-разработчиком, если регламентом данного органа или иными нормативными правовыми актами этим лицам и структурным подразделениям такое право предоставлено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о проведении научной экспертизы по международному договору или проекту международного договора может быть принято:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на основании поручения Президента, Руководителя Администрации Президента, Премьер-Министра, Руководителя Аппарата Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по инициативе депутатов Курултая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) по инициативе центрального государственного органа, представляющего предложение о заключении международного договора, а также по предложениям других центральных государственных органов, осуществляющих согласование международного договора или проекта международного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о проведении повторной научной экспертизы по международному договору или проекту международного договора может быть принято:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) на основании поручения Президента, Руководителя Администрации Президента, Премьер-Министра, Руководителя Аппарата Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по инициативе депутатов Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Направление проектов законов на научную экспертизу осуществляется разработчиком (органом-разработчиком) посредством их размещения на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, проекты законов, разрабатываемые в порядке законодательной инициативы депутатов Курултая и Қазақстан Халық Кеңесі, направляются по их решению на проведение научной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Направление на проведение научной экспертизы международного договора или проекта международного договора возлагается на орган-разработчик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными совместными приказоми Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve">, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025); и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="50"/>
+    <w:bookmarkStart w:name="z556" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-1. Для проведения научной правовой, научной экономической, научной антикоррупционной экспертиз по проектам нормативных правовых актов разработчик размещает проект нормативного правового акта на интернет-портале открытых нормативных правовых актов и прилагает следующие сопутствующие к нему материалы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z557" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z557" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пояснительную записку к проекту нормативного правового акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z558" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z558" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сравнительную таблицу к проекту нормативного правового акта при внесении изменений и (или) дополнений в действующие нормативные правовые акты с соответствующим обоснованием вносимых изменений и (или) дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z559" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z559" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) пресс-релиз. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z560" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z560" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом по проектам законов также размещаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z561" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z561" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) консультативный документ регуляторной политики, одобренный Межведомственной комиссией по вопросам законопроектной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z562" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z562" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) паспорт по оценке социально-экономических последствий действия принимаемого проекта закона, подписанный курирующим заместителем руководителя органа-разработчика (или лицом, исполняющим его обязанности) (далее – паспорт) по форме согласно приложению 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z563" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z563" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) финансовые расчеты для Республиканской бюджетной комиссии по проектам законов, предусматривающим сокращение государственных доходов или увеличение государственных расходов (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z564" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z564" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проекты подзаконных актов, принимаемых в реализацию предлагаемого на рассмотрение проекта закона (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z565" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z565" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) статистическая информация по изучаемой проблеме (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z566" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z566" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) иные материалы с целью представления полных и достоверных данных для проведения научной экспертизы (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3056,912 +3342,952 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z568" w:id="61"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z569" w:id="62"/>
+    <w:bookmarkStart w:name="z568" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2. Проекты законов, разрабатываемые в порядке законодательной инициативы депутатов Курултая и Қазақстан Халық Кеңесі, направляются на проведение научных экспертиз посредством электронного документооборота в электронном виде с приложением следующих материалов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z569" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сопроводительное письмо на официальном бланке разработчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z570" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z570" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пояснительная записка к проекту закона (на казахском и русском языках);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z571" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z571" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сравнительная таблица к проекту закона при внесении изменений и (или) дополнений в действующие нормативные правовые акты с соответствующим обоснованием вносимых изменений и (или) дополнений (на казахском и русском языках);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z573" w:id="66"/>
+    <w:bookmarkStart w:name="z572" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) паспорт по оценке социально-экономических последствий действия принимаемого проекта закона (на казахском и русском языках), подписанного депутатом/депутатами Курултая, инициировавшим(ими) разработку проекта закона или членом/членами Қазақстан Халық Кеңесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z573" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) финансовые расчеты для Республиканской бюджетной комиссии по проектам законов, предусматривающим сокращение государственных доходов или увеличение государственных расходов (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z574" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z574" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) статистическая информация по изучаемой проблеме (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z575" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z575" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) иные материалы с целью представления полных и достоверных данных для проведения научной экспертизы (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 13-2 в соответствии с совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025); с изменениями внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z577" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3. По запросу уполномоченной организации, научной организации, эксперта разработчиком в течение 2 (двух) рабочих дней предоставляются иные материалы, касающиеся вопросов, затронутых в проекте нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 13-3 в соответствии с совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025); в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Соответствие текста проекта нормативного правового акта, международного договора или проекта международного договора, представленного на проведение научной экспертизы, на каждой стадии его разработки и согласования обеспечивается разработчиком (органом-разработчиком).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z67" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Заключение научной экспертизы должно содержать научно обоснованные, полные, объективные и мотивированные выводы по предмету научной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z68" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае если у Министерства юстиции, разработчика (органа-разработчика) или лиц, инициировавших проведение научной экспертизы, возникают вопросы в отношении выводов заключения научной экспертизы, они могут обратиться к эксперту, научной организации, уполномоченной организации за соответствующими пояснениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z69" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае представления для научной экспертизы нескольких проектов нормативных правовых актов, международных договоров или проектов международных договоров, уполномоченной организацией, научной организацией или экспертом проводится научная экспертиза и составляется заключение по каждому проекту нормативного правового акта, международному договору или проекту международного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z577" w:id="69"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z70" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Заключение научной экспертизы подготавливается на официальном бланке организации, проводившей научную экспертизу, с указанием фамилии, имени, отчества (при наличии) эксперта и его квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z71" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Заключение научной экспертизы подписывается первым руководителем уполномоченной организации или лицом, уполномоченным подписывать заключения научной экспертизы, и экспертами, проводившими научную экспертизу, а по научной экономической экспертизе - руководителем научной организации либо лицом, исполняющим его обязанности, и экспертами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 13-3 в соответствии с совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Заключение научной экспертизы носит рекомендательный характер, за исключением заключения научной лингвистической экспертизы по проектам законов, инициированных Правительством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025); в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="70"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z73" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случае согласия с замечаниями и (или) предложениями заключения научной экспертизы к проекту нормативного правового акта разработчик (орган-разработчик) принимает решение о доработке проекта нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z579" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несогласия с заключением научной экспертизы разработчик проекта нормативного правового акта в течение 10 (десять) рабочих дней после получения заключения научной экспертизы должен разместить на интернет-портале открытых нормативных правовых актов мотивированное и аргументированное обоснование причин несогласия с соответствующим заключением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z580" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если заключение научной экспертизы содержит замечания и (или) предложения, не относящиеся к компетенции разработчика (органа-разработчика), то разработчик (орган-разработчик) направляет их одновременно с проектом нормативного правового акта, международного договора или проекта международного договора государственным органам, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в заключении научной экспертизы, для проработки и формирования соответствующей позиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z581" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении правового акта о ратификации и (или) подписании международного договора или проекта международного договора и заключения научной экспертизы по нему на рассмотрение Правительства либо Министерства юстиции орган-разработчик должен предоставить аргументированные обоснования причин непринятия рекомендаций, содержащихся в заключении научной экспертизы по международному договору или проекту международного договора. Копию соответствующих обоснований орган-разработчик одновременно предоставляет уполномоченной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="74"/>
-[...345 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="81"/>
+    <w:bookmarkStart w:name="z77" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22. Научная экспертиза проводится в срок, не превышающий 15 (пятнадцать) рабочих дней со дня представления научной организации или уполномоченной организации проекта закона, международного договора или проекта международного договора, и в срок, не превышающий 10 (десять) рабочих дней со дня представления уполномоченной организации проекта подзаконного правового акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Научная лингвистическая экспертиза проводится в течение 10 (десять) рабочих дней со дня представления уполномоченной организации проекта закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4200,429 +4526,675 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Порядок проведения иных видов научных экспертиз международных договоров или проектов международных договоров (за исключением научной правовой и научной лингвистической экспертиз) определяются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения научной правовой экспертизы проектов законов, а также отбора научных правовых экспертов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Разработчиками проектов законов являются депутаты Парламента, Администрация Президента, Правительство, иные государственные органы, организации и граждане по согласованию с ними в соответствии с требованиями </w:t>
+      25. Разработчиками проектов законов являются депутаты Курултая, Қазақстан Халық Кеңесі, Администрация Президента, Правительство, иные государственные органы, организации и граждане по согласованию с ними в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О правовых актах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Эксперты, осуществляющие научную правовую экспертизу по проектам законов, делятся на две группы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z36" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования к эксперту первой группы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z37" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высшее юридическое образование, ученая степень либо степень доктора философии (PhD), доктора по профилю по группе специальностей "Право";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkStart w:name="z38" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) общий стаж работы по юридической специальности не менее 5 (пяти) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z39" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования к эксперту второй группы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z40" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высшее юридическое образование/академическая степень по группе специальностей "Право";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
-[...15 lines deleted...]
-      Эксперты первой и второй групп обладают правами и обязанностями в соответствии с законодательством и привлекаются к проведению научной правовой экспертизы на равноправной основе. </w:t>
+    <w:bookmarkStart w:name="z41" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) общий стаж работы по юридической специальности не менее 10 (десяти) лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkStart w:name="z42" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксперты первой и второй групп обладают правами и обязанностями в соответствии с законодательством и привлекаются к проведению научной правовой экспертизы на равноправной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Научная правовая экспертиза проектов законов проводится экспертом, состоящим в реестре научных правовых экспертов (далее – реестр экспертов), или экспертной комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Информация о требованиях к эксперту и порядке включения в реестр экспертов публикуется на официальном интернет-ресурсе уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Решение о включении в реестр, об отказе во включении либо об исключении из него кандидата в эксперты (далее – кандидат) или эксперта принимается уполномоченной организацией на основании заключения комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав комиссии утверждается приказом уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия рассматривает документы кандидатов на предмет соответствия или несоответствия кандидата требованиям, предъявляемым к эксперту, наличия либо отсутствия оснований расторжения договора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решение о приостановлении деятельности эксперта принимается уполномоченной организацией. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании заключения комиссии с экспертом заключается либо расторгается договор на проведение научной правовой экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Основанием для отказа во включении кандидата в реестр экспертов является непредставление полного перечня документов, подтверждающих соответствие требованиям, предъявляемым к эксперту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4637,157 +5209,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Научная правовая экспертиза проектов законов проводится на следующих стадиях разработки проекта закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z47" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при размещении на интернет-портале открытых нормативных правовых актов для публичного обсуждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z48" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае внесения концептуальных изменений в проект закона, в результате его доработки по замечаниям Администрации Президента или Аппарата Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z49" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные требования не распространяются на проекты законов, инициированные депутатами Курултая и Қазақстан Халық Кеңесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 31 с изменением, внесенным совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4797,51 +5443,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">32. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">33. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4851,51 +5497,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">33. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">34. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4905,235 +5551,181 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">34. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">35. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="105"/>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Началом проведения научной правовой экспертизы считается момент уведомления экспертом или последним членом экспертной комиссии уполномоченную организацию о принятии проекта закона и прилагаемых к нему материалов к рассмотрению. При наличии обстоятельств, исключающих участие эксперта в проведении научной правовой экспертизы, в срок не позднее 2 (два) рабочих дней с момента направления эксперту материалов для проведения научной правовой экспертизы эксперт уведомляет уполномоченную организацию об отказе от проведения научной правовой экспертизы и его причинах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В случае несвоевременного уведомления или не уведомления экспертом о принятии или невозможности принятия проекта закона к рассмотрению, об отказе от проведения научной правовой экспертизы, уполномоченная организация направляет проект закона и прилагаемые к нему материалы другому эксперту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5162,130 +5754,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Эксперт, экспертная комиссия в течение 10 (десять) рабочих дней дает заключение научной правовой экспертизы на казахском и русском языках в соответствии с настоящими Правилами. Аутентичность текстов заключения научной правовой экспертизы на казахском и русском языках обеспечивается экспертом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия одного из экспертов с выводами, изложенными в едином заключении, он может изложить особое мнение и приложить его к единому заключению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. В течение 5 (пять) рабочих дней уполномоченная организация производит проверку заключения эксперта или экспертной комиссии в соответствии с требованиями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, с последующим его размещением на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5304,90 +5896,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Повторная научная правовая экспертиза проекта закона проводится в сроки, не превышающие 5 (пять) рабочих дней с момента начала проведения научной правовой экспертизы проекта закона, определяемого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5416,370 +6008,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Заключение научной правовой экспертизы проекта закона должно содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общие положения, которые включают фамилию, имя, отчество (при его наличии), ученую степень (при наличии), ученое звание (при наличии) эксперта, членов экспертной комиссии, наименование разработчика, наименование уполномоченной организации, предмет и цели научной правовой экспертизы, наименование проекта закона, его назначение, отрасли науки, по которым проведена научная правовая экспертиза, и структуру проекта закона, а также прилагаемые к нему материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание проблемных вопросов, на решение которых направлен проект закона, в том числе оценку научной обоснованности и своевременности принятия проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание всех известных и эффективных способов, механизмов, подходов к разрешению проблемных вопросов, на решение которых направлено принятие закона, в том числе применявшихся на разных исторических этапах, зарубежной практике, а также описание смежных сфер правоотношений и влияния на них в виде последствий от принятия закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализ предлагаемых проектом закона способов, механизмов, подходов к разрешению поставленных проблемных вопросов, возможных последствий от принятия тех или иных способов разрешения проблемных ситуаций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проверка на соответствие проекта закона </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан (далее – Конституция), нормативным правовым актам вышестоящих уровней, международным обязательствам Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценка правовых, социальных, экономических и иных последствий принятия проекта закона, в том числе в части возможных рисков социальной напряженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение наличия причин и условий, способствующих совершению уголовных и административных правонарушений в связи с принятием проекта закона, а также оценка его влияния на предупреждение их совершения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение наличия причин и условий, способствующих ущемлению права на гендерное равенство в связи с принятием проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение перечня нормативных правовых актов, подлежащих уточнению при условии принятия проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выработка научно обоснованных предложений по улучшению законодательной базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявление возможных противоречий принципам соответствующей отрасли права;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявление явного или скрытого ведомственного или группового интереса, обеспечиваемого проектом закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получение ответов на иные вопросы, вытекающие из проекта закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Заключение научной правовой экспертизы оформляется на официальном бланке и подписывается руководителем уполномоченной организации или лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5798,90 +6390,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Заключение научной правовой экспертизы проекта закона публикуется на интернет-портале открытых нормативных правовых актов на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Публикация материалов, имеющих пометки "Для служебного пользования", "Без опубликования в печати", "Не для печати", не производится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5900,1386 +6492,1736 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Споры, вытекающие из договора на проведение научной правовой экспертизы, обжалование действий и решений уполномоченной организации подлежат обязательному досудебному урегулированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При уполномоченной организации образовывается Претензионный совет по досудебному рассмотрению возражений заявителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В своей деятельности Претензионный совет руководствуется Конституцией Республики Казахстан, законами Республики Казахстан, настоящими Правилами и Положением о Претензионном совете, утверждаемым руководителем уполномоченной организации, которым определяются порядок формирования, полномочия и регламент работы Претензионного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок проведения научной правовой экспертизы международных договоров или проектов международных договоров, а также отбора научных правовых экспертов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Обязательная научная правовая экспертиза проводится по подлежащим ратификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) международным договорам, участницей которых намеревается стать Республика Казахстан – до принятия решения об их ратификации или присоединении к ним путем ратификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z150" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проектам международных договоров – до их подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z151" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48.Органом-разработчиком международных договоров является центральный государственный орган, представляющий предложение о заключении международных договоров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z152" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы-разработчики направляют на научную правовую экспертизу международный договор или проект международного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z153" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z153" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Научная правовая экспертиза международных договоров, а также проектов международных договоров осуществляется после проведения юридической экспертизы Министерством юстиции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z154" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Научная правовая экспертиза международных договоров или проектов международных договоров осуществляется экспертом или экспертной комиссией, состоящих в реестре экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z54" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ее состав включаются эксперты, которые должны соответствовать следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z55" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высшее юридическое образование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z56" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ученая степень, степень доктора философии (PhD), доктора по профилю по специальности "Международное право" или по группе специальностей "Право" (специальность "Международное право" является приоритетной);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z57" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общий стаж по юридической специальности не менее 3 (трех) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z58" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К проведению научной правовой экспертизы также привлекается эксперт, имеющий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z59" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      50. Научная правовая экспертиза международных договоров или проектов международных договоров осуществляется экспертом или экспертной комиссией, состоящих в реестре экспертов. </w:t>
-[...139 lines deleted...]
-      2) высшее юридическое образование или академическую степень бакалавра по специальности "Международное право" или по группе специальностей "Право" (специальность "Международное право" является приоритетной) и опыт работы не менее десяти лет по юридической специальности.</w:t>
+      1) высшее юридическое образование и академическую степень магистра по специальности "Международное право" или по группе специальностей "Право" (специальность "Международное право" является приоритетной) и опыт работы не менее 3 (трех) лет по юридической специальности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z162" w:id="146"/>
+    <w:bookmarkStart w:name="z60" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) высшее юридическое образование или академическую степень бакалавра по специальности "Международное право" или по группе специальностей "Право" (специальность "Международное право" является приоритетной) и опыт работы не менее 10 (десяти) лет по юридической специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Информация о требованиях к эксперту и порядке включения в реестр экспертов публикуется на официальном интернет-ресурсе уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z164" w:id="148"/>
+    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Решение о включении кандидата в реестр экспертов, об отказе во включении либо об исключении эксперта из реестра экспертов принимается в соответствии с пунктами 29 и 30 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Уполномоченная организация проверяет полноту представленного органом-разработчиком международного договора или проекта международного договора и прилагаемых материалов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z165" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. В случае представления уполномоченной организации неполного перечня материалов научной правовой экспертизы, орган-разработчик в течение 3 (трех) рабочих дней вправе направить недостающие материалы в рабочем порядке в случае наличия соответствующего поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z166" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом в случае непредставления органом-разработчиком полного перечня материалов научной правовой экспертизы в течение указанного срока уполномоченная организация возвращает их без рассмотрения и уведомляет орган-разработчик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z167" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z167" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. По запросу уполномоченной организации органом-разработчиком в течение 5 (пять) рабочих дней представляются иные материалы, касающиеся вопросов, затронутых в международном договоре или проекте международного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z168" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z168" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. В случае принятия международного договора или проекта международного договора и прилагаемых материалов уполномоченная организация определяет количество экспертов, необходимых для проведения научной правовой экспертизы, которым в электронном виде направляется международный договор или проект международного договора, а также прилагаемые материалы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксперт изучает международный договор или проект международного договора и прилагаемые материалы и в случае отсутствия обстоятельств, исключающих участие эксперта в проведении научной правовой экспертизы, принимает их к рассмотрению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. При наличии обстоятельств, исключающих участие эксперта в проведении научной правовой экспертизы, эксперт отказывается от ее проведения, уведомив уполномоченную организацию в срок не позднее 2 (два) рабочих дней, а по международным договорам или проектам международных договоров о займах – в срок не позднее 1 (один) календарного дня, с момента направления ему материалов для проведения научной правовой экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z171" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Началом проведения научной правовой экспертизы считается момент уведомления экспертом или последним членом экспертной комиссии уполномоченной организации о принятии международного договора или проекта международного договора и прилагаемых к нему материалов к рассмотрению. При наличии обстоятельств, исключающих участие эксперта в проведении научной правовой экспертизы, в срок не позднее 2 (два) рабочих дней, а по международным договорам или проектам международных договоров о займах – в срок не позднее 1 (один) календарного дня, с момента направления эксперту материалов для проведения научной правовой экспертизы эксперт уведомляет уполномоченную организацию о причинах отказа от проведения научной правовой экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z172" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z172" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несвоевременного уведомления или не уведомления экспертом о принятии или невозможности принятия международного договора или проекта международного договора к рассмотрению, об отказе от проведения научной правовой экспертизы, уполномоченная организация вправе направить международный договор или проект международного договора и прилагаемые материалы другому эксперту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z173" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z173" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. В случае необходимости срок, установленный для проведения научной правовой экспертизы, может быть продлен до 5 (пять) рабочих дней по согласованию с разработчиком (органом-разработчиком) с незамедлительным уведомлением уполномоченной организации, Министерства юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z174" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z174" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Эксперт, экспертная комиссия в течение 10 (десять) рабочих дней дает заключение научной правовой экспертизы, а по международным договорам или проектам международных договоров о займах – в течение 6 (шесть) календарных дней на казахском и русском языках и направляет его уполномоченной организации для ознакомления и согласования. Аутентичность текстов заключения научной правовой экспертизы на казахском и русском языках обеспечивается экспертом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z175" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z175" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае несогласия одного из экспертов с выводами, изложенными в едином заключении, он может изложить особое мнение и приложить его к единому заключению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z176" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. В течение 5 (пять) рабочих дней, а по международным договорам или проектам международных договоров о займах в течение 4 (четыре) календарных дней уполномоченная организация производит проверку заключения экспертной комиссии в соответствии с требованиями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, с последующим направлением его органу-разработчику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z177" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Повторная или дополнительная научная правовая экспертиза должна проводиться в сроки, не превышающие 5 (пять) рабочих дней со дня представления эксперту международного договора или проекта международного договора и материалов к нему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z178" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Для проведения научной правовой экспертизы по международному договору или проекту международного договора орган-разработчик представляет уполномоченной организации следующие материалы на бумажном носителе и посредством электронного документооборота в электронном виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z179" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сопроводительное письмо на официальном бланке органа-разработчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z180" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) международный договор или проект международного договора на казахском и русском языках либо заверенный Министерством иностранных дел текст международного договора или проекта международного договора на языках подписания с приложением перевода на казахский и русский языки, заверенного должностным лицом органа-разработчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z181" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копию заключения юридической экспертизы Министерства юстиции, за исключением международных договоров или проектов международных договоров о займах. Направление эксперту копии заключения юридической экспертизы Министерства юстиции не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z182" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Заключение научной правовой экспертизы международного договора или проекта международного договора должно содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z183" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилию, имя, отчество (при его наличии), ученую/академическую степень (при наличии) и ученое звание (при наличии) экспертов, проводивших научную правовую экспертизу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z184" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отрасли науки, по которым проведена научная правовая экспертиза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z185" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование уполномоченной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z186" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z186" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование международного договора или проекта международного договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z187" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z187" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) использованные при проведении научной правовой экспертизы международные договоры и документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z188" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z188" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предмет и цели научной правовой экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z189" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z189" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обоснованные рекомендации и предложения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z190" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ответы на вопросы, поставленные разработчиком (органом-разработчиком);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z191" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) иные вопросы, связанные с проведением научной правовой экспертизы международного договора или проекта международного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z192" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Заключение научной правовой экспертизы оформляется на официальном бланке и подписывается руководителем уполномоченной организации или лицом, его замещающим. Подпись руководителя уполномоченной организации или лица, исполняющего его обязанности, подтверждает направление заключения уполномоченной организацией. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z193" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z193" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Споры, вытекающие из договора на проведение научной правовой экспертизы международного договора или проекта международного договора, а также об обжаловании отказа во включении в реестр экспертов, подлежат обязательному досудебному урегулированию в порядке, определяемом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z194" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z194" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок проведения научной лингвистической экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z195" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z195" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Обязательная научная лингвистическая экспертиза проводится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z196" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z196" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по проектам законов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z197" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z197" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по международным договорам, участницей которых намеревается стать Республика Казахстан, а также по проектам международных договоров, подлежащих ратификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z198" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z198" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По проектам законов, разработанным в порядке законодательной инициативы Президента, научная лингвистическая экспертиза может не проводиться.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z199" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z199" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Научная лингвистическая экспертиза проводится на следующих стадиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z201" w:id="185"/>
+    <w:bookmarkStart w:name="z200" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по проектам законов после согласования с Администрацией Президента, Аппаратом Правительства до их внесения на рассмотрение Курултая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z201" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по международным договорам – до их ратификации или присоединения к ним путем ратификации, а по проектам международных договоров – до их подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z202" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. По международным договорам или проектам международных договоров может проводиться повторная, дополнительная научные лингвистические экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z203" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z203" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повторная научная лингвистическая экспертиза проводится в случае внесения изменений и дополнений в проект международного договора по замечаниям Аппарата Правительства и Администрации Президента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z204" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z204" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительная научная лингвистическая экспертиза проводится в случае, если в проект международного договора вносятся концептуальные изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7308,575 +8250,785 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="189"/>
+    <w:bookmarkStart w:name="z206" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Проекты законов, а также материалы к ним на научную лингвистическую экспертизу направляются разработчиком (органом-разработчиком) уполномоченной организации посредством электронного документооборота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z207" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международные договоры или проекты международных договоров, а также материалы к ним на научную лингвистическую экспертизу направляются разработчиком (органом-разработчиком) уполномоченной организации посредством электронного документооборота и на бумажных носителях. При этом электронные варианты должны быть идентичны документам на бумажном носителе и представляться одновременно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 69 с изменением, внесенным совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 с изменениями, внесенными совместными приказоми Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025); и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Для проведения научной лингвистической экспертизы проекта закона орган-разработчик посредством электронного документооборота направляет в уполномоченную организацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z591" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сопроводительное письмо на официальном бланке органа-разработчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z592" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проект закона на казахском и русском языках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z593" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копию листа согласования (в формате pdf).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="191"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="195"/>
+    <w:bookmarkStart w:name="z212" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Для проведения первоначальной научной лингвистической экспертизы международного договора или проекта международного договора орган-разработчик представляет уполномоченной организации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z213" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z213" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сопроводительное письмо на официальном бланке органа-разработчика; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) международный договор или проект международного договора на казахском и русском языках, либо заверенный Министерством иностранных дел текст международного договора или проекта международного договора на языках подписания с приложением перевода на казахский и русский языки, заверенного должностным лицом органа-разработчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z215" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z215" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копию заключения юридической экспертизы Министерства юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z217" w:id="200"/>
+    <w:bookmarkStart w:name="z216" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Для проведения научной лингвистической экспертизы проектов законов, инициированных депутатами Курултая и Қазақстан Халық Кеңесі, посредством электронного документооборота Министерству юстиции и (или) уполномоченной организации направляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z217" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сопроводительное письмо на официальном бланке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z218" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z218" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проект закона на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z219" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 72 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 73 предусмотрено изменение, в соответствии с совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Министерство юстиции после получения проектов законов, инициированных депутатами Парламента, направляет их в уполномоченную организацию для проведения научной лингвистической экспертизы посредством электронного документооборота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z220" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z220" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом срок проведения научной лингвистической экспертизы исчисляется с момента поступления проекта закона в уполномоченную организацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z221" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z221" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Для проведения повторной, дополнительной научной лингвистической экспертизы международного договора или проекта международного договора орган-разработчик представляет: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z222" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z222" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сопроводительное письмо на официальном бланке органа-разработчика с указанием необходимости проведения повторной научной лингвистической экспертизы после проработки в структурных подразделениях Аппарата Правительства и Администрации Президента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z223" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z223" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) международный договор или проект международного договора на казахском и русском языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z224" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z224" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копию материалов по международному договору или проекту международного договора после его проработки в структурных подразделениях Аппарата Правительства и Администрации Президента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z225" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z225" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. По запросу уполномоченной организации органом-разработчиком могут предоставляться иные материалы, касающиеся вопросов, затронутых в международном договоре или проекте международного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z226" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z226" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. В случае представления уполномоченной организации неполного перечня материалов для научной лингвистической экспертизы перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7931,211 +9083,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, орган-разработчик в течение 3 (трех) рабочих дней вправе направить недостающие материалы в рабочем порядке в случае наличия соответствующего поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z227" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z227" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом в случае непредставления органом-разработчиком полного перечня материалов научной лингвистической экспертизы в течение указанного срока уполномоченная организация отказывает в проведении научной лингвистической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z228" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z228" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Условия проведения научной лингвистической экспертизы определяются гражданско-правовым договором, заключенным между Министерством юстиции и уполномоченной организацией (далее – договор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z229" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z229" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Научная лингвистическая экспертиза включает следующие этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z230" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z230" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) принятие уполномоченной организацией материалов проекта закона посредством электронного документооборота, международного договора или проекта международного договора на бумажных носителях и в электронном виде посредством электронного документооборота; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z231" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z231" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z232" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z232" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготовка заключения научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z233" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z233" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) направление заключения научной лингвистической экспертизы разработчику (органу-разработчику) посредством электронного документооборота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z234" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z234" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выдача заключения научной лингвистической экспертизы и материалов к нему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8154,390 +9306,472 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="218"/>
+    <w:bookmarkStart w:name="z235" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Ответственность за соответствие текстов проектов законов, международных договоров или проектов международных договоров на казахском и русском языках несет разработчик (орган-разработчик).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z236" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z236" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Научная лингвистическая экспертиза должна проводиться в сроки, не превышающие 15 (пятнадцать) рабочих дней со дня представления уполномоченной организации проекта закона, международного договора или проекта международного договора и материалов к ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z237" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z237" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Научная лингвистическая экспертиза по проектам законов, а также проектам временных постановлений Правительства, имеющих силу Закона, разработанным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17-1 Закона "О правовых актах", должна проводиться в сроки, не превышающие 3 (три) календарных дня со дня представления уполномоченной организации проекта закона и материалов к ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z238" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z238" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом по проектам международных договоров о займах первоначальная научная лингвистическая экспертиза должна проводиться в сроки, не превышающие 10 (десять) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z239" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z239" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Срок проведения повторной, дополнительной научной лингвистической экспертизы международного договора или проекта международного договора не должен превышать 5 (пять) рабочих дней со следующего рабочего дня их представления разработчиком (органом-разработчиком).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z240" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z240" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Эксперт научной лингвистической экспертизы должен иметь высшее филологическое и (или) юридическое образование, или опыт работы в сферах права и (или) международного права, и (или) филологии, и (или) переводческого дела (юрист, переводчик) и (или) ученую степень в сферах филологии и (или) юриспруденции, и (или) международного права.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z241" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z241" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. По результатам проведенной научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора составляется заключение научной лингвистической экспертизы, которое должно содержать мотивированные, научно обоснованные, объективные и полные выводы уполномоченной организации по предмету научной лингвистической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z243" w:id="226"/>
+    <w:bookmarkStart w:name="z242" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если у разработчика (органа-разработчика) проекта возникают вопросы в отношении заключения научной лингвистической экспертизы, он может обратиться к уполномоченной организации за соответствующими пояснениями. Уполномоченная организация предоставляет такие пояснения в течение 5 (пяти) рабочих дней со дня поступления обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 83 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. В заключении научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора должны быть указаны следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z244" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z244" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основание научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z245" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z245" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цель проведения научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z246" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z246" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) методические основания проведения научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z247" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z247" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) результаты проведения научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z248" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z248" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вывод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z249" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z249" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Заключение научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора подготавливается на казахском и русском языках на официальном бланке уполномоченной организации, подписывается ее руководителем либо лицом, его замещающим, и экспертами, проводившими научную лингвистическую экспертизу, и заверяется печатью уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z250" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z250" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Заключение научной лингвистической экспертизы по международным договорам или проектам международных договоров носит рекомендательный характер, а по проектам законов, инициированных Правительством, носит обязательный характер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8556,128 +9790,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="234"/>
+    <w:bookmarkStart w:name="z252" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок проведения научной экономической экспертизы проектов законов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z253" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z253" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Научная экономическая экспертиза проводится на следующих стадиях разработки проекта закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z254" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z254" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при размещении проекта закона на интернет-портале открытых нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z255" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z255" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае внесения концептуальных изменений в проект закона, в результате его доработки по замечаниям Администрации Президента или Аппарата Правительства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8696,90 +9930,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="238"/>
+    <w:bookmarkStart w:name="z256" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Для проведения научной экономической экспертизы государственный орган-разработчик размещает проект закона и указанные в пункте 13-1 настоящих Правил материалы на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z257" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z257" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперт должен иметь высшее образование и ученую степень, обладать специальными знаниями, опытом в области научной экономической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9014,386 +10248,386 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="240"/>
+    <w:bookmarkStart w:name="z270" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Условия проведения научной экономической экспертизы определяются гражданско-правовым договором, заключенным Министерством национальной экономики с научной организацией или экспертом в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z271" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z271" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Повторная научная экономическая экспертиза проводится в сроки, не превышающие 5 (пять) рабочих дней со дня представления научной организации или эксперту проекта закона и материалов к нему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z272" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z272" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. В заключении научной экономической экспертизы проекта закона необходимо указать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z273" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z273" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общие положения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z274" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z274" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z275" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z275" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацию и (или) лицо, привлеченное организацией, проводившее научную экспертизу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z276" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z276" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       общую характеристику проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z277" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z277" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z278" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z278" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       назначение проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       структуру проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="249"/>
+    <w:bookmarkStart w:name="z280" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       новизну проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z281" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z281" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание проблемных вопросов, на решение которых направлен проект закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z282" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z282" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание всех известных и эффективных способов, механизмов, подходов к разрешению проблемных вопросов, на решение которых направлено принятие проекта закона, в том числе применявшихся на разных исторических этапах, международной практике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z283" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z283" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализ предлагаемых проектом закона способов, механизмов, подходов к разрешению поставленных проблемных вопросов, возможных последствий от принятия тех или иных способов разрешения проблемных ситуаций, в том числе оценку влияния положений проекта на макроэкономическую эффективность, социальное развитие, развитие предпринимательства, экономическую безопасность отрасли и (или) страны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z284" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z284" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) общий вывод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z285" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z285" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Финансирование проведения научной экспертизы осуществляется за счет средств, предусмотренных в республиканском бюджете, в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9442,68 +10676,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="255"/>
+    <w:bookmarkStart w:name="z287" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок проведения научной антикоррупционной экспертизы проектов нормативных правовых актов, а также отбора научных экспертов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9518,160 +10752,242 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="256"/>
+    <w:bookmarkStart w:name="z288" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Научная антикоррупционная экспертиза проектов нормативных правовых актов проводится с целью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z289" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z289" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления в проекте нормативного правового акта норм, способствующих совершению коррупционных правонарушений (далее – коррупциогенные нормы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z290" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z290" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработки рекомендаций, направленных на устранение выявленных коррупциогенных норм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z292" w:id="260"/>
+    <w:bookmarkStart w:name="z291" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Научная антикоррупционная экспертиза проводится по проектам законов, вносимых на рассмотрение Курултая, за исключением случаев внесения проектов законов в порядке законодательной инициативы Президента, когда научная антикоррупционная экспертиза может не проводиться, и проектам иных нормативных правовых актов, за исключением указанных в пункте 100 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 99 – в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>100. Требование о проведении научной антикоррупционной экспертизы не распространяется на проекты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативных правовых указов Президента;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9679,51 +10995,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативных правовых актов Председателя Совета Безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нормативных постановлений Парламента и его палат;</w:t>
+      нормативных постановлений Курултая;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативных постановлений Конституционного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9751,51 +11067,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативных правовых постановлений Центральной избирательной комиссии Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      постановлений Правительства, предусматривающих внесение проектов законодательных актов на рассмотрение Мажилиса Парламента и проектов указов Президента на рассмотрение Президента;</w:t>
+      постановлений Правительства, предусматривающих внесение проектов законов на рассмотрение Курултая и проектов указов Президента на рассмотрение Президента;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативных правовых решений маслихатов, нормативных правовых постановлений акиматов, нормативных правовых решений акимов и нормативных правовых постановлений ревизионных комиссий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9895,51 +11211,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативных правовых актов о гарантированном трансферте из Национального фонда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нормативных правовых актов об объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами городов республиканского значения, столицы;</w:t>
+      нормативных правовых актов об объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами столицы, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативных правовых актов об утверждении предельных тарифов, цен, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10053,107 +11369,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z318" w:id="261"/>
+    <w:bookmarkStart w:name="z318" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Организация проведения научной антикоррупционной экспертизы проектов нормативных правовых актов возлагается на организатора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z319" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z319" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Финансирование проведения научной антикоррупционной экспертизы осуществляется за счет республиканского бюджета в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата заключений по проектам нормативных правовых актов, направленных на научную антикоррупционную экспертизу после 20 декабря текущего года обеспечивается за счет средств республиканского бюджета, выделяемых в следующем году.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10210,108 +11566,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="263"/>
+    <w:bookmarkStart w:name="z320" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Субъекты, осуществляющие научную антикоррупционную экспертизу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z321" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z321" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Научная антикоррупционная экспертиза проводится экспертами, включенными в реестр экспертов, формируемый организатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z322" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z322" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Координация проведения научной антикоррупционной экспертизы возлагается на уполномоченную организацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10350,70 +11706,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="266"/>
+    <w:bookmarkStart w:name="z323" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Уполномоченная организация на конкурсной основе привлекает экспертов для проведения научной антикоррупционной экспертизы, направляет их кандидатуры организатору для включения в реестр экспертов, а также обеспечивает взаимодействие разработчиков проектов нормативных правовых актов и экспертов в ходе проведения научной антикоррупционной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок проведения конкурсного отбора экспертов утверждается организатором.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10470,104 +11826,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="267"/>
+    <w:bookmarkStart w:name="z325" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Эксперт должен соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие высшего образования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) опыт работы не менее 5 (пять) лет в той отрасли деятельности, по которой предполагает выступить в качестве эксперта, либо не менее 3 (три) лет в случае наличия ученой степени кандидата наук, доктора наук, доктора PhD или доктора по профилю в той отрасли деятельности, по которой предполагает выступить в качестве эксперта;</w:t>
+      2) опыт работы не менее 5 (пяти) лет в той отрасли деятельности, по которой предполагает выступить в качестве эксперта, либо не менее 3 (трех) лет в случае наличия ученой степени / степени кандидата наук, доктора наук, доктора PhD или доктора по профилю в той отрасли деятельности, по которой предполагает выступить в качестве эксперта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствие непогашенной или неснятой судимости;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10663,85 +12019,125 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="268"/>
+    <w:bookmarkStart w:name="z332" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Порядок исключения экспертов из реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 8 исключена совместным приказом Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10756,88 +12152,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="269"/>
+    <w:bookmarkStart w:name="z341" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Порядок и сроки проведения научной антикоррупционной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z342" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z342" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Условия проведения научной антикоррупционной экспертизы проектов нормативных правовых актов определяются гражданско-правовым договором, заключенным между организатором и уполномоченной организацией, в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10876,90 +12272,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="271"/>
+    <w:bookmarkStart w:name="z343" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       110. Права и обязанности эксперта, осуществляющего научную антикоррупционную экспертизу, условия оплаты услуг эксперта, основания для расторжения договорных отношений определяются договором на проведение научной антикоррупционной экспертизы, заключенным между уполномоченной организацией и экспертом, в соответствии с законодательством Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Типовой договор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченная организация вправе расторгнуть с экспертом договор на проведение научной антикоррупционной экспертизы по основаниям, предусмотренным данным договором.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11016,110 +12412,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z345" w:id="272"/>
+    <w:bookmarkStart w:name="z345" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Не допускается вмешательство в деятельность эксперта при проведении научной антикоррупционной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z346" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z346" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. При проведении научной антикоррупционной экспертизы могут применяться подходы с элементами цифровых решений, основанные на использовании больших объемов информации и алгоритмов для обработки и анализа данных, позволяющие проводить более точный анализ данных и выявлять скрытые коррупционные связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z347" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z347" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Научная антикоррупционная экспертиза проекта нормативного правового акта проводится в период публичного обсуждения проекта нормативного правового акта на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11206,70 +12602,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z351" w:id="275"/>
+    <w:bookmarkStart w:name="z351" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. По проектам нормативных правовых актов может проводиться повторная научная антикоррупционная экспертиза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повторная научная антикоррупционная экспертиза проводится в случае внесения концептуальных изменений и дополнений в проект нормативного правового акта:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11362,90 +12758,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z354" w:id="276"/>
+    <w:bookmarkStart w:name="z354" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Повторная научная антикоррупционная экспертиза проводится в срок, не превышающий 5 рабочих дней со дня размещения на интернет-портале открытых нормативных правовых актов проекта нормативного правового акта и материалов к нему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z355" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z355" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повторная научная антикоррупционная экспертиза проводится экспертом или группой экспертов, проводивших первоначальную научную антикоррупционную экспертизу проекта нормативного правового акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11626,70 +13022,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z365" w:id="278"/>
+    <w:bookmarkStart w:name="z365" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Уполномоченная организация определяет эксперта или группу экспертов для проведения научной антикоррупционной экспертизы данного проекта нормативного правового акта. При этом, уполномоченная организация не привлекает к проведению научной антикоррупционной экспертизы проекта нормативного правового акта эксперта, принимавшего непосредственное участие в подготовке данного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11728,70 +13124,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z366" w:id="279"/>
+    <w:bookmarkStart w:name="z366" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Проект нормативного правового акта и прилагаемые к нему материалы направляются уполномоченной организацией эксперту или группе экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперт в срок, установленный уполномоченной организацией, направляет в уполномоченную организацию уведомление о принятии в работу представленного проекта нормативного правового акта либо о самоотводе с указанием причин своего отказа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11848,70 +13244,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="280"/>
+    <w:bookmarkStart w:name="z368" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Эксперт, давший согласие на проведение научной антикоррупционной экспертизы, не позднее срока, установленного уполномоченной организацией, подготавливает заключение научной антикоррупционной экспертизы проекта нормативного правового акта и направляет его в уполномоченную организацию для согласования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11950,70 +13346,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z369" w:id="281"/>
+    <w:bookmarkStart w:name="z369" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Уполномоченная организация осуществляет проверку заключения в части орфографической, пунктуационной и стилистической грамотности, и при необходимости решает вопрос о доработке экспертом или группой экспертов подготовленного заключения научной антикоррупционной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия эксперта или группы экспертов с замечаниями и предложениями уполномоченной организации, уполномоченная организация вправе направить проект нормативного правового акта для проведения научной антикоррупционной экспертизы другому эксперту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12106,270 +13502,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="282"/>
+    <w:bookmarkStart w:name="z373" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Заключение научной антикоррупционной экспертизы должно содержать мотивированные, научно обоснованные, полные и объективные выводы по предмету научной антикоррупционной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z374" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z374" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия одного из экспертов с выводами, изложенными в заключении научной антикоррупционной экспертизы группы экспертов, соответствующий эксперт вправе изложить особое мнение и приложить его к заключению группы экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z375" w:id="284"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z375" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложения и замечания каждого эксперта в итоговом заключении экспертизы обозначаются с указанием фамилии, имени и отчества (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z376" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z376" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Заключение научной антикоррупционной экспертизы содержит следующие разделы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z377" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z377" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общие положения, которые включают данные эксперта, разработчика, предмет и цели научной антикоррупционной экспертизы, наименование проекта нормативного правового акта, его назначение и структура.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z378" w:id="287"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z378" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание проблемных вопросов, на решение которых направлен проект нормативного правового акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z379" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z379" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание выявленных коррупциогенных норм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z380" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z380" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценка последствий принятия нормы проекта нормативного правового акта в части возможности совершения коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z381" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z381" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предложения по устранению выявленных коррупциогенных норм, в том числе рекомендаций в форме норм права, препятствующих совершению коррупционных правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z382" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z382" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Выводы научной антикоррупционной экспертизы носят рекомендательный характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z383" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z383" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Заключение научной антикоррупционной экспертизы на казахском и русском языках с указанием данных эксперта или группы экспертов, подготовивших его, размещается на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12388,258 +13784,550 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="293"/>
-[...35 lines deleted...]
-      1) в случае согласия с рекомендациями заключения научной антикоррупционной экспертизы, вносит соответствующие изменения и (или) дополнения в проект нормативного правового акта. При этом, не позднее 5 рабочих дней со дня получения заключения, размещает соответствующую информацию на интернет-портале открытых нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z384" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      128. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Разработчик рассматривает заключение научной антикоррупционной экспертизы и принимает одно из следующих действий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z618" w:id="295"/>
-[...15 lines deleted...]
-      2) в случае, если заключение научной антикоррупционной экспертизы содержит рекомендации, не относящиеся к компетенции разработчика, то разработчик в течение 2 (двух) рабочих дней с момента поступления заключения направляет их с проектом нормативного правового акта государственным органам, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в экспертном заключении, для проработки и предоставления соответствующей информации. </w:t>
+    <w:bookmarkStart w:name="z88" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае согласия с рекомендациями заключения научной антикоррупционной экспертизы, вносит соответствующие изменения и (или) дополнения в проект нормативного правового акта. При этом, не позднее 5 (пяти) рабочих дней со дня получения заключения, размещает соответствующую информацию на интернет-портале открытых нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z619" w:id="296"/>
-[...15 lines deleted...]
-      В течение 5 (пять) рабочих дней со дня получения заключения научной антикоррупционной экспертизы и проекта нормативного правового акта от разработчика, государственные органы, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в экспертном заключении, обязаны рассмотреть данные рекомендации и представить соответствующую информацию разработчику. Разработчик не позднее 2 (двух) рабочих дней с даты получения информации от государственных органов, размещает ее на интернет-портале открытых нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае, если заключение научной антикоррупционной экспертизы содержит рекомендации, не относящиеся к компетенции разработчика, то разработчик в течение 2 (двух) рабочих дней с момента поступления заключения направляет их с проектом нормативного правового акта государственным органам, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в экспертном заключении, для проработки и предоставления соответствующей информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z620" w:id="297"/>
-[...15 lines deleted...]
-      3) в случае несогласия с рекомендациями, разработчик не позднее 5 (пять) рабочих дней со дня получения заключения научной антикоррупционной экспертизы, размещает на интернет-портале открытых нормативных правовых актов позицию государственных органов с указанием обоснованных причин несогласия.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение 5 (пяти) рабочих дней со дня получения заключения научной антикоррупционной экспертизы и проекта нормативного правового акта от разработчика, государственные органы, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в экспертном заключении, обязаны рассмотреть данные рекомендации и представить соответствующую информацию разработчику. Разработчик не позднее 2 (двух) рабочих дней с даты получения информации от государственных органов, размещает ее на интернет-портале открытых нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z91" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае несогласия с рекомендациями, разработчик не позднее 5 (пяти) рабочих дней со дня получения заключения научной антикоррупционной экспертизы, размещает на интернет-портале открытых нормативных правовых актов позицию государственных органов с указанием обоснованных причин несогласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 128 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 128 - в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z391" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Уполномоченная организация проводит анализ размещенных позиций разработчиков с аргументированными обоснованиями причин непринятия рекомендаций и ежеквартально в срок до 10 числа месяца, следующего за отчетным кварталом, направляет итоги проведенного анализа организатору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 129 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z392" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. При внесении проекта нормативного правового акта на рассмотрение Правительства, органов юстиции разработчик прикладывает к проекту нормативного правового акта заключение научной антикоррупционной экспертизы и позицию с аргументированными обоснованиями причин несогласия с рекомендациями экспертного заключения, размещенного на интернет-портале открытых нормативных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 130 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z391" w:id="298"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z393" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Эксперт или группа экспертов, подготовившие заключение научной антикоррупционной экспертизы проекта нормативного правового акта, сопровождают данный проект на всех стадиях до его принятия, независимо от согласия или несогласия разработчика с рекомендациями экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z394" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксперт на любой стадии разработки и принятия проекта нормативного правового акта обосновывает согласующему государственному органу или органу принятия нормативного правового акта результаты проведенной по нему научной антикоррупционной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z395" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости разработчик проводит консультационную встречу с экспертом или группой экспертов, подготовивших заключение научной антикоррупционной экспертизы к проекту нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z396" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Конкурсный отбор экспертов для проведения научной антикоррупционной экспертизы проектов нормативных правовых актов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z397" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Конкурсный отбор экспертов для проведения научной антикоррупционной экспертизы проектов нормативных правовых актов (далее – конкурсный отбор) организуется и проводится уполномоченной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 129 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 132 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -12652,392 +14340,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="299"/>
-[...261 lines deleted...]
-    <w:bookmarkStart w:name="z398" w:id="305"/>
+    <w:bookmarkStart w:name="z398" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       133. К участию в конкурсном отборе допускаются лица, соответствующие критериям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z399" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z399" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Кандидатуры экспертов, прошедших конкурсный отбор, направляются организатору для включения в реестр экспертов по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов (далее – реестр экспертов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z400" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z400" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Решением руководителя уполномоченной организации либо лицом, исполняющим его обязанности, формируется конкурсная комиссия для проведения конкурсного отбора, определяется секретарь конкурсной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13076,150 +14502,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z401" w:id="308"/>
+    <w:bookmarkStart w:name="z401" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Конкурсная комиссия является коллегиальным органом, который рассматривает документы, поданные участниками конкурсного отбора, проводит тестирование и собеседование с кандидатами для включения в реестр экспертов, и осуществляет отбор экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z402" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z402" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Членами конкурсной комиссии являются председатель и другие члены конкурсной комиссии. Члены конкурсной комиссии участвуют в работе конкурсной комиссии без права замены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z404" w:id="311"/>
+    <w:bookmarkStart w:name="z403" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее количество членов конкурсной комиссии составляет нечетное число, но не менее 5 (пяти) человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 137 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z404" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Состав конкурсной комиссии формируется из числа представителей координатора, организатора и общественных объединений (неправительственных организаций).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z405" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z405" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Секретарем конкурсной комиссии является сотрудник уполномоченной организации, который осуществляет организационное обеспечение работы конкурсной комиссии и не принимает участие в голосовании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13258,90 +14766,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="313"/>
+    <w:bookmarkStart w:name="z406" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. В состав конкурсной комиссии не может входить лицо, участвующее в конкурсном отборе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z407" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z407" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Уполномоченная организация принимает исчерпывающие меры по предотвращению конфликта интересов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13380,70 +14888,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z408" w:id="315"/>
+    <w:bookmarkStart w:name="z408" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Конкурсный отбор включает в себя ряд последовательных этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) публикация объявления о проведении конкурсного отбора на интернет-ресурсе уполномоченной организации и организатора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13610,150 +15118,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="316"/>
+    <w:bookmarkStart w:name="z415" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Участниками конкурсного отбора являются лица, подавшие необходимые документы до указанной в объявлении даты окончания приема документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z416" w:id="317"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z416" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       144. Кандидатами для включения в реестр экспертов (далее – кандидаты) являются участники конкурсного отбора, соответствующие критериям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и допущенные к последующим этапам конкурсного отбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z417" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z417" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Кандидаты допускаются к последующим этапам конкурсного отбора (проведение тестирования, собеседование) при условии прохождения предыдущих этапов конкурсного отбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z418" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z418" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Объявление о проведении конкурсного отбора включает следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование уполномоченной организации, проводящего конкурсный отбор, с указанием его местонахождения, почтового адреса, номеров телефонов, адреса электронной почты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13904,70 +15412,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z423" w:id="320"/>
+    <w:bookmarkStart w:name="z423" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Лица, изъявившие желание участвовать в конкурсном отборе, подают в структурное подразделение уполномоченной организации, ответственное за прием документов, следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление на имя первого руководителя уполномоченной организации или лица, исполняющего его обязанности, в произвольной форме, с указанием номеров телефонов и адреса электронной почты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14116,90 +15624,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z429" w:id="321"/>
+    <w:bookmarkStart w:name="z429" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       148. Участники конкурсного отбора представляют документы, перечисленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в электронном виде на адрес электронной почты уполномоченной организации, указанный в объявлении, в течение 5 (пять) рабочих дней со следующего рабочего дня после последней публикации объявления о проведении конкурсного отбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14238,190 +15746,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z430" w:id="322"/>
+    <w:bookmarkStart w:name="z430" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Рассмотрение документов участников конкурсного отбора осуществляет конкурсная комиссия после окончания приема документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z431" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z431" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       150. Конкурсная комиссия рассматривает представленные документы на соответствие критериям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z432" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z432" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Конкурсная комиссия в течение 2 (два) рабочих дней после окончания срока приема документов принимает решение о допуске участников конкурсного отбора к последующим этапам конкурсного отбора либо мотивированно отказывает в допуске.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z433" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z433" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основанием отказа в допуске является несоответствие кандидата критериям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z434" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z434" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Представление неполного пакета документов либо недостоверных сведений является основанием для отказа в их рассмотрении уполномоченной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14460,70 +15968,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z435" w:id="327"/>
+    <w:bookmarkStart w:name="z435" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Секретарь конкурсной комиссии составляет графики прохождения тестирования, собеседования, письменного экзамена, а также списки кандидатов, допущенных к тестированию, собеседованию, письменному экзамену, которые размещаются на интернет-ресурсе уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14562,210 +16070,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z436" w:id="328"/>
+    <w:bookmarkStart w:name="z436" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       154. Секретарь конкурсной комиссии уведомляет кандидатов, допущенных к тестированию, о дате проведения тестирования в течение 2 (два) рабочих дней после принятия решения конкурсной комиссией, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и не позднее 1 (один) рабочего дня до проведения тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z437" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z437" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление кандидатов осуществляется по телефону и (или) посредством направления информации на электронные адреса и мобильные телефоны кандидатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z438" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z438" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       155. Кандидаты, подавшие документы для участия в конкурсном отборе по электронной почте, представляют для сверки оригиналы либо нотариально заверенные копии документов, перечисленных в подпунктах 2), 3), 4) и 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, не позднее, чем за один час до начала тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z439" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z439" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При непредставлении оригиналов либо нотариально заверенных копий документов, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в установленный срок, кандидат не допускается к тестированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z440" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z440" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Кандидат проходит тестирование на знание законодательства Республики Казахстан в той отрасли (отраслях) деятельности, по которой предполагает осуществлять научную антикоррупционную экспертизу проектов нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14804,70 +16312,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z441" w:id="333"/>
+    <w:bookmarkStart w:name="z441" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Вопросы для тестирования утверждаются приказом руководителя уполномоченной организации или лица, исполняющего его обязанности, и не подлежат разглашению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14906,70 +16414,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z442" w:id="334"/>
+    <w:bookmarkStart w:name="z442" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Тестирование кандидатов проводится в письменной или электронной форме в течении 90 (девяносто) минут и состоит из 50 (пятьдесят) вопросов. Значение прохождения тестирования для кандидатов составляет не менее 40 (сорок) правильных ответов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15008,270 +16516,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="335"/>
+    <w:bookmarkStart w:name="z444" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       159. Письменный экзамен с кандидатами, успешно прошедшими тестирование, проводится в течение 3 (трех) рабочих дней со следующего рабочего дня после подведения итогов тестирования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z445" w:id="336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z445" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целью письменного экзамена является оценка практических навыков эксперта по проведению научной антикоррупционной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z446" w:id="337"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z446" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь конкурсной комиссии направляет на электронные адреса кандидатов, допущенных к письменному экзамену, проект нормативного правового акта с заданием о проведение научной антикоррупционной экспертизы. Проект нормативного правового акта направляется не позднее 1 (один) рабочего дня со дня принятия решения конкурсной комиссией о допуске участников конкурсного отбора к письменному экзамену.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z447" w:id="338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z447" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На подготовку заключения научной антикоррупционной экспертизы предоставляется два рабочих дня. В случае несвоевременного предоставления заключения научной антикоррупционной экспертизы кандидат не допускается к последующим этапам конкурсного отбора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z448" w:id="339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z448" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурсная комиссия в течение 2 (два) рабочих дней оценивает заключения кандидатов. Оценка представленных заключений кандидатов проводится по пятибалльной шкале и вносится в листы собеседования с кандидатами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z449" w:id="340"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z449" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоги письменного экзамена подводятся на следующий рабочий день с даты завершения оценки конкурсной комиссией заключений кандидатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z450" w:id="341"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z450" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Собеседование с кандидатами, успешно прошедшими письменный экзамен, проводится в течение 5 (пять) рабочих дней согласно утвержденного графика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z451" w:id="342"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z451" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целью собеседования является оценка профессиональных, деловых и личностных качеств кандидатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z452" w:id="343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z452" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Секретарь конкурсной комиссии уведомляет кандидатов, допущенных к собеседованию, о дате проведения собеседования в течение 2 (двух) рабочих дней после проведения тестирования и не позднее 1 (одного) рабочего дня до проведения собеседования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z453" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z453" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление кандидатов осуществляется по телефону и (или) посредством направления информации на электронные адреса и мобильные телефоны кандидатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z454" w:id="345"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z454" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Кандидаты, допущенные к собеседованию, проходят его в месте, определенном уполномоченной организацией, в том числе посредством видеоконференцсвязи, в соответствии с графиком, размещаемым на интернет-ресурсе уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15310,310 +16818,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z455" w:id="346"/>
+    <w:bookmarkStart w:name="z455" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Перед началом собеседования секретарь конкурсной комиссии знакомит кандидатов с порядком проведения предстоящей процедуры собеседования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z456" w:id="347"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z456" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. В процессе собеседования кандидату задаются профильные вопросы, а также ситуационные задачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z457" w:id="348"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z457" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Оценка ответов кандидатов проводится по пятибалльной шкале и вносится в листы собеседования с кандидатами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z458" w:id="349"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z458" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Собеседование проводится индивидуально с каждым кандидатом и может фиксироваться с помощью технических средств записи, о чем предупреждается кандидат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z459" w:id="350"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z459" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Конкурсная комиссия оценивает кандидатов на основании представленных документов, результатов тестирования, письменного экзамена и качества ответов и осуществляет отбор из их числа кандидатур для включения в реестр экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z460" w:id="351"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z460" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ход собеседования с кандидатами оформляется в виде протокола и подписывается председателем, членами и секретарем конкурсной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z461" w:id="352"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z461" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Решение конкурсной комиссии принимается в отсутствие кандидата путем открытого голосования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z462" w:id="353"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z462" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия принимает одно из решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z463" w:id="354"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z463" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о включении в реестр экспертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z464" w:id="355"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z464" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе включения в реестр экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z465" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z465" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Решение конкурсной комиссии считается правомочным, если на заседании присутствует не менее двух третей от ее состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z466" w:id="357"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z466" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Кандидат получает положительное заключение конкурсной комиссии в случае, если за него проголосовало большинство присутствующих из состава конкурсной комиссии. В случае равенства голосов решающим является голос председателя конкурсной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z467" w:id="358"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z467" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Список кандидатур экспертов, рекомендованных для включения в реестр экспертов, размещается на интернет-ресурсе уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15652,100 +17160,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="359"/>
+    <w:bookmarkStart w:name="z468" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Решение конкурсной комиссии может быть обжаловано в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z469" w:id="360"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z469" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>173. Реестр действует постоянно, в который вносятся изменения и дополнения по мере необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переутверждение Реестра экспертов по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов, не предусматривающих включение в него дополнительных экспертов, осуществляется без повторного проведения конкурсных процедур.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -15802,74 +17310,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z706" w:id="361"/>
+    <w:bookmarkStart w:name="z706" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11. Порядок исключения экспертов из реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z470" w:id="363"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 11 в соответствии с совместным приказом Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -15878,192 +17387,159 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z470" w:id="362"/>
-[...81 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">174. Исключен совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z472" w:id="363"/>
+    </w:p>
+    <w:bookmarkStart w:name="z472" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       175. Уполномоченная организация ежеквартально до 10 (десять) числа следующего за отчетным периодом предоставляет Организатору сведения об экспертах, подлежащих исключению из реестра по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типового договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkEnd w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, уполномоченная организация документально подтверждает факт нарушения со стороны эксперта, который служит основанием для исключения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16120,90 +17596,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="364"/>
+    <w:bookmarkStart w:name="z474" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       176. Исключение экспертов из реестра экспертов осуществляется организатором на основании пункта 177 настоящих Правил и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типового договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16242,70 +17718,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z707" w:id="365"/>
+    <w:bookmarkStart w:name="z707" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Уполномоченная организация направляет организатору предложение об исключении эксперта из реестра экспертов с приложением обоснования (материалов), в случае:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) расторжения с экспертом договора на проведение научной антикоррупционной экспертизы в одностороннем порядке;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16433,50 +17909,219 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к совместному приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заместитель Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– Министр национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 июня 2026 года № 93</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и и.о. Министра юстиции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 июня 2026 года № 603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -16538,88 +18183,147 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и проведения научной экспертизы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а также отбора научных экспертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z476" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z476" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Паспорт по оценке социально-экономических последствий действия принимаемых проектов законов Республики Казахстан для представления на научную экономическую экспертизу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16673,51 +18377,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственный орган-разработчик</w:t>
+Орган-разработчик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16819,51 +18523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контактная информация исполнителя - разработчика</w:t>
+Контактная информация исполнителя – разработчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16950,121 +18654,65 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отрасль законодательства</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...53 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Предмет правового регулирования</w:t>
+              <w:t>Предмет правового регулирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17341,70 +18989,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z478" w:id="368"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3 Цель и задачи проекта закона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="368"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(желаемый результат от введения проекта закона)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
@@ -17517,104 +19163,87 @@
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-Задачи</w:t>
-[...16 lines deleted...]
-                    <w:t>(должны определять будущее состояние дел для осуществления проверки достижения цели)</w:t>
+Задачи (должны определять будущее состояние дел для осуществления проверки достижения цели)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-количественно-измеримые показатели результатов решения задач(показатели, характеризующие степень решения задач; не распространяется на нормы, содержащие редакционные правки и направленные на устранение правовых пробелов и коллизий)</w:t>
+количественно-измеримые показатели результатов решения задач (показатели, характеризующие степень решения задач; не распространяется на нормы, содержащие редакционные правки и направленные на устранение правовых пробелов и коллизий)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
@@ -17648,51 +19277,51 @@
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
- 1. </w:t>
+1. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
@@ -17834,51 +19463,51 @@
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
- 1. </w:t>
+1. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
@@ -18077,85 +19706,117 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z479" w:id="369"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4 Соответствие целей проекта закона стратегическим целям государства</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="369"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(отразить согласованность цели предлагаемого регулирования с целями ежегодных посланий Президента РК, Стратегии "Казахстан-2050", стратегических и программных документов с указанием конкретных положений документов и их названия)</w:t>
+              <w:t>(отразить согласованность цели предлагаемого регулирования с целями ежегодных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>посланий Президента РК, Стратегии "Казахстан-2050", стратегических и программных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов с указанием конкретных положений документов и их названия)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
@@ -18253,58 +19914,57 @@
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-"…."</w:t>
+"… ."</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
-                  <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
@@ -18333,60 +19993,148 @@
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 "…"</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="0" w:type="auto"/>
-                  <w:vMerge/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="nil"/>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p/>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18461,70 +20209,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z480" w:id="370"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6 Описание всех вариантов решения проблемы, рассмотренных на этапе разработки проекта закона, и обоснование выбранного варианта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="370"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(описание механизмов, преимуществ, недостатков, рисков реализации различных вариантов решения проблемы, а также обоснование выбора предлагаемого способа решения проблемы с описанием причины исключения других вариантов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18581,70 +20327,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z481" w:id="371"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Население</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="371"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3075"/>
               <w:gridCol w:w="3075"/>
@@ -20547,57 +22291,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*примеры возможных расчетов для данных разделов находятся в разделе 3 методических рекомендаций</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -20610,97 +22347,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Реализационные риски</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(негативные последствия, потенциальные сложности, обстоятельства, которые могут помешать достижению целей проекта закона при его реализации)</w:t>
+              <w:t>(негативные последствия, потенциальные сложности, обстоятельства, которые могут</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>помешать достижению целей проекта закона при его реализации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z484" w:id="372"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Средства достижения цели и задач проекта закона(отражаются средства достижения и предполагаемая сумма в рамках утвержденной бюджетной программы, дополнительного финансирования сверх утвержденных сумм или средства, выделенные из других источников. При этом указываются источники финансирования: республиканский, местные бюджеты, Национальный фонд и иные источники, а также потери бюджета в случаях отмены или понижения ставок налогов и других обязательных платежей в бюджет, введения налоговых льгот, вычетов и др.)</w:t>
+5. Средства достижения цели и задач проекта закона (отражаются средства достижения и предполагаемая сумма в рамках утвержденной бюджетной программы, дополнительного финансирования сверх утвержденных сумм или средства, выделенные из других источников. При этом указываются источники финансирования: республиканский, местные бюджеты, Национальный фонд и иные источники, а также потери бюджета в случаях отмены или понижения ставок налогов и других обязательных платежей в бюджет, введения налоговых льгот, вычетов и др.)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="372"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
@@ -21543,50 +23295,215 @@
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21614,185 +23531,235 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-6. Результаты публичного обсуждения проекта закона</w:t>
+              <w:t xml:space="preserve">
+6. Результаты публичного обсуждения проекта закона </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 7. Приложение</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(дополнительные материалы для иллюстрации результатов анализа) </w:t>
+              <w:t>(дополнительные материалы для иллюстрации результатов анализа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z485" w:id="373"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="373"/>
+      <w:bookmarkStart w:name="z117" w:id="368"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. (при наличии) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись курирующего заместителя руководителя государственного органа-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>разработчика проекта закона/депутата/депутатов Парламента,</w:t>
-[...16 lines deleted...]
-        <w:t>инициировавшего(их) разработку проекта закона)</w:t>
+        <w:t>разработчика проекта закона/депутата/депутатов Курултая, инициировавшего(их)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разработку проекта закона/члена/членов Қазақстан Халық Кеңесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21873,1729 +23840,1839 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной экспертизы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а также отбора научных экспертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z487" w:id="374"/>
+    <w:bookmarkStart w:name="z487" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Типовой договор на проведение научной антикоррупционной экспертизы,</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="374"/>
+        <w:t xml:space="preserve"> Типовой договор на проведение научной антикоррупционной экспертизы, заключаемый между уполномоченной организацией и экспертом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z708" w:id="375"/>
+          <w:bookmarkStart w:name="z708" w:id="370"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№____</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="375"/>
+          <w:bookmarkEnd w:id="370"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__" _____ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z711" w:id="376"/>
+      <w:bookmarkStart w:name="z711" w:id="371"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РГП на ПХВ "Институт законодательства и правовой информации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан" Министерства юстиции Республики Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем Институт,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице _____________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании ___________________________________ _________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с одной стороны, и _____________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (документ, удостоверяющий личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ _____________, выданный ____________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый(ая) в дальнейшем Эксперт, с другой стороны, далее совместно именуемые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стороны, заключили настоящий Договор о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z712" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z713" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Эксперт обязуется по заданию Института оказывать услуги по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов с выдачей заключений (далее – Услуги) согласно условиям настоящего Договора, а Институт обязуется своевременно принимать и оплачивать результат Услуги по каждому проекту нормативного правового акта на условиях настоящего Договора при условии надлежащего исполнения Экспертом своих обязательств по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z714" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Институт дает задание Эксперту путем направления (вручения) уведомления о необходимости проведения научной антикоррупционной экспертизы проекта нормативного правового акта (далее – уведомление) с приложением данного проекта и других документов, предоставленных разработчиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z715" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Услуга по каждому проекту нормативного правового акта оказывается не позднее срока, установленного в уведомлении Института по соответствующему проекту нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z716" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:p>
-[...200 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Предмет договора</w:t>
+    <w:bookmarkStart w:name="z717" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Эксперт обязан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z713" w:id="378"/>
-[...15 lines deleted...]
-      1. Эксперт обязуется по заданию Института оказывать услуги по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов с выдачей заключений (далее – Услуги) согласно условиям настоящего Договора, а Институт обязуется своевременно принимать и оплачивать результат Услуги по каждому проекту нормативного правового акта на условиях настоящего Договора при условии надлежащего исполнения Экспертом своих обязательств по настоящему Договору.</w:t>
+    <w:bookmarkStart w:name="z718" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лично провести научную антикоррупционную экспертизу проектов нормативных правовых актов, обеспечить достоверность, объективность, квалифицированность оказываемых Услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z714" w:id="379"/>
-[...15 lines deleted...]
-      2. Институт дает задание Эксперту путем направления (вручения) уведомления о необходимости проведения научной антикоррупционной экспертизы проекта нормативного правового акта (далее – уведомление) с приложением данного проекта и других документов, предоставленных разработчиком.</w:t>
+    <w:bookmarkStart w:name="z719" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывать Услуги, предусмотренные настоящим Договором, надлежащего качества и в полном объеме, в соответствии с требованиями законодательства Республики Казахстан, в сроки и на условиях, установленных настоящим Договором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z715" w:id="380"/>
-[...15 lines deleted...]
-      3. Услуга по каждому проекту нормативного правового акта оказывается не позднее срока, установленного в уведомлении Института по соответствующему проекту нормативного правового акта.</w:t>
+    <w:bookmarkStart w:name="z720" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течении 1 (одного) рабочего дня следующего со дня получения проекта нормативного правового акта, направить ему уведомление о принятии в работу представленного проекта нормативного правового акта либо о самоотводе с указанием причин своего отказа, в том числе непосредственного участия в подготовке данного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z716" w:id="381"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
+    <w:bookmarkStart w:name="z721" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечить конфиденциальность содержания и сохранность документации и сведений Института, ставших известными ему в связи с оказанием Услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z717" w:id="382"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z722" w:id="387"/>
+    <w:bookmarkStart w:name="z722" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) информировать Институт, по его требованию, о ходе оказания Услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z723" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечить сохранность имущества и документов, переданных ему Институтом для надлежащего исполнения обязательств по настоящему Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z724" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае нарушения условий настоящего Договора возместить Институту все убытки, возникшие в результате ненадлежащего исполнения им своих обязательств в полном объеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z725" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по требованию Института предоставить отчет об оказанных Услугах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z726" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) после выдачи заключения научной антикоррупционной экспертизы проектов нормативных правовых актов обеспечить экспертное сопровождение проекта нормативного правового акта на всех стадиях до его принятия, независимо от согласия или несогласия разработчика с его рекомендациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z727" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществить выдачу заключения научной антикоррупционной экспертизы на казахском или русском языке нарочно, электронной почтой либо посредством цифровой системы (при ее наличии).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z723" w:id="388"/>
-[...15 lines deleted...]
-      6) обеспечить сохранность имущества и документов, переданных ему Институтом для надлежащего исполнения обязательств по настоящему Договору;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z728" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Эксперт имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z724" w:id="389"/>
-[...15 lines deleted...]
-      7) в случае нарушения условий настоящего Договора возместить Институту все убытки, возникшие в результате ненадлежащего исполнения им своих обязательств в полном объеме;</w:t>
+    <w:bookmarkStart w:name="z729" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать от Института оплаты оказанных Услуг в соответствии с условиями настоящего Договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z725" w:id="390"/>
-[...15 lines deleted...]
-      8) по требованию Института предоставить отчет об оказанных Услугах;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получать разъяснения от Института по возникшим вопросам и дополнительные сведения, необходимые для оказания Услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z726" w:id="391"/>
-[...15 lines deleted...]
-      9) после выдачи заключения научной антикоррупционной экспертизы проектов нормативных правовых актов обеспечить экспертное сопровождение проекта нормативного правового акта на всех стадиях до его принятия, независимо от согласия или несогласия разработчика с его рекомендациями;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) досрочно оказать Услугу, при условии выполнения ее качественно и в полном объеме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z727" w:id="392"/>
-[...15 lines deleted...]
-      10) осуществить выдачу заключения научной антикоррупционной экспертизы на казахском или русском языке нарочно, электронной почтой либо посредством информационной системы (при ее наличии).</w:t>
+    <w:bookmarkStart w:name="z732" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Институт обязан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z728" w:id="393"/>
-[...15 lines deleted...]
-      5. Эксперт имеет право:</w:t>
+    <w:bookmarkStart w:name="z733" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставлять Эксперту проекты нормативных правовых актов и прилагаемые к ним материалы, если Экспертом получено задание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z729" w:id="394"/>
-[...15 lines deleted...]
-      1) требовать от Института оплаты оказанных Услуг в соответствии с условиями настоящего Договора;</w:t>
+    <w:bookmarkStart w:name="z734" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принять оказанные Экспертом Услуги по каждому проекту нормативного правового акта при условии устранения недостатков, выявленных Институтом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z730" w:id="395"/>
-[...15 lines deleted...]
-      2) получать разъяснения от Института по возникшим вопросам и дополнительные сведения, необходимые для оказания Услуг;</w:t>
+    <w:bookmarkStart w:name="z735" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оплатить оказанные Экспертом Услуги в порядке, предусмотренном настоящим Договором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z731" w:id="396"/>
-[...15 lines deleted...]
-      3) досрочно оказать Услугу, при условии выполнения ее качественно и в полном объеме.</w:t>
+    <w:bookmarkStart w:name="z736" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не допускать проведение научной антикоррупционной экспертизы проекта нормативного правового акта Экспертом, принимавшим непосредственное участие в подготовке данного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z732" w:id="397"/>
-[...15 lines deleted...]
-      6. Институт обязан:</w:t>
+    <w:bookmarkStart w:name="z737" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Предоставить Эксперту не менее 2/3 срока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z733" w:id="398"/>
-[...15 lines deleted...]
-      1) предоставлять Эксперту проекты нормативных правовых актов и прилагаемые к ним материалы, если Экспертом получено задание;</w:t>
+    <w:bookmarkStart w:name="z738" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Институт имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z734" w:id="399"/>
-[...15 lines deleted...]
-      2) принять оказанные Экспертом Услуги по каждому проекту нормативного правового акта при условии устранения недостатков, выявленных Институтом;</w:t>
+    <w:bookmarkStart w:name="z739" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в любое время проверить ход и качество Услуг, оказываемых Экспертом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z735" w:id="400"/>
-[...15 lines deleted...]
-      3) оплатить оказанные Экспертом Услуги в порядке, предусмотренном настоящим Договором;</w:t>
+    <w:bookmarkStart w:name="z740" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае обнаружения недостатков в части орфографической, пунктуационной и стилистической грамотности в результатах оказания Услуг, не принимать оказанные Услуги и направить в течение ____ рабочих дней со дня обнаружения недостатков уведомление Эксперту об устранении обнаруженных недостатков в оказанных Услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z736" w:id="401"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z741" w:id="406"/>
+    <w:bookmarkStart w:name="z741" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в случае несогласия Эксперта с замечаниями Института, направить проект нормативного правового акта для проведения его научной антикоррупционной экспертизы другому Эксперту; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z742" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) давать Эксперту рекомендации для надлежащего исполнения обязательств по настоящему Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z743" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контролировать процесс оказания Услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z744" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в одностороннем порядке расторгнуть настоящий Договор по основаниям, предусмотренным в пункте 22 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z745" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Стороны договорились, что право собственности на все созданные в ходе исполнения обязательств по настоящему Договору результаты интеллектуальной деятельности Эксперта по оказанным Услугам, будут принадлежать Институту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z746" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Условия оплаты услуг</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z742" w:id="407"/>
-[...15 lines deleted...]
-      4) давать Эксперту рекомендации для надлежащего исполнения обязательств по настоящему Договору;</w:t>
+    <w:bookmarkStart w:name="z747" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Стоимость Услуг по каждому проекту нормативного правового акта определяется Институтом по согласованию с Министерством юстиции Республики Казахстан на основании Критерии оценки стоимости услуг по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов, утвержденной Министерством юстиции Республики Казахстан (далее – Министерство юстиции).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z743" w:id="408"/>
-[...15 lines deleted...]
-      5) контролировать процесс оказания Услуг;</w:t>
+    <w:bookmarkStart w:name="z748" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В течение ___ рабочих дней после согласования Институтом заключения научной антикоррупционной экспертизы, подготовленного Экспертом, Стороны подписывают акт оказанных Услуг. Стороны вправе составить и подписать акт оказанных Услуг за один месяц. Услуги считаются оказанными после подписания Акта оказанных Услуг между Институтом и Министерством юстиции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z744" w:id="409"/>
-[...15 lines deleted...]
-      6) в одностороннем порядке расторгнуть настоящий Договор по основаниям, предусмотренным в пункте 22 настоящего Договора.</w:t>
+    <w:bookmarkStart w:name="z749" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления дополнительных коррупционных рисков, не отраженных в заключении научной антикоррупционной экспертизы стоимость оказанной услуги эксперта, может быть пересмотрена в сторону снижения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z745" w:id="410"/>
-[...15 lines deleted...]
-      8. Стороны договорились, что право собственности на все созданные в ходе исполнения обязательств по настоящему Договору результаты интеллектуальной деятельности Эксперта по оказанным Услугам, будут принадлежать Институту.</w:t>
+    <w:bookmarkStart w:name="z750" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Институт производит оплату Эксперту не позднее 5 (пяти) рабочих дней от даты перечисления денежных средств Министерством юстиции на расчетный счет Института.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z746" w:id="411"/>
+    <w:bookmarkStart w:name="z751" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Институт удерживает обязательные пенсионные взносы, подлежащие уплате в единый накопительный пенсионный фонд в пользу Эксперта, а также подоходный налог.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z752" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Иные расходы, понесенные Экспертом при оказании услуг, Институтом не возмещаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z753" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Условия оплаты услуг</w:t>
-[...39 lines deleted...]
-      10. В течение ___ рабочих дней после согласования Институтом заключения научной антикоррупционной экспертизы, подготовленного Экспертом, Стороны подписывают акт оказанных Услуг. Стороны вправе составить и подписать акт оказанных Услуг за один месяц. Услуги считаются оказанными после подписания Акта оказанных Услуг между Институтом и Министерством юстиции.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Ответственность сторон и порядок разрешения споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z749" w:id="414"/>
-[...15 lines deleted...]
-      В случае выявления дополнительных коррупционных рисков, не отраженных в заключении научной антикоррупционной экспертизы стоимость оказанной услуги эксперта, может быть пересмотрена в сторону снижения.</w:t>
+    <w:bookmarkStart w:name="z754" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае неисполнения или ненадлежащего исполнения Сторонами своих обязательств по настоящему Договору Стороны несут ответственность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z750" w:id="415"/>
-[...15 lines deleted...]
-      11. Институт производит оплату Эксперту не позднее 5 (пяти) рабочих дней от даты перечисления денежных средств Министерством юстиции на расчетный счет Института.</w:t>
+    <w:bookmarkStart w:name="z755" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Стороны не несут ответственность за неисполнение условий настоящего Договора, если оно явилось результатом форс-мажорных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z751" w:id="416"/>
-[...15 lines deleted...]
-      12. Институт удерживает обязательные пенсионные взносы, подлежащие уплате в единый накопительный пенсионный фонд в пользу Эксперта, а также подоходный налог.</w:t>
+    <w:bookmarkStart w:name="z756" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящего Договора "форс-мажор" означает событие, неподвластное контролю Сторон, и имеющее непредвиденный характер. Такие события могут включать, но не исключительно: военные действия, природные или стихийные бедствия и другие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z752" w:id="417"/>
-[...15 lines deleted...]
-      13. Иные расходы, понесенные Экспертом при оказании услуг, Институтом не возмещаются.</w:t>
+    <w:bookmarkStart w:name="z757" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении форс-мажорных обстоятельств Эксперт незамедлительно направляет Институту письменное уведомление о таких обстоятельствах и их причинах. Если от Института не поступает иных письменных инструкций, Эксперт продолжает выполнять свои обязательства по настоящему Договору, насколько это целесообразно, и ведет поиск альтернативных способов выполнения настоящего Договора, не зависящих от форс-мажорных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z753" w:id="418"/>
+    <w:bookmarkStart w:name="z758" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Эксперт несет ответственность за обоснованность подготовленных им рекомендаций по устранению коррупциогенных норм проекта нормативного правового акта, содержащихся в заключении научной антикоррупционной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z759" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Споры и разногласия, которые могут возникнуть при исполнении настоящего Договора, разрешаются путем переговоров между Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z760" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае невозможности разрешения разногласий путем переговоров, споры и разногласия подлежат рассмотрению в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z761" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Ответственность сторон и порядок разрешения споров</w:t>
-[...59 lines deleted...]
-      Для целей настоящего Договора "форс-мажор" означает событие, неподвластное контролю Сторон, и имеющее непредвиденный характер. Такие события могут включать, но не исключительно: военные действия, природные или стихийные бедствия и другие.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Срок действия договора и основания его прекращения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z757" w:id="422"/>
-[...15 lines deleted...]
-      При возникновении форс-мажорных обстоятельств Эксперт незамедлительно направляет Институту письменное уведомление о таких обстоятельствах и их причинах. Если от Института не поступает иных письменных инструкций, Эксперт продолжает выполнять свои обязательства по настоящему Договору, насколько это целесообразно, и ведет поиск альтернативных способов выполнения настоящего Договора, не зависящих от форс-мажорных обстоятельств.</w:t>
+    <w:bookmarkStart w:name="z762" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Настоящий Договор вступает в силу со дня его подписания Сторонами, и действует до "__" _______ 20__ года, а в части обязательств Сторон – до полного их исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z758" w:id="423"/>
-[...15 lines deleted...]
-      16. Эксперт несет ответственность за обоснованность подготовленных им рекомендаций по устранению коррупциогенных норм проекта нормативного правового акта, содержащихся в заключении научной антикоррупционной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Настоящий Договор может быть расторгнут по обоюдному согласию Сторон. Сторона, требующая расторжения настоящего Договора, должна уведомить о своих намерениях другую Сторону не позднее, чем за тридцать календарных дней до окончания срока действия Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z759" w:id="424"/>
-[...15 lines deleted...]
-      17. Споры и разногласия, которые могут возникнуть при исполнении настоящего Договора, разрешаются путем переговоров между Сторонами.</w:t>
+    <w:bookmarkStart w:name="z764" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При расторжении Договора по инициативе Эксперта, Эксперт не вправе требовать возмещения своих затрат, произведенных в процессе оказания Услуг, а также платы за оказанные Услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z760" w:id="425"/>
-[...15 lines deleted...]
-      18. В случае невозможности разрешения разногласий путем переговоров, споры и разногласия подлежат рассмотрению в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z765" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Институт вправе расторгнуть настоящий Договор в одностороннем порядке в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z761" w:id="426"/>
+    <w:bookmarkStart w:name="z766" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отказа Эксперта от оказания Услуги без уважительных причин более 2 (двух) раз в течение трех месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z767" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) просрочки оказания Услуги на срок более двух рабочих дней со дня истечения срока оказания Услуги, установленного в уведомлении Института, более трех раз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z768" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невозможности исполнения экспертом своих обязанностей вследствие его недостаточной квалификации, некомпетентности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z769" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) неоднократного установления случаев проведения научной антикоррупционной экспертизы с нарушением требований, указанных в Правилах организации и проведения научной экспертизы, а также отбора научных экспертов, а также предусмотренных настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z770" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Расторжение настоящего Договора в одностороннем порядке определяется в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z771" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае досрочного расторжения настоящего Договора, Эксперт имеет право требовать оплату только за фактические затраты на день расторжения и возвращает Институту излишне оплаченные суммы в течение 10 (десяти) рабочих дней со дня расторжения настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z772" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Срок действия договора и основания его прекращения</w:t>
-[...119 lines deleted...]
-      2) просрочки оказания Услуги на срок более двух рабочих дней со дня истечения срока оказания Услуги, установленного в уведомлении Института, более трех раз;</w:t>
+        <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z768" w:id="433"/>
-[...15 lines deleted...]
-      3) невозможности исполнения экспертом своих обязанностей вследствие его недостаточной квалификации, некомпетентности;</w:t>
+    <w:bookmarkStart w:name="z773" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Все дополнения и изменения к настоящему Договору составляются письменно, подписываются обеими Сторонами и являются неотъемлемой частью настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z769" w:id="434"/>
-[...15 lines deleted...]
-      4) неоднократного установления случаев проведения научной антикоррупционной экспертизы с нарушением требований, указанных в Правилах организации и проведения научной экспертизы, а также отбора научных экспертов, а также предусмотренных настоящим Договором.</w:t>
+    <w:bookmarkStart w:name="z774" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Настоящий Договор составлен в двух экземплярах на казахском и русском языках, имеющих одинаковую юридическую силу, по одному экземпляру для каждой из Сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z770" w:id="435"/>
-[...15 lines deleted...]
-      23. Расторжение настоящего Договора в одностороннем порядке определяется в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z775" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Адреса, реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z771" w:id="436"/>
-[...15 lines deleted...]
-      24. В случае досрочного расторжения настоящего Договора, Эксперт имеет право требовать оплату только за фактические затраты на день расторжения и возвращает Институту излишне оплаченные суммы в течение 10 (десяти) рабочих дней со дня расторжения настоящего Договора.</w:t>
+    <w:bookmarkStart w:name="z776" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Институт _______________________ Эксперт _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z772" w:id="437"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -23633,55 +25710,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24007,31 +26084,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>