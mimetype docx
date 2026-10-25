--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ff4490" w14:textId="6ff4490">
+    <w:p w14:paraId="0acd4f8" w14:textId="0acd4f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8755,280 +8755,272 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Министерство юстиции после получения проектов законов, инициированных депутатами Курултая и Қазақстан Халық Кеңесі, направляет их в уполномоченную организацию для проведения научной лингвистической экспертизы посредством электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом срок проведения научной лингвистической экспертизы исчисляется с момента поступления проекта закона в уполномоченную организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 73 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...104 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="205"/>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Для проведения повторной, дополнительной научной лингвистической экспертизы международного договора или проекта международного договора орган-разработчик представляет: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z222" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сопроводительное письмо на официальном бланке органа-разработчика с указанием необходимости проведения повторной научной лингвистической экспертизы после проработки в структурных подразделениях Аппарата Правительства и Администрации Президента;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z222" w:id="206"/>
-[...15 lines deleted...]
-      1) сопроводительное письмо на официальном бланке органа-разработчика с указанием необходимости проведения повторной научной лингвистической экспертизы после проработки в структурных подразделениях Аппарата Правительства и Администрации Президента;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) международный договор или проект международного договора на казахском и русском языках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z223" w:id="207"/>
-[...15 lines deleted...]
-      2) международный договор или проект международного договора на казахском и русском языках;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копию материалов по международному договору или проекту международного договора после его проработки в структурных подразделениях Аппарата Правительства и Администрации Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z224" w:id="208"/>
-[...15 lines deleted...]
-      3) копию материалов по международному договору или проекту международного договора после его проработки в структурных подразделениях Аппарата Правительства и Администрации Президента.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. По запросу уполномоченной организации органом-разработчиком могут предоставляться иные материалы, касающиеся вопросов, затронутых в международном договоре или проекте международного договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z225" w:id="209"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="210"/>
+    <w:bookmarkStart w:name="z226" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. В случае представления уполномоченной организации неполного перечня материалов для научной лингвистической экспертизы перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9083,1661 +9075,1661 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, орган-разработчик в течение 3 (трех) рабочих дней вправе направить недостающие материалы в рабочем порядке в случае наличия соответствующего поручения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z227" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в случае непредставления органом-разработчиком полного перечня материалов научной лингвистической экспертизы в течение указанного срока уполномоченная организация отказывает в проведении научной лингвистической экспертизы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z227" w:id="211"/>
-[...15 lines deleted...]
-      При этом в случае непредставления органом-разработчиком полного перечня материалов научной лингвистической экспертизы в течение указанного срока уполномоченная организация отказывает в проведении научной лингвистической экспертизы.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Условия проведения научной лингвистической экспертизы определяются гражданско-правовым договором, заключенным между Министерством юстиции и уполномоченной организацией (далее – договор).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z228" w:id="212"/>
-[...15 lines deleted...]
-      77. Условия проведения научной лингвистической экспертизы определяются гражданско-правовым договором, заключенным между Министерством юстиции и уполномоченной организацией (далее – договор).</w:t>
+    <w:bookmarkStart w:name="z229" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Научная лингвистическая экспертиза включает следующие этапы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z229" w:id="213"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="214"/>
+    <w:bookmarkStart w:name="z230" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) принятие уполномоченной организацией материалов проекта закона посредством электронного документооборота, международного договора или проекта международного договора на бумажных носителях и в электронном виде посредством электронного документооборота; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z231" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z231" w:id="215"/>
-[...15 lines deleted...]
-      2) проведение научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подготовка заключения научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z232" w:id="216"/>
-[...15 lines deleted...]
-      3) подготовка заключения научной лингвистической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направление заключения научной лингвистической экспертизы разработчику (органу-разработчику) посредством электронного документооборота;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z233" w:id="217"/>
-[...15 lines deleted...]
-      4) направление заключения научной лингвистической экспертизы разработчику (органу-разработчику) посредством электронного документооборота;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выдача заключения научной лингвистической экспертизы и материалов к нему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z234" w:id="218"/>
-[...15 lines deleted...]
-      5) выдача заключения научной лингвистической экспертизы и материалов к нему.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 78 с изменением, внесенным совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Ответственность за соответствие текстов проектов законов, международных договоров или проектов международных договоров на казахском и русском языках несет разработчик (орган-разработчик).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:p>
-[...77 lines deleted...]
-      79. Ответственность за соответствие текстов проектов законов, международных договоров или проектов международных договоров на казахском и русском языках несет разработчик (орган-разработчик).</w:t>
+    <w:bookmarkStart w:name="z236" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Научная лингвистическая экспертиза должна проводиться в сроки, не превышающие 15 (пятнадцать) рабочих дней со дня представления уполномоченной организации проекта закона, международного договора или проекта международного договора и материалов к ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z236" w:id="220"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="221"/>
+    <w:bookmarkStart w:name="z237" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Научная лингвистическая экспертиза по проектам законов, а также проектам временных постановлений Правительства, имеющих силу Закона, разработанным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17-1 Закона "О правовых актах", должна проводиться в сроки, не превышающие 3 (три) календарных дня со дня представления уполномоченной организации проекта закона и материалов к ним.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z238" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом по проектам международных договоров о займах первоначальная научная лингвистическая экспертиза должна проводиться в сроки, не превышающие 10 (десять) календарных дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z238" w:id="222"/>
-[...15 lines deleted...]
-      При этом по проектам международных договоров о займах первоначальная научная лингвистическая экспертиза должна проводиться в сроки, не превышающие 10 (десять) календарных дней.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Срок проведения повторной, дополнительной научной лингвистической экспертизы международного договора или проекта международного договора не должен превышать 5 (пять) рабочих дней со следующего рабочего дня их представления разработчиком (органом-разработчиком).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z239" w:id="223"/>
-[...15 lines deleted...]
-      81. Срок проведения повторной, дополнительной научной лингвистической экспертизы международного договора или проекта международного договора не должен превышать 5 (пять) рабочих дней со следующего рабочего дня их представления разработчиком (органом-разработчиком).</w:t>
+    <w:bookmarkStart w:name="z240" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Эксперт научной лингвистической экспертизы должен иметь высшее филологическое и (или) юридическое образование, или опыт работы в сферах права и (или) международного права, и (или) филологии, и (или) переводческого дела (юрист, переводчик) и (или) ученую степень в сферах филологии и (или) юриспруденции, и (или) международного права.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z240" w:id="224"/>
-[...15 lines deleted...]
-      82. Эксперт научной лингвистической экспертизы должен иметь высшее филологическое и (или) юридическое образование, или опыт работы в сферах права и (или) международного права, и (или) филологии, и (или) переводческого дела (юрист, переводчик) и (или) ученую степень в сферах филологии и (или) юриспруденции, и (или) международного права.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. По результатам проведенной научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора составляется заключение научной лингвистической экспертизы, которое должно содержать мотивированные, научно обоснованные, объективные и полные выводы уполномоченной организации по предмету научной лингвистической экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z241" w:id="225"/>
-[...15 lines deleted...]
-      83. По результатам проведенной научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора составляется заключение научной лингвистической экспертизы, которое должно содержать мотивированные, научно обоснованные, объективные и полные выводы уполномоченной организации по предмету научной лингвистической экспертизы.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если у разработчика (органа-разработчика) проекта возникают вопросы в отношении заключения научной лингвистической экспертизы, он может обратиться к уполномоченной организации за соответствующими пояснениями. Уполномоченная организация предоставляет такие пояснения в течение 5 (пяти) рабочих дней со дня поступления обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z242" w:id="226"/>
-[...15 lines deleted...]
-      В случае, если у разработчика (органа-разработчика) проекта возникают вопросы в отношении заключения научной лингвистической экспертизы, он может обратиться к уполномоченной организации за соответствующими пояснениями. Уполномоченная организация предоставляет такие пояснения в течение 5 (пяти) рабочих дней со дня поступления обращения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 83 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. В заключении научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора должны быть указаны следующие данные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:p>
-[...97 lines deleted...]
-      84. В заключении научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора должны быть указаны следующие данные:</w:t>
+    <w:bookmarkStart w:name="z244" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) основание научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z244" w:id="228"/>
-[...15 lines deleted...]
-      1) основание научной лингвистической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цель проведения научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z245" w:id="229"/>
-[...15 lines deleted...]
-      2) цель проведения научной лингвистической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) методические основания проведения научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z246" w:id="230"/>
-[...15 lines deleted...]
-      3) методические основания проведения научной лингвистической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты проведения научной лингвистической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z247" w:id="231"/>
-[...15 lines deleted...]
-      4) результаты проведения научной лингвистической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вывод.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z248" w:id="232"/>
-[...15 lines deleted...]
-      5) вывод.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Заключение научной лингвистической экспертизы проекта закона, международного договора или проекта международного договора подготавливается на казахском и русском языках на официальном бланке уполномоченной организации, подписывается ее руководителем либо лицом, его замещающим, и экспертами, проводившими научную лингвистическую экспертизу, и заверяется печатью уполномоченной организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z249" w:id="233"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z250" w:id="234"/>
+    <w:bookmarkStart w:name="z250" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Заключение научной лингвистической экспертизы по международным договорам или проектам международных договоров носит рекомендательный характер, а по проектам законов, инициированных Правительством, носит обязательный характер. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 86 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок проведения научной экономической экспертизы проектов законов</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z253" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Научная экономическая экспертиза проводится на следующих стадиях разработки проекта закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z254" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при размещении проекта закона на интернет-портале открытых нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z255" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае внесения концептуальных изменений в проект закона, в результате его доработки по замечаниям Администрации Президента или Аппарата Правительства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 86 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 87 с изменением, внесенным совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="235"/>
+    <w:bookmarkStart w:name="z256" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Для проведения научной экономической экспертизы государственный орган-разработчик размещает проект закона и указанные в пункте 13-1 настоящих Правил материалы на интернет-портале открытых нормативных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z257" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксперт должен иметь высшее образование и ученую степень, обладать специальными знаниями, опытом в области научной экономической экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 88 с изменением, внесенным совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">89. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">92. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Условия проведения научной экономической экспертизы определяются гражданско-правовым договором, заключенным Министерством национальной экономики с научной организацией или экспертом в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z271" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Повторная научная экономическая экспертиза проводится в сроки, не превышающие 5 (пять) рабочих дней со дня представления научной организации или эксперту проекта закона и материалов к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z272" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. В заключении научной экономической экспертизы проекта закона необходимо указать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z273" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общие положения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z274" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z275" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию и (или) лицо, привлеченное организацией, проводившее научную экспертизу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z276" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общую характеристику проекта закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z277" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование проекта закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z278" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      назначение проекта закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      структуру проекта закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      новизну проекта закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z281" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) описание проблемных вопросов, на решение которых направлен проект закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z282" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание всех известных и эффективных способов, механизмов, подходов к разрешению проблемных вопросов, на решение которых направлено принятие проекта закона, в том числе применявшихся на разных исторических этапах, международной практике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z283" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализ предлагаемых проектом закона способов, механизмов, подходов к разрешению поставленных проблемных вопросов, возможных последствий от принятия тех или иных способов разрешения проблемных ситуаций, в том числе оценку влияния положений проекта на макроэкономическую эффективность, социальное развитие, развитие предпринимательства, экономическую безопасность отрасли и (или) страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z284" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) общий вывод.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z285" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Финансирование проведения научной экспертизы осуществляется за счет средств, предусмотренных в республиканском бюджете, в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">97. Исключен совместным приказом Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Порядок проведения научной экономической экспертизы проектов законов</w:t>
-[...775 lines deleted...]
-      96. Финансирование проведения научной экспертизы осуществляется за счет средств, предусмотренных в республиканском бюджете, в порядке, установленном законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 6. Порядок проведения научной антикоррупционной экспертизы проектов нормативных правовых актов, а также отбора научных экспертов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:p>
-[...108 lines deleted...]
-    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10752,130 +10744,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="257"/>
+    <w:bookmarkStart w:name="z288" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Научная антикоррупционная экспертиза проектов нормативных правовых актов проводится с целью:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z289" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления в проекте нормативного правового акта норм, способствующих совершению коррупционных правонарушений (далее – коррупциогенные нормы);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z289" w:id="258"/>
-[...15 lines deleted...]
-      1) выявления в проекте нормативного правового акта норм, способствующих совершению коррупционных правонарушений (далее – коррупциогенные нормы);</w:t>
+    <w:bookmarkStart w:name="z290" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработки рекомендаций, направленных на устранение выявленных коррупциогенных норм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z290" w:id="259"/>
-[...15 lines deleted...]
-      2) разработки рекомендаций, направленных на устранение выявленных коррупциогенных норм.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Научная антикоррупционная экспертиза проводится по проектам законов, вносимых на рассмотрение Курултая, за исключением случаев внесения проектов законов в порядке законодательной инициативы Президента, когда научная антикоррупционная экспертиза может не проводиться, и проектам иных нормативных правовых актов, за исключением указанных в пункте 100 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z291" w:id="260"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10914,506 +10906,1156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="261"/>
+    <w:bookmarkStart w:name="z292" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>100. Требование о проведении научной антикоррупционной экспертизы не распространяется на проекты:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых указов Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов Председателя Совета Безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных постановлений Курултая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных постановлений Конституционного Суда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных постановлений Верховного Суда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых постановлений Центральной избирательной комиссии Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановлений Правительства, предусматривающих внесение проектов законов на рассмотрение Курултая и проектов указов Президента на рассмотрение Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых решений маслихатов, нормативных правовых постановлений акиматов, нормативных правовых решений акимов и нормативных правовых постановлений ревизионных комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов по признанию утратившими силу нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов, предусматривающих принятие решений об установлении (отмене) карантинной зоны с введением карантинного режима на соответствующей территории, установлении (снятии) карантина и (или) ограничительных мероприятий в случаях, предусмотренных законодательством Республики Казахстан в области ветеринарии, а также объявление чрезвычайной ситуации природного и техногенного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов об образовании, упразднении и преобразовании административно-территориальных единиц, установлении и изменении их границ и подчиненности, их наименовании и переименовании, а также уточнении и изменении транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов об утверждении государственного списка памятников истории и культуры республиканского и местного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов об утверждении бюджетов всех уровней, Единой бюджетной классификации и Таблицы распределения поступлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов о гарантированном трансферте из Национального фонда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов об объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами столицы, городов республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов об утверждении предельных тарифов, цен, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов об утверждении квалификационных требований к административным государственным должностям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов, содержащих государственные секреты и иную охраняемую законом тайну, а также имеющих пометки "Для служебного пользования", "Без опубликования в печати", "Не для печати";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов, регулирующих порядок взаимодействия уполномоченных органов с другими государственными органами и не распространяющиеся на третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов, не содержащих дополнительных норм права, разработанных на основании типовых и схожих нормативных правовых актов или направленных на буквальное приведение в соответствие с вышестоящим нормативным правовым актом (основные понятия, юридическая техника и прочее).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 100 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z318" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Организация проведения научной антикоррупционной экспертизы проектов нормативных правовых актов возлагается на организатора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:p>
-[...356 lines deleted...]
-      нормативных правовых актов, не содержащих дополнительных норм права, разработанных на основании типовых и схожих нормативных правовых актов или направленных на буквальное приведение в соответствие с вышестоящим нормативным правовым актом (основные понятия, юридическая техника и прочее).</w:t>
+    <w:bookmarkStart w:name="z319" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Финансирование проведения научной антикоррупционной экспертизы осуществляется за счет республиканского бюджета в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата заключений по проектам нормативных правовых актов, направленных на научную антикоррупционную экспертизу после 20 декабря текущего года обеспечивается за счет средств республиканского бюджета, выделяемых в следующем году.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 100 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 102 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); с изменениями, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Субъекты, осуществляющие научную антикоррупционную экспертизу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z321" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Научная антикоррупционная экспертиза проводится экспертами, включенными в реестр экспертов, формируемый организатором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z322" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Координация проведения научной антикоррупционной экспертизы возлагается на уполномоченную организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 104 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Уполномоченная организация на конкурсной основе привлекает экспертов для проведения научной антикоррупционной экспертизы, направляет их кандидатуры организатору для включения в реестр экспертов, а также обеспечивает взаимодействие разработчиков проектов нормативных правовых актов и экспертов в ходе проведения научной антикоррупционной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок проведения конкурсного отбора экспертов утверждается организатором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 105 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z325" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Эксперт должен соответствовать следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие высшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) опыт работы не менее 5 (пяти) лет в той отрасли деятельности, по которой предполагает выступить в качестве эксперта, либо не менее 3 (трех) лет в случае наличия ученой степени / степени кандидата наук, доктора наук, доктора PhD или доктора по профилю в той отрасли деятельности, по которой предполагает выступить в качестве эксперта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие непогашенной или неснятой судимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отсутствие административного взыскания за совершение административного коррупционного правонарушения в течение последних 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отсутствие увольнения за дисциплинарный проступок, дискредитирующий государственную службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отсутствие судимости за коррупционное преступление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 106 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>603</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11426,718 +12068,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z318" w:id="262"/>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z332" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Субъекты, осуществляющие научную антикоррупционную экспертизу</w:t>
-[...261 lines deleted...]
-      106. Эксперт должен соответствовать следующим требованиям:</w:t>
+        <w:t xml:space="preserve"> Глава 8. Порядок исключения экспертов из реестра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:p>
-[...246 lines deleted...]
-    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 8 исключена совместным приказом Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12152,88 +12144,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="270"/>
+    <w:bookmarkStart w:name="z341" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Порядок и сроки проведения научной антикоррупционной экспертизы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z342" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Условия проведения научной антикоррупционной экспертизы проектов нормативных правовых актов определяются гражданско-правовым договором, заключенным между организатором и уполномоченной организацией, в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z342" w:id="271"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12272,134 +12264,480 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="272"/>
+    <w:bookmarkStart w:name="z343" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       110. Права и обязанности эксперта, осуществляющего научную антикоррупционную экспертизу, условия оплаты услуг эксперта, основания для расторжения договорных отношений определяются договором на проведение научной антикоррупционной экспертизы, заключенным между уполномоченной организацией и экспертом, в соответствии с законодательством Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Типовой договор).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченная организация вправе расторгнуть с экспертом договор на проведение научной антикоррупционной экспертизы по основаниям, предусмотренным данным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 110 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Не допускается вмешательство в деятельность эксперта при проведении научной антикоррупционной экспертизы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z346" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. При проведении научной антикоррупционной экспертизы могут применяться подходы с элементами цифровых решений, основанные на использовании больших объемов информации и алгоритмов для обработки и анализа данных, позволяющие проводить более точный анализ данных и выявлять скрытые коррупционные связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z347" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Научная антикоррупционная экспертиза проекта нормативного правового акта проводится в период публичного обсуждения проекта нормативного правового акта на интернет-портале открытых нормативных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 110 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 113 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">114. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z351" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. По проектам нормативных правовых актов может проводиться повторная научная антикоррупционная экспертиза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторная научная антикоррупционная экспертиза проводится в случае внесения концептуальных изменений и дополнений в проект нормативного правового акта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по замечаниям и предложениям Администрации Президента и (или) Аппарата Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подлежащего государственной регистрации в органах юстиции, по замечаниям и предложениям органов юстиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 115 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -12412,136 +12750,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z345" w:id="273"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z354" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Повторная научная антикоррупционная экспертиза проводится в срок, не превышающий 5 рабочих дней со дня размещения на интернет-портале открытых нормативных правовых актов проекта нормативного правового акта и материалов к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z355" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторная научная антикоррупционная экспертиза проводится экспертом или группой экспертов, проводивших первоначальную научную антикоррупционную экспертизу проекта нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 113 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 116 с изменением, внесенным совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -12551,201 +12869,241 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">114. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">117. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">118. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...73 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">119. Исключен совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z365" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Уполномоченная организация определяет эксперта или группу экспертов для проведения научной антикоррупционной экспертизы данного проекта нормативного правового акта. При этом, уполномоченная организация не привлекает к проведению научной антикоррупционной экспертизы проекта нормативного правового акта эксперта, принимавшего непосредственное участие в подготовке данного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 115 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 120 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -12758,1314 +13116,1210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z354" w:id="277"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z366" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Проект нормативного правового акта и прилагаемые к нему материалы направляются уполномоченной организацией эксперту или группе экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксперт в срок, установленный уполномоченной организацией, направляет в уполномоченную организацию уведомление о принятии в работу представленного проекта нормативного правового акта либо о самоотводе с указанием причин своего отказа.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 116 с изменением, внесенным совместным приказом Министра юстиции РК от 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 121 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z368" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Эксперт, давший согласие на проведение научной антикоррупционной экспертизы, не позднее срока, установленного уполномоченной организацией, подготавливает заключение научной антикоррупционной экспертизы проекта нормативного правового акта и направляет его в уполномоченную организацию для согласования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 122 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z369" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Уполномоченная организация осуществляет проверку заключения в части орфографической, пунктуационной и стилистической грамотности, и при необходимости решает вопрос о доработке экспертом или группой экспертов подготовленного заключения научной антикоррупционной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несогласия эксперта или группы экспертов с замечаниями и предложениями уполномоченной организации, уполномоченная организация вправе направить проект нормативного правового акта для проведения научной антикоррупционной экспертизы другому эксперту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксперт или группа экспертов несут ответственность за обоснованность подготовленных ими рекомендаций по устранению коррупциогенных норм проекта нормативного правового акта, содержащихся в заключении научной антикоррупционной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если уполномоченная организация не соглашается с рекомендациями эксперта или группы экспертов, он вправе выразить особое мнение по соответствующему проекту нормативного правового акта и приложить его к заключению эксперта или группы экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 123 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z373" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Заключение научной антикоррупционной экспертизы должно содержать мотивированные, научно обоснованные, полные и объективные выводы по предмету научной антикоррупционной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z374" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несогласия одного из экспертов с выводами, изложенными в заключении научной антикоррупционной экспертизы группы экспертов, соответствующий эксперт вправе изложить особое мнение и приложить его к заключению группы экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z375" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предложения и замечания каждого эксперта в итоговом заключении экспертизы обозначаются с указанием фамилии, имени и отчества (при его наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z376" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Заключение научной антикоррупционной экспертизы содержит следующие разделы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z377" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общие положения, которые включают данные эксперта, разработчика, предмет и цели научной антикоррупционной экспертизы, наименование проекта нормативного правового акта, его назначение и структура.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z378" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) описание проблемных вопросов, на решение которых направлен проект нормативного правового акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z379" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание выявленных коррупциогенных норм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z380" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оценка последствий принятия нормы проекта нормативного правового акта в части возможности совершения коррупционных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z381" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предложения по устранению выявленных коррупциогенных норм, в том числе рекомендаций в форме норм права, препятствующих совершению коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z382" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Выводы научной антикоррупционной экспертизы носят рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z383" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Заключение научной антикоррупционной экспертизы на казахском и русском языках с указанием данных эксперта или группы экспертов, подготовивших его, размещается на интернет-портале открытых нормативных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 127 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...924 lines deleted...]
-    <w:bookmarkStart w:name="z384" w:id="294"/>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       128. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Разработчик рассматривает заключение научной антикоррупционной экспертизы и принимает одно из следующих действий:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z88" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае согласия с рекомендациями заключения научной антикоррупционной экспертизы, вносит соответствующие изменения и (или) дополнения в проект нормативного правового акта. При этом, не позднее 5 (пяти) рабочих дней со дня получения заключения, размещает соответствующую информацию на интернет-портале открытых нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z88" w:id="295"/>
-[...15 lines deleted...]
-      1) в случае согласия с рекомендациями заключения научной антикоррупционной экспертизы, вносит соответствующие изменения и (или) дополнения в проект нормативного правового акта. При этом, не позднее 5 (пяти) рабочих дней со дня получения заключения, размещает соответствующую информацию на интернет-портале открытых нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае, если заключение научной антикоррупционной экспертизы содержит рекомендации, не относящиеся к компетенции разработчика, то разработчик в течение 2 (двух) рабочих дней с момента поступления заключения направляет их с проектом нормативного правового акта государственным органам, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в экспертном заключении, для проработки и предоставления соответствующей информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z89" w:id="296"/>
-[...15 lines deleted...]
-      2) в случае, если заключение научной антикоррупционной экспертизы содержит рекомендации, не относящиеся к компетенции разработчика, то разработчик в течение 2 (двух) рабочих дней с момента поступления заключения направляет их с проектом нормативного правового акта государственным органам, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в экспертном заключении, для проработки и предоставления соответствующей информации.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение 5 (пяти) рабочих дней со дня получения заключения научной антикоррупционной экспертизы и проекта нормативного правового акта от разработчика, государственные органы, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в экспертном заключении, обязаны рассмотреть данные рекомендации и представить соответствующую информацию разработчику. Разработчик не позднее 2 (двух) рабочих дней с даты получения информации от государственных органов, размещает ее на интернет-портале открытых нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z90" w:id="297"/>
-[...15 lines deleted...]
-      В течение 5 (пяти) рабочих дней со дня получения заключения научной антикоррупционной экспертизы и проекта нормативного правового акта от разработчика, государственные органы, в компетенцию которых входит рассмотрение вопросов, затрагиваемых в экспертном заключении, обязаны рассмотреть данные рекомендации и представить соответствующую информацию разработчику. Разработчик не позднее 2 (двух) рабочих дней с даты получения информации от государственных органов, размещает ее на интернет-портале открытых нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае несогласия с рекомендациями, разработчик не позднее 5 (пяти) рабочих дней со дня получения заключения научной антикоррупционной экспертизы, размещает на интернет-портале открытых нормативных правовых актов позицию государственных органов с указанием обоснованных причин несогласия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z91" w:id="298"/>
-[...15 lines deleted...]
-      3) в случае несогласия с рекомендациями, разработчик не позднее 5 (пяти) рабочих дней со дня получения заключения научной антикоррупционной экспертизы, размещает на интернет-портале открытых нормативных правовых актов позицию государственных органов с указанием обоснованных причин несогласия.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 128 - в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z391" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Уполномоченная организация проводит анализ размещенных позиций разработчиков с аргументированными обоснованиями причин непринятия рекомендаций и ежеквартально в срок до 10 числа месяца, следующего за отчетным кварталом, направляет итоги проведенного анализа организатору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 128 - в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
-[...29 lines deleted...]
-        <w:t>01.07.2026</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 129 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z391" w:id="299"/>
-[...15 lines deleted...]
-      129. Уполномоченная организация проводит анализ размещенных позиций разработчиков с аргументированными обоснованиями причин непринятия рекомендаций и ежеквартально в срок до 10 числа месяца, следующего за отчетным кварталом, направляет итоги проведенного анализа организатору.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. При внесении проекта нормативного правового акта на рассмотрение Правительства, органов юстиции разработчик прикладывает к проекту нормативного правового акта заключение научной антикоррупционной экспертизы и позицию с аргументированными обоснованиями причин несогласия с рекомендациями экспертного заключения, размещенного на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 129 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 130 - в редакции совместного приказа Министра юстиции РК от 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1056</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, и.о. Министра национальной экономики РК от 26.12.2024 № 113 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 27.12.2024 № 277 (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z393" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Эксперт или группа экспертов, подготовившие заключение научной антикоррупционной экспертизы проекта нормативного правового акта, сопровождают данный проект на всех стадиях до его принятия, независимо от согласия или несогласия разработчика с рекомендациями экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z394" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксперт на любой стадии разработки и принятия проекта нормативного правового акта обосновывает согласующему государственному органу или органу принятия нормативного правового акта результаты проведенной по нему научной антикоррупционной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z395" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости разработчик проводит консультационную встречу с экспертом или группой экспертов, подготовивших заключение научной антикоррупционной экспертизы к проекту нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z396" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Конкурсный отбор экспертов для проведения научной антикоррупционной экспертизы проектов нормативных правовых актов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z397" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Конкурсный отбор экспертов для проведения научной антикоррупционной экспертизы проектов нормативных правовых актов (далее – конкурсный отбор) организуется и проводится уполномоченной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 132 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -14078,418 +14332,420 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="300"/>
-[...261 lines deleted...]
-    <w:bookmarkStart w:name="z398" w:id="306"/>
+    <w:bookmarkStart w:name="z398" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       133. К участию в конкурсном отборе допускаются лица, соответствующие критериям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z399" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Кандидатуры экспертов, прошедших конкурсный отбор, направляются организатору для включения в реестр экспертов по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов (далее – реестр экспертов).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z399" w:id="307"/>
-[...15 lines deleted...]
-      134. Кандидатуры экспертов, прошедших конкурсный отбор, направляются организатору для включения в реестр экспертов по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов (далее – реестр экспертов).</w:t>
+    <w:bookmarkStart w:name="z400" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Решением руководителя уполномоченной организации либо лицом, исполняющим его обязанности, формируется конкурсная комиссия для проведения конкурсного отбора, определяется секретарь конкурсной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z400" w:id="308"/>
-[...15 lines deleted...]
-      135. Решением руководителя уполномоченной организации либо лицом, исполняющим его обязанности, формируется конкурсная комиссия для проведения конкурсного отбора, определяется секретарь конкурсной комиссии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 135 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z401" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Конкурсная комиссия является коллегиальным органом, который рассматривает документы, поданные участниками конкурсного отбора, проводит тестирование и собеседование с кандидатами для включения в реестр экспертов, и осуществляет отбор экспертов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z402" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Членами конкурсной комиссии являются председатель и другие члены конкурсной комиссии. Члены конкурсной комиссии участвуют в работе конкурсной комиссии без права замены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z403" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее количество членов конкурсной комиссии составляет нечетное число, но не менее 5 (пяти) человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 135 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 137 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z404" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Состав конкурсной комиссии формируется из числа представителей координатора, организатора и общественных объединений (неправительственных организаций).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z405" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Секретарем конкурсной комиссии является сотрудник уполномоченной организации, который осуществляет организационное обеспечение работы конкурсной комиссии и не принимает участие в голосовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 139 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -14502,456 +14758,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z401" w:id="309"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z406" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. В состав конкурсной комиссии не может входить лицо, участвующее в конкурсном отборе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z407" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Уполномоченная организация принимает исчерпывающие меры по предотвращению конфликта интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 137 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
-[...29 lines deleted...]
-        <w:t>01.07.2026</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 141 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z404" w:id="312"/>
-[...157 lines deleted...]
-      141. Уполномоченная организация принимает исчерпывающие меры по предотвращению конфликта интересов.</w:t>
+    <w:bookmarkStart w:name="z408" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Конкурсный отбор включает в себя ряд последовательных этапов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) публикация объявления о проведении конкурсного отбора на интернет-ресурсе уполномоченной организации и организатора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15118,150 +15110,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="317"/>
+    <w:bookmarkStart w:name="z415" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Участниками конкурсного отбора являются лица, подавшие необходимые документы до указанной в объявлении даты окончания приема документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z416" w:id="318"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z416" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       144. Кандидатами для включения в реестр экспертов (далее – кандидаты) являются участники конкурсного отбора, соответствующие критериям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и допущенные к последующим этапам конкурсного отбора.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z417" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Кандидаты допускаются к последующим этапам конкурсного отбора (проведение тестирования, собеседование) при условии прохождения предыдущих этапов конкурсного отбора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z417" w:id="319"/>
-[...15 lines deleted...]
-      145. Кандидаты допускаются к последующим этапам конкурсного отбора (проведение тестирования, собеседование) при условии прохождения предыдущих этапов конкурсного отбора.</w:t>
+    <w:bookmarkStart w:name="z418" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. Объявление о проведении конкурсного отбора включает следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z418" w:id="320"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование уполномоченной организации, проводящего конкурсный отбор, с указанием его местонахождения, почтового адреса, номеров телефонов, адреса электронной почты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15412,70 +15404,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z423" w:id="321"/>
+    <w:bookmarkStart w:name="z423" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Лица, изъявившие желание участвовать в конкурсном отборе, подают в структурное подразделение уполномоченной организации, ответственное за прием документов, следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление на имя первого руководителя уполномоченной организации или лица, исполняющего его обязанности, в произвольной форме, с указанием номеров телефонов и адреса электронной почты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15624,338 +15616,440 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z429" w:id="322"/>
+    <w:bookmarkStart w:name="z429" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       148. Участники конкурсного отбора представляют документы, перечисленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в электронном виде на адрес электронной почты уполномоченной организации, указанный в объявлении, в течение 5 (пять) рабочих дней со следующего рабочего дня после последней публикации объявления о проведении конкурсного отбора.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 148 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z430" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Рассмотрение документов участников конкурсного отбора осуществляет конкурсная комиссия после окончания приема документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z431" w:id="324"/>
+    <w:bookmarkStart w:name="z431" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       150. Конкурсная комиссия рассматривает представленные документы на соответствие критериям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z432" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151. Конкурсная комиссия в течение 2 (два) рабочих дней после окончания срока приема документов принимает решение о допуске участников конкурсного отбора к последующим этапам конкурсного отбора либо мотивированно отказывает в допуске.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z432" w:id="325"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z433" w:id="326"/>
+    <w:bookmarkStart w:name="z433" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основанием отказа в допуске является несоответствие кандидата критериям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z434" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Представление неполного пакета документов либо недостоверных сведений является основанием для отказа в их рассмотрении уполномоченной организацией.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z434" w:id="327"/>
-[...15 lines deleted...]
-      152. Представление неполного пакета документов либо недостоверных сведений является основанием для отказа в их рассмотрении уполномоченной организацией.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 152 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z435" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. Секретарь конкурсной комиссии составляет графики прохождения тестирования, собеседования, письменного экзамена, а также списки кандидатов, допущенных к тестированию, собеседованию, письменному экзамену, которые размещаются на интернет-ресурсе уполномоченной организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 152 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 153 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -15968,338 +16062,338 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z435" w:id="328"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z436" w:id="329"/>
+    <w:bookmarkStart w:name="z436" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       154. Секретарь конкурсной комиссии уведомляет кандидатов, допущенных к тестированию, о дате проведения тестирования в течение 2 (два) рабочих дней после принятия решения конкурсной комиссией, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и не позднее 1 (один) рабочего дня до проведения тестирования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z437" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление кандидатов осуществляется по телефону и (или) посредством направления информации на электронные адреса и мобильные телефоны кандидатов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z437" w:id="330"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z438" w:id="331"/>
+    <w:bookmarkStart w:name="z438" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       155. Кандидаты, подавшие документы для участия в конкурсном отборе по электронной почте, представляют для сверки оригиналы либо нотариально заверенные копии документов, перечисленных в подпунктах 2), 3), 4) и 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, не позднее, чем за один час до начала тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z439" w:id="332"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z439" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При непредставлении оригиналов либо нотариально заверенных копий документов, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в установленный срок, кандидат не допускается к тестированию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z440" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Кандидат проходит тестирование на знание законодательства Республики Казахстан в той отрасли (отраслях) деятельности, по которой предполагает осуществлять научную антикоррупционную экспертизу проектов нормативных правовых актов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z440" w:id="333"/>
-[...15 lines deleted...]
-      156. Кандидат проходит тестирование на знание законодательства Республики Казахстан в той отрасли (отраслях) деятельности, по которой предполагает осуществлять научную антикоррупционную экспертизу проектов нормативных правовых актов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 156 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z441" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Вопросы для тестирования утверждаются приказом руководителя уполномоченной организации или лица, исполняющего его обязанности, и не подлежат разглашению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 156 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 157 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16312,96 +16406,96 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z441" w:id="334"/>
-[...15 lines deleted...]
-      157. Вопросы для тестирования утверждаются приказом руководителя уполномоченной организации или лица, исполняющего его обязанности, и не подлежат разглашению.</w:t>
+    <w:bookmarkStart w:name="z442" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Тестирование кандидатов проводится в письменной или электронной форме в течении 90 (девяносто) минут и состоит из 50 (пятьдесят) вопросов. Значение прохождения тестирования для кандидатов составляет не менее 40 (сорок) правильных ответов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 157 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 158 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16414,398 +16508,638 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z442" w:id="335"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z444" w:id="336"/>
+    <w:bookmarkStart w:name="z444" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       159. Письменный экзамен с кандидатами, успешно прошедшими тестирование, проводится в течение 3 (трех) рабочих дней со следующего рабочего дня после подведения итогов тестирования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z445" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целью письменного экзамена является оценка практических навыков эксперта по проведению научной антикоррупционной экспертизы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z445" w:id="337"/>
-[...15 lines deleted...]
-      Целью письменного экзамена является оценка практических навыков эксперта по проведению научной антикоррупционной экспертизы.</w:t>
+    <w:bookmarkStart w:name="z446" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь конкурсной комиссии направляет на электронные адреса кандидатов, допущенных к письменному экзамену, проект нормативного правового акта с заданием о проведение научной антикоррупционной экспертизы. Проект нормативного правового акта направляется не позднее 1 (один) рабочего дня со дня принятия решения конкурсной комиссией о допуске участников конкурсного отбора к письменному экзамену.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z446" w:id="338"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z447" w:id="339"/>
+    <w:bookmarkStart w:name="z447" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На подготовку заключения научной антикоррупционной экспертизы предоставляется два рабочих дня. В случае несвоевременного предоставления заключения научной антикоррупционной экспертизы кандидат не допускается к последующим этапам конкурсного отбора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z448" w:id="340"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z448" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурсная комиссия в течение 2 (два) рабочих дней оценивает заключения кандидатов. Оценка представленных заключений кандидатов проводится по пятибалльной шкале и вносится в листы собеседования с кандидатами. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z449" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоги письменного экзамена подводятся на следующий рабочий день с даты завершения оценки конкурсной комиссией заключений кандидатов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z449" w:id="341"/>
-[...15 lines deleted...]
-      Итоги письменного экзамена подводятся на следующий рабочий день с даты завершения оценки конкурсной комиссией заключений кандидатов.</w:t>
+    <w:bookmarkStart w:name="z450" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Собеседование с кандидатами, успешно прошедшими письменный экзамен, проводится в течение 5 (пять) рабочих дней согласно утвержденного графика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z450" w:id="342"/>
-[...15 lines deleted...]
-      160. Собеседование с кандидатами, успешно прошедшими письменный экзамен, проводится в течение 5 (пять) рабочих дней согласно утвержденного графика.</w:t>
+    <w:bookmarkStart w:name="z451" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целью собеседования является оценка профессиональных, деловых и личностных качеств кандидатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z451" w:id="343"/>
-[...15 lines deleted...]
-      Целью собеседования является оценка профессиональных, деловых и личностных качеств кандидатов.</w:t>
+    <w:bookmarkStart w:name="z452" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Секретарь конкурсной комиссии уведомляет кандидатов, допущенных к собеседованию, о дате проведения собеседования в течение 2 (двух) рабочих дней после проведения тестирования и не позднее 1 (одного) рабочего дня до проведения собеседования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z452" w:id="344"/>
-[...15 lines deleted...]
-      161. Секретарь конкурсной комиссии уведомляет кандидатов, допущенных к собеседованию, о дате проведения собеседования в течение 2 (двух) рабочих дней после проведения тестирования и не позднее 1 (одного) рабочего дня до проведения собеседования.</w:t>
+    <w:bookmarkStart w:name="z453" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление кандидатов осуществляется по телефону и (или) посредством направления информации на электронные адреса и мобильные телефоны кандидатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z453" w:id="345"/>
-[...15 lines deleted...]
-      Уведомление кандидатов осуществляется по телефону и (или) посредством направления информации на электронные адреса и мобильные телефоны кандидатов.</w:t>
+    <w:bookmarkStart w:name="z454" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Кандидаты, допущенные к собеседованию, проходят его в месте, определенном уполномоченной организацией, в том числе посредством видеоконференцсвязи, в соответствии с графиком, размещаемым на интернет-ресурсе уполномоченной организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z454" w:id="346"/>
-[...15 lines deleted...]
-      162. Кандидаты, допущенные к собеседованию, проходят его в месте, определенном уполномоченной организацией, в том числе посредством видеоконференцсвязи, в соответствии с графиком, размещаемым на интернет-ресурсе уполномоченной организации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 162 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z455" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Перед началом собеседования секретарь конкурсной комиссии знакомит кандидатов с порядком проведения предстоящей процедуры собеседования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z456" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. В процессе собеседования кандидату задаются профильные вопросы, а также ситуационные задачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z457" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Оценка ответов кандидатов проводится по пятибалльной шкале и вносится в листы собеседования с кандидатами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z458" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Собеседование проводится индивидуально с каждым кандидатом и может фиксироваться с помощью технических средств записи, о чем предупреждается кандидат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z459" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Конкурсная комиссия оценивает кандидатов на основании представленных документов, результатов тестирования, письменного экзамена и качества ответов и осуществляет отбор из их числа кандидатур для включения в реестр экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z460" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ход собеседования с кандидатами оформляется в виде протокола и подписывается председателем, членами и секретарем конкурсной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z461" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Решение конкурсной комиссии принимается в отсутствие кандидата путем открытого голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z462" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия принимает одно из решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z463" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о включении в реестр экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z464" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе включения в реестр экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z465" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Решение конкурсной комиссии считается правомочным, если на заседании присутствует не менее двух третей от ее состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z466" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Кандидат получает положительное заключение конкурсной комиссии в случае, если за него проголосовало большинство присутствующих из состава конкурсной комиссии. В случае равенства голосов решающим является голос председателя конкурсной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z467" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Список кандидатур экспертов, рекомендованных для включения в реестр экспертов, размещается на интернет-ресурсе уполномоченной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 162 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 171 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16818,567 +17152,225 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z455" w:id="347"/>
-[...255 lines deleted...]
-      171. Список кандидатур экспертов, рекомендованных для включения в реестр экспертов, размещается на интернет-ресурсе уполномоченной организации.</w:t>
+    <w:bookmarkStart w:name="z468" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Решение конкурсной комиссии может быть обжаловано в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z469" w:id="361"/>
+    <w:bookmarkStart w:name="z469" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>173. Реестр действует постоянно, в который вносятся изменения и дополнения по мере необходимости.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переутверждение Реестра экспертов по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов, не предусматривающих включение в него дополнительных экспертов, осуществляется без повторного проведения конкурсных процедур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 173 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z706" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 11. Порядок исключения экспертов из реестра</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...117 lines deleted...]
-      <w:bookmarkStart w:name="z470" w:id="363"/>
+      <w:bookmarkStart w:name="z470" w:id="362"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 11 в соответствии с совместным приказом Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -17387,51 +17379,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17456,90 +17448,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z472" w:id="364"/>
+    <w:bookmarkStart w:name="z472" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       175. Уполномоченная организация ежеквартально до 10 (десять) числа следующего за отчетным периодом предоставляет Организатору сведения об экспертах, подлежащих исключению из реестра по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типового договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, уполномоченная организация документально подтверждает факт нарушения со стороны эксперта, который служит основанием для исключения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17596,192 +17588,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="365"/>
+    <w:bookmarkStart w:name="z474" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       176. Исключение экспертов из реестра экспертов осуществляется организатором на основании пункта 177 настоящих Правил и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типового договора.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 176 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 816</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 31.12.2025 № 138 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z707" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Уполномоченная организация направляет организатору предложение об исключении эксперта из реестра экспертов с приложением обоснования (материалов), в случае:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) расторжения с экспертом договора на проведение научной антикоррупционной экспертизы в одностороннем порядке;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18204,68 +18196,68 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z476" w:id="367"/>
+    <w:bookmarkStart w:name="z476" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Паспорт по оценке социально-экономических последствий действия принимаемых проектов законов Республики Казахстан для представления на научную экономическую экспертизу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции совместного приказа и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23621,64 +23613,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дополнительные материалы для иллюстрации результатов анализа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z117" w:id="368"/>
+      <w:bookmarkStart w:name="z117" w:id="367"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. (при наличии) _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkEnd w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись курирующего заместителя руководителя государственного органа-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23840,68 +23832,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной экспертизы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а также отбора научных экспертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z487" w:id="369"/>
+    <w:bookmarkStart w:name="z487" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор на проведение научной антикоррупционной экспертизы, заключаемый между уполномоченной организацией и экспертом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkEnd w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции совместного приказа Министра юстиции РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23990,1689 +23982,1689 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z708" w:id="370"/>
+          <w:bookmarkStart w:name="z708" w:id="369"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№____</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="370"/>
+          <w:bookmarkEnd w:id="369"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__" _____ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z711" w:id="371"/>
+      <w:bookmarkStart w:name="z711" w:id="370"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РГП на ПХВ "Институт законодательства и правовой информации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан" Министерства юстиции Республики Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем Институт,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице _____________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании ___________________________________ _________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с одной стороны, и _____________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (документ, удостоверяющий личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ _____________, выданный ____________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый(ая) в дальнейшем Эксперт, с другой стороны, далее совместно именуемые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стороны, заключили настоящий Договор о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z712" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:p>
-[...186 lines deleted...]
-    <w:bookmarkStart w:name="z712" w:id="372"/>
+    <w:bookmarkStart w:name="z713" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Эксперт обязуется по заданию Института оказывать услуги по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов с выдачей заключений (далее – Услуги) согласно условиям настоящего Договора, а Институт обязуется своевременно принимать и оплачивать результат Услуги по каждому проекту нормативного правового акта на условиях настоящего Договора при условии надлежащего исполнения Экспертом своих обязательств по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z714" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Институт дает задание Эксперту путем направления (вручения) уведомления о необходимости проведения научной антикоррупционной экспертизы проекта нормативного правового акта (далее – уведомление) с приложением данного проекта и других документов, предоставленных разработчиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z715" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Услуга по каждому проекту нормативного правового акта оказывается не позднее срока, установленного в уведомлении Института по соответствующему проекту нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z716" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Предмет договора</w:t>
-[...59 lines deleted...]
-      3. Услуга по каждому проекту нормативного правового акта оказывается не позднее срока, установленного в уведомлении Института по соответствующему проекту нормативного правового акта.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z716" w:id="376"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
+    <w:bookmarkStart w:name="z717" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Эксперт обязан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z717" w:id="377"/>
-[...15 lines deleted...]
-      4. Эксперт обязан:</w:t>
+    <w:bookmarkStart w:name="z718" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лично провести научную антикоррупционную экспертизу проектов нормативных правовых актов, обеспечить достоверность, объективность, квалифицированность оказываемых Услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z718" w:id="378"/>
-[...15 lines deleted...]
-      1) лично провести научную антикоррупционную экспертизу проектов нормативных правовых актов, обеспечить достоверность, объективность, квалифицированность оказываемых Услуг;</w:t>
+    <w:bookmarkStart w:name="z719" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывать Услуги, предусмотренные настоящим Договором, надлежащего качества и в полном объеме, в соответствии с требованиями законодательства Республики Казахстан, в сроки и на условиях, установленных настоящим Договором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z719" w:id="379"/>
-[...15 lines deleted...]
-      2) оказывать Услуги, предусмотренные настоящим Договором, надлежащего качества и в полном объеме, в соответствии с требованиями законодательства Республики Казахстан, в сроки и на условиях, установленных настоящим Договором;</w:t>
+    <w:bookmarkStart w:name="z720" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течении 1 (одного) рабочего дня следующего со дня получения проекта нормативного правового акта, направить ему уведомление о принятии в работу представленного проекта нормативного правового акта либо о самоотводе с указанием причин своего отказа, в том числе непосредственного участия в подготовке данного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z720" w:id="380"/>
-[...15 lines deleted...]
-      3) в течении 1 (одного) рабочего дня следующего со дня получения проекта нормативного правового акта, направить ему уведомление о принятии в работу представленного проекта нормативного правового акта либо о самоотводе с указанием причин своего отказа, в том числе непосредственного участия в подготовке данного проекта;</w:t>
+    <w:bookmarkStart w:name="z721" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечить конфиденциальность содержания и сохранность документации и сведений Института, ставших известными ему в связи с оказанием Услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z721" w:id="381"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z722" w:id="382"/>
+    <w:bookmarkStart w:name="z722" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) информировать Институт, по его требованию, о ходе оказания Услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z723" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечить сохранность имущества и документов, переданных ему Институтом для надлежащего исполнения обязательств по настоящему Договору;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z723" w:id="383"/>
-[...15 lines deleted...]
-      6) обеспечить сохранность имущества и документов, переданных ему Институтом для надлежащего исполнения обязательств по настоящему Договору;</w:t>
+    <w:bookmarkStart w:name="z724" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае нарушения условий настоящего Договора возместить Институту все убытки, возникшие в результате ненадлежащего исполнения им своих обязательств в полном объеме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z724" w:id="384"/>
-[...15 lines deleted...]
-      7) в случае нарушения условий настоящего Договора возместить Институту все убытки, возникшие в результате ненадлежащего исполнения им своих обязательств в полном объеме;</w:t>
+    <w:bookmarkStart w:name="z725" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по требованию Института предоставить отчет об оказанных Услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z725" w:id="385"/>
-[...15 lines deleted...]
-      8) по требованию Института предоставить отчет об оказанных Услугах;</w:t>
+    <w:bookmarkStart w:name="z726" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) после выдачи заключения научной антикоррупционной экспертизы проектов нормативных правовых актов обеспечить экспертное сопровождение проекта нормативного правового акта на всех стадиях до его принятия, независимо от согласия или несогласия разработчика с его рекомендациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z726" w:id="386"/>
-[...15 lines deleted...]
-      9) после выдачи заключения научной антикоррупционной экспертизы проектов нормативных правовых актов обеспечить экспертное сопровождение проекта нормативного правового акта на всех стадиях до его принятия, независимо от согласия или несогласия разработчика с его рекомендациями;</w:t>
+    <w:bookmarkStart w:name="z727" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществить выдачу заключения научной антикоррупционной экспертизы на казахском или русском языке нарочно, электронной почтой либо посредством цифровой системы (при ее наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z727" w:id="387"/>
-[...15 lines deleted...]
-      10) осуществить выдачу заключения научной антикоррупционной экспертизы на казахском или русском языке нарочно, электронной почтой либо посредством цифровой системы (при ее наличии).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным совместным приказом и.о. Министра юстиции Республики Казахстан от 25.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 29.06.2026 № 93 (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z728" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Эксперт имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:p>
-[...97 lines deleted...]
-      5. Эксперт имеет право:</w:t>
+    <w:bookmarkStart w:name="z729" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать от Института оплаты оказанных Услуг в соответствии с условиями настоящего Договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z729" w:id="389"/>
-[...15 lines deleted...]
-      1) требовать от Института оплаты оказанных Услуг в соответствии с условиями настоящего Договора;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получать разъяснения от Института по возникшим вопросам и дополнительные сведения, необходимые для оказания Услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z730" w:id="390"/>
-[...15 lines deleted...]
-      2) получать разъяснения от Института по возникшим вопросам и дополнительные сведения, необходимые для оказания Услуг;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) досрочно оказать Услугу, при условии выполнения ее качественно и в полном объеме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z731" w:id="391"/>
-[...15 lines deleted...]
-      3) досрочно оказать Услугу, при условии выполнения ее качественно и в полном объеме.</w:t>
+    <w:bookmarkStart w:name="z732" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Институт обязан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z732" w:id="392"/>
-[...15 lines deleted...]
-      6. Институт обязан:</w:t>
+    <w:bookmarkStart w:name="z733" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставлять Эксперту проекты нормативных правовых актов и прилагаемые к ним материалы, если Экспертом получено задание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z733" w:id="393"/>
-[...15 lines deleted...]
-      1) предоставлять Эксперту проекты нормативных правовых актов и прилагаемые к ним материалы, если Экспертом получено задание;</w:t>
+    <w:bookmarkStart w:name="z734" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принять оказанные Экспертом Услуги по каждому проекту нормативного правового акта при условии устранения недостатков, выявленных Институтом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z734" w:id="394"/>
-[...15 lines deleted...]
-      2) принять оказанные Экспертом Услуги по каждому проекту нормативного правового акта при условии устранения недостатков, выявленных Институтом;</w:t>
+    <w:bookmarkStart w:name="z735" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оплатить оказанные Экспертом Услуги в порядке, предусмотренном настоящим Договором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z735" w:id="395"/>
-[...15 lines deleted...]
-      3) оплатить оказанные Экспертом Услуги в порядке, предусмотренном настоящим Договором;</w:t>
+    <w:bookmarkStart w:name="z736" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не допускать проведение научной антикоррупционной экспертизы проекта нормативного правового акта Экспертом, принимавшим непосредственное участие в подготовке данного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z736" w:id="396"/>
-[...15 lines deleted...]
-      4) не допускать проведение научной антикоррупционной экспертизы проекта нормативного правового акта Экспертом, принимавшим непосредственное участие в подготовке данного проекта.</w:t>
+    <w:bookmarkStart w:name="z737" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Предоставить Эксперту не менее 2/3 срока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z737" w:id="397"/>
-[...15 lines deleted...]
-      5) Предоставить Эксперту не менее 2/3 срока.</w:t>
+    <w:bookmarkStart w:name="z738" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Институт имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z738" w:id="398"/>
-[...15 lines deleted...]
-      7. Институт имеет право:</w:t>
+    <w:bookmarkStart w:name="z739" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в любое время проверить ход и качество Услуг, оказываемых Экспертом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z739" w:id="399"/>
-[...15 lines deleted...]
-      1) в любое время проверить ход и качество Услуг, оказываемых Экспертом;</w:t>
+    <w:bookmarkStart w:name="z740" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае обнаружения недостатков в части орфографической, пунктуационной и стилистической грамотности в результатах оказания Услуг, не принимать оказанные Услуги и направить в течение ____ рабочих дней со дня обнаружения недостатков уведомление Эксперту об устранении обнаруженных недостатков в оказанных Услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z740" w:id="400"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z741" w:id="401"/>
+    <w:bookmarkStart w:name="z741" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в случае несогласия Эксперта с замечаниями Института, направить проект нормативного правового акта для проведения его научной антикоррупционной экспертизы другому Эксперту; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z742" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) давать Эксперту рекомендации для надлежащего исполнения обязательств по настоящему Договору;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z742" w:id="402"/>
-[...15 lines deleted...]
-      4) давать Эксперту рекомендации для надлежащего исполнения обязательств по настоящему Договору;</w:t>
+    <w:bookmarkStart w:name="z743" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контролировать процесс оказания Услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z743" w:id="403"/>
-[...15 lines deleted...]
-      5) контролировать процесс оказания Услуг;</w:t>
+    <w:bookmarkStart w:name="z744" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в одностороннем порядке расторгнуть настоящий Договор по основаниям, предусмотренным в пункте 22 настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z744" w:id="404"/>
-[...15 lines deleted...]
-      6) в одностороннем порядке расторгнуть настоящий Договор по основаниям, предусмотренным в пункте 22 настоящего Договора.</w:t>
+    <w:bookmarkStart w:name="z745" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Стороны договорились, что право собственности на все созданные в ходе исполнения обязательств по настоящему Договору результаты интеллектуальной деятельности Эксперта по оказанным Услугам, будут принадлежать Институту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z745" w:id="405"/>
-[...15 lines deleted...]
-      8. Стороны договорились, что право собственности на все созданные в ходе исполнения обязательств по настоящему Договору результаты интеллектуальной деятельности Эксперта по оказанным Услугам, будут принадлежать Институту.</w:t>
+    <w:bookmarkStart w:name="z746" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Условия оплаты услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z746" w:id="406"/>
+    <w:bookmarkStart w:name="z747" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Стоимость Услуг по каждому проекту нормативного правового акта определяется Институтом по согласованию с Министерством юстиции Республики Казахстан на основании Критерии оценки стоимости услуг по проведению научной антикоррупционной экспертизы проектов нормативных правовых актов, утвержденной Министерством юстиции Республики Казахстан (далее – Министерство юстиции).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z748" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В течение ___ рабочих дней после согласования Институтом заключения научной антикоррупционной экспертизы, подготовленного Экспертом, Стороны подписывают акт оказанных Услуг. Стороны вправе составить и подписать акт оказанных Услуг за один месяц. Услуги считаются оказанными после подписания Акта оказанных Услуг между Институтом и Министерством юстиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z749" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления дополнительных коррупционных рисков, не отраженных в заключении научной антикоррупционной экспертизы стоимость оказанной услуги эксперта, может быть пересмотрена в сторону снижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z750" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Институт производит оплату Эксперту не позднее 5 (пяти) рабочих дней от даты перечисления денежных средств Министерством юстиции на расчетный счет Института.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z751" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Институт удерживает обязательные пенсионные взносы, подлежащие уплате в единый накопительный пенсионный фонд в пользу Эксперта, а также подоходный налог.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z752" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Иные расходы, понесенные Экспертом при оказании услуг, Институтом не возмещаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z753" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Условия оплаты услуг</w:t>
-[...119 lines deleted...]
-      13. Иные расходы, понесенные Экспертом при оказании услуг, Институтом не возмещаются.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Ответственность сторон и порядок разрешения споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z753" w:id="413"/>
+    <w:bookmarkStart w:name="z754" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае неисполнения или ненадлежащего исполнения Сторонами своих обязательств по настоящему Договору Стороны несут ответственность в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z755" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Стороны не несут ответственность за неисполнение условий настоящего Договора, если оно явилось результатом форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z756" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящего Договора "форс-мажор" означает событие, неподвластное контролю Сторон, и имеющее непредвиденный характер. Такие события могут включать, но не исключительно: военные действия, природные или стихийные бедствия и другие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z757" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении форс-мажорных обстоятельств Эксперт незамедлительно направляет Институту письменное уведомление о таких обстоятельствах и их причинах. Если от Института не поступает иных письменных инструкций, Эксперт продолжает выполнять свои обязательства по настоящему Договору, насколько это целесообразно, и ведет поиск альтернативных способов выполнения настоящего Договора, не зависящих от форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z758" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Эксперт несет ответственность за обоснованность подготовленных им рекомендаций по устранению коррупциогенных норм проекта нормативного правового акта, содержащихся в заключении научной антикоррупционной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z759" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Споры и разногласия, которые могут возникнуть при исполнении настоящего Договора, разрешаются путем переговоров между Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z760" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае невозможности разрешения разногласий путем переговоров, споры и разногласия подлежат рассмотрению в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z761" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Ответственность сторон и порядок разрешения споров</w:t>
-[...139 lines deleted...]
-      18. В случае невозможности разрешения разногласий путем переговоров, споры и разногласия подлежат рассмотрению в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Срок действия договора и основания его прекращения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z761" w:id="421"/>
+    <w:bookmarkStart w:name="z762" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Настоящий Договор вступает в силу со дня его подписания Сторонами, и действует до "__" _______ 20__ года, а в части обязательств Сторон – до полного их исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z763" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Настоящий Договор может быть расторгнут по обоюдному согласию Сторон. Сторона, требующая расторжения настоящего Договора, должна уведомить о своих намерениях другую Сторону не позднее, чем за тридцать календарных дней до окончания срока действия Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z764" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При расторжении Договора по инициативе Эксперта, Эксперт не вправе требовать возмещения своих затрат, произведенных в процессе оказания Услуг, а также платы за оказанные Услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z765" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Институт вправе расторгнуть настоящий Договор в одностороннем порядке в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z766" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отказа Эксперта от оказания Услуги без уважительных причин более 2 (двух) раз в течение трех месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z767" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) просрочки оказания Услуги на срок более двух рабочих дней со дня истечения срока оказания Услуги, установленного в уведомлении Института, более трех раз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z768" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невозможности исполнения экспертом своих обязанностей вследствие его недостаточной квалификации, некомпетентности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z769" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) неоднократного установления случаев проведения научной антикоррупционной экспертизы с нарушением требований, указанных в Правилах организации и проведения научной экспертизы, а также отбора научных экспертов, а также предусмотренных настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z770" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Расторжение настоящего Договора в одностороннем порядке определяется в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z771" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае досрочного расторжения настоящего Договора, Эксперт имеет право требовать оплату только за фактические затраты на день расторжения и возвращает Институту излишне оплаченные суммы в течение 10 (десяти) рабочих дней со дня расторжения настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z772" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Срок действия договора и основания его прекращения</w:t>
-[...199 lines deleted...]
-      24. В случае досрочного расторжения настоящего Договора, Эксперт имеет право требовать оплату только за фактические затраты на день расторжения и возвращает Институту излишне оплаченные суммы в течение 10 (десяти) рабочих дней со дня расторжения настоящего Договора.</w:t>
+        <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z772" w:id="432"/>
+    <w:bookmarkStart w:name="z773" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Все дополнения и изменения к настоящему Договору составляются письменно, подписываются обеими Сторонами и являются неотъемлемой частью настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z774" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Настоящий Договор составлен в двух экземплярах на казахском и русском языках, имеющих одинаковую юридическую силу, по одному экземпляру для каждой из Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z775" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
-[...39 lines deleted...]
-      26. Настоящий Договор составлен в двух экземплярах на казахском и русском языках, имеющих одинаковую юридическую силу, по одному экземпляру для каждой из Сторон.</w:t>
+        <w:t xml:space="preserve"> Глава 7. Адреса, реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z775" w:id="435"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 7. Адреса, реквизиты и подписи Сторон</w:t>
+    <w:bookmarkStart w:name="z776" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Институт _______________________ Эксперт _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z776" w:id="436"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>