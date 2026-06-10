--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33d9c63" w14:textId="33d9c63">
+    <w:p w14:paraId="61fbb74" w14:textId="61fbb74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -148,71 +148,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования в соответствии с </w:t>
-[...9 lines deleted...]
-        <w:t>пунктом 4</w:t>
+        <w:t xml:space="preserve">       Порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1073,51 +1149,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования" (далее – Правила) разработаны в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1132,230 +1293,502 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс) и с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) экспертная комиссия по вопросам недропользования (далее – экспертная комиссия) - является консультативно-совещательным органом при компетентном органе в целях выработки рекомендаций при рассмотрении заявлений на выдачу разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования, а также в иных случаях, предусмотренных настоящим Кодексом. Состав экспертной комиссии и положение о ней утверждаются компетентным органом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Единая платформа недропользователей "Minerals.gov.kz" (далее – ЕПН "Minerals.gov.kz") – цифровая платформа, позволяющая улучшить обеспечение устойчивого развития минерально-сырьевой базы Республики Казахстан для экономического роста государства и благосостояния общества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
-[...15 lines deleted...]
-      1) экспертная комиссия по вопросам недропользования (далее – экспертная комиссия) - является консультативно-совещательным органом при компетентном органе в целях выработки рекомендаций при рассмотрении заявлений на выдачу разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования, а также в иных случаях, предусмотренных настоящим Кодексом. Состав экспертной комиссии и положение о ней утверждаются компетентным органом;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
-[...15 lines deleted...]
-      2) Единая платформа недропользователей "Minerals.gov.kz" (далее – ЕПН "Minerals.gov.kz") – цифровая платформа, позволяющая улучшить обеспечение устойчивого развития минерально-сырьевой базы Республики Казахстан для экономического роста государства и благосостояния общества;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      3) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      4) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами ЭЦП и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...15 lines deleted...]
-      5) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается Министерством индустрии и инфраструктурного развития Республики Казахстан (далее - услугодатель).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги физические и (или) юридические лица (далее - услугополучатель) подают в канцелярию услугодателя или через ЕПН "Minerals.gov.kz" заявление о выдаче разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1370,909 +1803,1660 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования" (далее - Перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственной услуги, включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, Государственной корпорации и объектов информации; перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги; основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан изложены в Перечне основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс), все документы, прилагаемые к заявлению, указанные в пункте 8 Перечня основных требований к оказанию государственной услуги должны быть составлены на государственном и русском языках. В случае если заявление подается иностранцем или иностранным юридическим лицом, такие документы могут быть также составлены на ином языке с обязательным приложением к каждому документу перевода на казахский и русский языки, верность которого засвидетельствована нотариусом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается исключить приказом Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В день поступлении заявления через канцелярию услугодателя, работник канцелярии услугодателя принимает заявление услугополучателя и осуществляет переадресацию к ответственному исполнителю услугодателя. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Подтверждением принятия пакета документов через ЕПН "Minerals.gov.kz", является присуждение номера заявления и уведомление о приеме заявления, отправляемое в личный кабинет услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением принятия пакета документов через канцелярию услугодателя является регистрация (штамп, входящий номер и дата) в канцелярии услугодателя, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени услугодателя, в выходные и праздничные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ответственный исполнитель услугодателя проверяет полноту представленных документов в течение 5 (пяти) рабочих дней с момента регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, направляет мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления услугополучателем полного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, выносит их на рассмотрение экспертной комиссии по вопросам недропользования (далее – экспертная комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертная комиссия является консультативно-совещательным органом при услугодателе в целях выработки рекомендаций при рассмотрении заявлений на выдачу разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...15 lines deleted...]
-      7. Подтверждением принятия пакета документов через ЕПН "Minerals.gov.kz", является присуждение номера заявления и уведомление о приеме заявления, отправляемое в личный кабинет услугополучателя.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Если заявление на выдачу разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования, подано в отношении права недропользования на участке недр, являющемся стратегическим участком недр, либо если предполагаемый переход права недропользования и (или) объектов, связанных с правом недропользования, на соответствующем участке недр затрагивает интересы национальной безопасности, услугодатель в течение 5 (пяти) рабочих дней со дня получения такого заявления и прилагаемых к нему документов направляет их в органы национальной безопасности для рассмотрения перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, на соответствие требованиям национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
-[...15 lines deleted...]
-      Подтверждением принятия пакета документов через канцелярию услугодателя является регистрация (штамп, входящий номер и дата) в канцелярии услугодателя, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего заявления.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, затрагивает интересы национальной безопасности, органы национальной безопасности уведомляют об этом услугодателя в течение 10 (десяти) рабочих дней со дня получения заявления. В этом случае услугодатель приостанавливает рассмотрение заявления до получения подтверждения от органов национальной безопасности о соответствии перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, требованиям национальной безопасности. Услугодатель в течение 5 (пяти) рабочих дней со дня получения уведомления от органов национальной безопасности извещает заявителя о таком приостановлении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...15 lines deleted...]
-      При обращении услугополучателя после окончания рабочего времени услугодателя, в выходные и праздничные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель возобновляет рассмотрение заявления после получения подтверждения от органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Экспертная комиссия по вопросам недропользования рассматривает заявление и прилагаемые к нему документы в срок не более пятнадцати рабочих дней, а по крупным месторождениям – не более сорока пяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса, в целях всестороннего и полного рассмотрения заявления услугодатель вправе запросить у услугополучателя дополнительные сведения и (или) документы, необходимые для выработки рекомендаций.В случае запроса дополнительных сведений и (или) документов сроки рассмотрения соответствующего заявления приостанавливаются на период до представления таких сведений и (или) документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заявление может быть отозвано услугополучателем в любое время после его подачи и до вынесения услугодателем решения по существу в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Услугодатель в течение 5 (пяти) рабочих дней со дня получения рекомендаций экспертной комиссии по вопросам недропользования выносит решение о выдаче разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования либо направляет мотивированный отказ в оказании государственной услуги в соответствии с пунктом 9 Перечня основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Разрешение на переход права недропользования (доли в праве недропользования) содержит указание на предельный размер передаваемой доли в праве недропользования и (или) объектов, связанных с правом недропользования, а также на приобретающее лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Разрешение на переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, выдается сроком на один год. В случае неосуществления перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, в указанный срок заявитель обращается в компетентный орган за выдачей нового разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При наличии оснований, предусмотренных в пункте 9 Перечня основных требований к оказанию государственной услуги исполнитель услугодателя уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для предоставления возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель оформляет положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Результатом оказания государственной услуги является выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования либо мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Результат оказания государственной услуги направляется в личный кабинет ЕПН "Minerals.gov.kz" услугополучателя либо нарочно в случае обращения через канцелярию услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Отказ в соответствии с подпунктом 4) Пункта 9 Перечня основных требований к оказанию государственной услуги выносится без указания причин, послуживших основанием для такого отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уполномоченный орган в области твердых полезных ископаемых в течение трех рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляет Национальному оператору космической системы дистанционного зондирования Земли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z58" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жалоба на решение, действий (бездействий) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, уполномоченного органа, осуществляющего руководство в сфере недропользования, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z59" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, органом, рассматривающим жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалобы подаются услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z61" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z63" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z64" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2611,88 +3795,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать разрешение на _______________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Сведение о лице (организации), имеющем (имеющей) намерение приобрести право недропользования (долю в праве недропользования) и (или) объектов, связанных с правом недропользования: _________________; для физических лиц (фамилии, имени, отчества (при его наличии) приобретателя, место жительства, гражданство, сведения о документах, удостоверяющих личность); _______________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2777,64 +4037,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 66 Административного процедурно процессуального кодекса Республики Казахстан об ответственности за предоставление недостоверных сведений осведомлен. Подтверждаю достоверность указанных сведений в заявлении и прилагаемых к заявлению документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z71" w:id="58"/>
+      <w:bookmarkStart w:name="z71" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель (лицо, подписавшее заявление от имени заявителя): ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилию, имя и отчество (при его наличии) лица, подписавшего заявление от имени заявителя, сведения о документе, удостоверяющем его личность). Примечание: заявление и прилагаемые к нему документы составляются на государственном и русском языках. Все документы, прилагаемые к заявлению, составляются на государственном и русском языках. При подачи заявления иностранцем или иностранным юридическим лицом, такие документы могут быть составлены на ином языке с обязательным приложением к каждому документу электронной копии перевода на государственный и русский языки, верность которого засвидетельствована нотариусом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
@@ -3054,68 +4314,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а также переход объектов, связанных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с правом недропользования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3637,70 +4973,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="60"/>
+          <w:bookmarkStart w:name="z74" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача решения:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования, либо мотивированный отказ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3883,70 +5219,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="61"/>
+          <w:bookmarkStart w:name="z75" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ЕПН "Minerals.gov.kz" – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (При обращении услугополучателя после окончания рабочего времени, в праздничные и выходные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с Трудовым кодексом Республики Казахстан и Законом Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4016,70 +5352,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="62"/>
+          <w:bookmarkStart w:name="z76" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявление о выдаче разрешения должно содержать:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4365,70 +5701,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="63"/>
+          <w:bookmarkStart w:name="z84" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодатель отказывает в выдаче лицензии при наличии одного из следующих оснований:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4854,70 +6190,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="64"/>
+          <w:bookmarkStart w:name="z97" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Адреса оказания государственной услуги размещен на интернет-ресурсе услугодателя – www.miid.gov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5021,55 +6357,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5395,31 +6731,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>