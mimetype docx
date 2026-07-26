--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61fbb74" w14:textId="61fbb74">
+    <w:p w14:paraId="98549c5" w14:textId="98549c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -171,186 +171,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О недрах и недропользовании" и с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О недрах и недропользовании" и с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1149,2314 +1145,1948 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования" (далее – Правила) разработаны в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс) и с подпунктом 1) </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс) и с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В настоящих Правилах используются следующие основные понятия: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) экспертная комиссия по вопросам недропользования (далее – экспертная комиссия) - является консультативно-совещательным органом при компетентном органе в целях выработки рекомендаций при рассмотрении заявлений на выдачу разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования, а также в иных случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Состав экспертной комиссии и положение о ней утверждаются компетентным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается Министерством промышленности и строительства Республики Казахстан (далее - услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...113 lines deleted...]
-      5) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги физические и (или) юридические лица (далее - услугополучатель) подают посредством Единой платформы недропользования (далее – ЕПН) заявление о выдаче разрешения на переход права недропользования (доли в праве недропользования), удостоверенное ЭЦП услугополучателя, возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования" (далее - Перечень основных требований к оказанию государственной услуги) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень основных требований к оказанию государственной услуги, включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя и цифровых объектов, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан изложены в Перечне основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...222 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс), все документы, прилагаемые к заявлению, указанные в пункте 8 Перечня основных требований к оказанию государственной услуги должны быть составлены на государственном и русском языках. В случае если заявление подается иностранцем или иностранным юридическим лицом, такие документы могут быть также составлены на ином языке с обязательным приложением к каждому документу перевода на казахский и русский языки, верность которого засвидетельствована нотариусом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен приказом Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При регистрации заявления на ЕПН в личном кабинете услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление с прикрепленными документами регистрируется на ЕПН с присвоением уникального учетного номера, даты и времени (часы, минуты) регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, содержащихся в государственных цифровых системах, услугодатель получает из соответствующих цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ответственный исполнитель услугодателя проверяет полноту представленных документов в соответствие с требованиями в течение 5 (пяти) рабочих дней с момента регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов, ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления услугополучателем полного пакета документов и установления достоверности документов на соответствие с требованиями, ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, выносит их на рассмотрение экспертной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Если заявление на выдачу разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования, подано в отношении права недропользования на участке недр, являющемся стратегическим участком недр, либо если предполагаемый переход права недропользования и (или) объектов, связанных с правом недропользования, на соответствующем участке недр затрагивает интересы национальной безопасности, услугодатель в течение 5 (пяти) рабочих дней со дня получения такого заявления и прилагаемых к нему документов направляет их в органы национальной безопасности для рассмотрения перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, на соответствие требованиям национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...243 lines deleted...]
-      Подтверждением принятия пакета документов через канцелярию услугодателя является регистрация (штамп, входящий номер и дата) в канцелярии услугодателя, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего заявления.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, затрагивает интересы национальной безопасности, органы национальной безопасности уведомляют об этом услугодателя в течение 10 (десяти) рабочих дней со дня получения заявления. В этом случае услугодатель приостанавливает рассмотрение заявления до получения подтверждения от органов национальной безопасности о соответствии перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, требованиям национальной безопасности. Услугодатель в течение 5 (пяти) рабочих дней со дня получения уведомления от органов национальной безопасности извещает заявителя о таком приостановлении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z35" w:id="19"/>
-[...15 lines deleted...]
-      При обращении услугополучателя после окончания рабочего времени услугодателя, в выходные и праздничные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель возобновляет рассмотрение заявления после получения подтверждения от органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...129 lines deleted...]
-      В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, направляет мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Экспертная комиссия рассматривает посредством ЕПН заявление и прилагаемые к нему документы в срок не более пятнадцати рабочих дней, а по крупным месторождениям – не более сорока пяти рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
-[...213 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 45 Кодекса, в целях всестороннего и полного рассмотрения заявления услугодатель вправе запросить у услугополучателя дополнительные сведения и (или) документы, необходимые для выработки рекомендаций.В случае запроса дополнительных сведений и (или) документов сроки рассмотрения соответствующего заявления приостанавливаются на период до представления таких сведений и (или) документов.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="27"/>
+        <w:t xml:space="preserve"> статьи 45 Кодекса, в целях всестороннего и полного рассмотрения заявления услугодатель вправе запросить посредством ЕПН у услугополучателя дополнительные сведения и (или) документы, необходимые для выработки рекомендаций. В случае запроса дополнительных сведений и (или) документов сроки рассмотрения соответствующего заявления приостанавливаются на период до представления таких сведений и (или) документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заявление может быть отозвано услугополучателем в любое время после его подачи и до вынесения услугодателем решения по существу в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель в течение 5 (пяти) рабочих дней со дня получения рекомендаций экспертной комиссии по вопросам недропользования выносит решение о выдаче разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования либо направляет мотивированный отказ в оказании государственной услуги в соответствии с пунктом 9 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Разрешение на переход права недропользования (доли в праве недропользования) содержит указание на предельный размер передаваемой доли в праве недропользования и (или) объектов, связанных с правом недропользования, а также на приобретающее лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Разрешение на переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, выдается сроком на один год. В случае неосуществления перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, в указанный срок заявитель обращается в компетентный орган за выдачей нового разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При наличии оснований, предусмотренных в пункте 9 Перечня основных требований к оказанию государственной услуги, исполнитель услугодателя формирует и направляет уведомление в личный кабинет ЕПН услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для предоставления возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уведомление о заслушивании формируется и направляется в личный кабинет ЕПН не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня размещения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель размещает в личном кабинете ЕПН услугополучателя положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для отказа в оказании государственной услуги в отношении инвесторов, включенных в реестр инвесторов, услугодатель формирует мотивированный отказ и направляет его на согласование в Генеральную прокуратуру Республики Казахстан (далее - Генеральная прокуратура) посредством ЕПН.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральная прокуратура в течение 3 (трех) рабочих дней с момента получения согласовывает либо отказывает в согласовании принятого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О принятом по итогам согласования с прокурором решении услугодатель уведомляет услугополучателя, включенного в реестр инвесторов, в течение одного рабочего дня, с момента поступления ответа Генеральной прокуратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Результатом оказания государственной услуги является выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования либо мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Результат оказания государственной услуги направляется в личный кабинет ЕПН услугополучателя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
-[...15 lines deleted...]
-      12. Услугодатель в течение 5 (пяти) рабочих дней со дня получения рекомендаций экспертной комиссии по вопросам недропользования выносит решение о выдаче разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования либо направляет мотивированный отказ в оказании государственной услуги в соответствии с пунктом 9 Перечня основных требований к оказанию государственной услуги.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Отказ в соответствии с подпунктом 4) Пункта 9 Перечня основных требований к оказанию государственной услуги выносится без указания причин, послуживших основанием для такого отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
-[...15 lines deleted...]
-      13. Разрешение на переход права недропользования (доли в праве недропользования) содержит указание на предельный размер передаваемой доли в праве недропользования и (или) объектов, связанных с правом недропользования, а также на приобретающее лицо.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг, согласно подпункту 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z48" w:id="30"/>
-[...15 lines deleted...]
-      14. Разрешение на переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, выдается сроком на один год. В случае неосуществления перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, в указанный срок заявитель обращается в компетентный орган за выдачей нового разрешения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Уполномоченный орган в области твердых полезных ископаемых в течение трех рабочих дней с даты утверждения, внесения изменения и (или) дополнения в подзаконный нормативный правовой акт, определяющий порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляет в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
-[...15 lines deleted...]
-      По результатам заслушивания услугодатель оформляет положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жалоба на решение, действий (бездействий) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, уполномоченного органа, осуществляющего руководство в сфере недропользования, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z52" w:id="33"/>
-[...15 lines deleted...]
-      16. Результатом оказания государственной услуги является выдача разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования либо мотивированный отказ.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, органом, рассматривающим жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...129 lines deleted...]
-      18. Отказ в соответствии с подпунктом 4) Пункта 9 Перечня основных требований к оказанию государственной услуги выносится без указания причин, послуживших основанием для такого отказа.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалобы подаются услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...261 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
-[...15 lines deleted...]
-      21. Жалоба на решение, действий (бездействий) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, уполномоченного органа, осуществляющего руководство в сфере недропользования, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z64" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z65" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3607,90 +3237,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензии на разведку или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензии на добычу твердых</w:t>
+              <w:t>лицензии на добычу полезных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>полезных ископаемых, а также</w:t>
+              <w:t>ископаемых, а также переход</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>переход объектов, связанных с</w:t>
+              <w:t>объектов, связанных с правом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>правом недропользования"</w:t>
+              <w:t>недропользования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3776,360 +3406,1084 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>В _____________________</w:t>
+              <w:t>в _______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(полное наименование услугодателя)</w:t>
+              <w:t>(полное наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о выдаче разрешения на переход права недропользования</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(доли в праве недропользования), возникшего на основании контракта</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на недропользование, лицензии на разведку или лицензии на добычу твердых полезных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ископаемых, а также переход объектов, связанных с правом недропользования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 121</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="44"/>
-[...213 lines deleted...]
-        <w:t xml:space="preserve"> статьи 45 Кодекса Республики Казахстан "О недрах и недропользовании".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать разрешение на</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Указание на приобретаемое право недропользования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(долю в праве недропользования) и (или) объекты, связанные с правом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недропользования: ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основание перехода права недропользования (доли в праве недропользования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) объектов, связанных с правом недропользования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о финансовых и технических возможностях лица, имеющего намерение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приобрести право недропользования (долю в праве недропользования),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для проведения операций по разведке, подтверждающие его соответствие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, предъявляемым при предоставлении такого права</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недропользования (не требуются при переходе объектов, связанных с правом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недропользования): ____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о лицах, организациях и государствах, имеющих возможность прямо</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или косвенно определять решения, принимаемые услугополучателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представляю(-ем) сведения о себе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер телефона (факса): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер мобильного телефона: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>e-mail: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банковские реквизиты: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банковский идентификационный код _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование банка ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>код бенефициара ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявлению прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспортные данные ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гражданство _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер телефона (факса): _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер мобильного телефона: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>e-mail: ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банковский идентификационный код ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование банка __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>код бенефициара _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и даю согласие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на использование сведений, составляющих охраняемую законом тайну, а также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на сбор, обработку, хранение, выгрузку и использование персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и иной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные из ЭЦП услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время подписания с ЭЦП услугополучателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4217,241 +4571,264 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Выдача разрешения на переход</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>права недропользования (доли в праве</w:t>
+              <w:t>права недропользования (доли</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>недропользования), возникшего</w:t>
+              <w:t>в праве недропользования),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на основании контракта на</w:t>
+              <w:t>возникшего на основании</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>недропользование, лицензии на</w:t>
+              <w:t>контракта на недропользование,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>разведку или лицензии на добычу</w:t>
+              <w:t>лицензии на разведку или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>твердых полезных ископаемых,</w:t>
+              <w:t>лицензии на добычу твердых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также переход объектов, связанных</w:t>
+              <w:t>полезных ископаемых, а также</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>переход объектов, связанных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с правом недропользования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Выдача разрешения на переход права недропользования (доли в праве</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>недропользования), возникшего на основании контракта на недропользование,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лицензии на разведку или лицензии на добычу твердых полезных ископаемых,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>а также переход объектов, связанных с правом недропользования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 121</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="47"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4536,51 +4913,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министерство индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+Министерство промышленности и строительства Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4612,88 +4989,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги </w:t>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Канцелярия услугодателя, Единая платформа недропользователей "Minerals.gov.kz" (далее – ЕПН "Minerals.gov.kz").</w:t>
+Единая платформа недропользования (далее – ЕПН).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4875,51 +5252,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная.</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4973,86 +5350,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача решения:</w:t>
-[...18 lines deleted...]
-разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования, либо мотивированный отказ.</w:t>
+Выдача решения: разрешения на переход права недропользования (доли в праве недропользования), возникшего на основании контракта на недропользование, лицензии на разведку или лицензии на добычу твердых полезных ископаемых, а также переход объектов, связанных с правом недропользования, либо мотивированный отказ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5197,108 +5554,145 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+              <w:t xml:space="preserve">
+График работы услугодателя и цифровых объектов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ЕПН "Minerals.gov.kz" – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (При обращении услугополучателя после окончания рабочего времени, в праздничные и выходные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.);</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+1) ЕПН – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (При обращении услугополучателя после окончания рабочего времени, в праздничные и выходные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.);</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с Трудовым кодексом Республики Казахстан и Законом Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
+              <w:t xml:space="preserve">2) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексом Республики Казахстан и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5352,302 +5746,189 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявление о выдаче разрешения должно содержать:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>1) сведения о лице (организации), имеющем (имеющей) намерение приобрести право недропользования (долю в праве недропользования) и (или) объекты, связанные с правом недропользования:</w:t>
+              <w:t>1) указание на приобретаемое право недропользования (долю в праве недропользования) и (или) объекты, связанные с правом недропользования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>для физических лиц – фамилию, имя и отчетсво (при его наличии) приобретателя, место жительства, гражданство, сведения о документах, удостоверяющих личность);</w:t>
+              <w:t>2) основание перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>для юридических лиц – наименование приобретателя, его место нахождения, указание на его государственную принадлежность, сведения о государственной регистрации в качестве юридического лица, сведения о руководителях и их полномочиях, сведения о лицах, организациях и государствах, имеющих возможность прямо или косвенно определять решения, принимаемые заявителем;</w:t>
+              <w:t xml:space="preserve">3) сведения о финансовых и технических возможностях лица, имеющего намерение приобрести право недропользования (долю в праве недропользования), для проведения операций по разведке и (или) добыче углеводородов, добыче урана, подтверждающие его соответствие требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" (далее – Кодекс), предъявляемым при предоставлении такого права недропользования (не требуются при переходе объектов, связанных с правом недропользования);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>2) указание на приобретаемое право недропользования (долю в праве недропользования) и (или) объекты, связанные с правом недропользования;</w:t>
+              <w:t>4) подтверждение услугополучателя о том, что все сведения о нем, указанные в заявлении и прилагаемых к нему документах, являются достоверными;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) основание перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования;</w:t>
+5) фамилию, имя и отчество (при его наличии) лица, подписавшего заявление от имени услугополучателя, сведения о документе, удостоверяющем его личность.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...76 lines deleted...]
-6) фамилию, имя и отчество (при его наличии) лица, подписавшего заявление от имени заявителя, сведения о документе, удостоверяющем его личность.</w:t>
+              <w:t>Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, содержащихся в государственных цифровых системах, услугодатель получает из соответствующих цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5701,442 +5982,327 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодатель отказывает в выдаче лицензии при наличии одного из следующих оснований:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">1) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>2) если переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, повлечет несоблюдение требований по обеспечению национальной безопасности страны, в том числе концентрацию прав недропользования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>3) если переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, повлечет концентрацию прав в рамках контракта на недропользование;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>4) если заявление о выдаче разрешения не соответствует требованиям Кодекса;</w:t>
+              <w:t xml:space="preserve">4) если заявление о выдаче разрешения не соответствует требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>5) если переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, запрещен Кодексом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>6) если переход права недропользования (доли в праве недропользования) осуществляется по участку недр, на котором недропользователю запрещено проводить операции по недропользованию или отдельные виды работ в соответствии с наложенным административным взысканием;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>7) реализации государством приоритетного права;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>8) если переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, не соответствует положениям международных соглашений, заключенных Республикой Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>9) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>10) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан в сфере недропользования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>11) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>12) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-13) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+              <w:t>13) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6169,174 +6335,108 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Адреса оказания государственной услуги размещен на интернет-ресурсе услугодателя – www.miid.gov.kz.</w:t>
-[...74 lines deleted...]
-1414, 8 800 080 7777.</w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги: единый контакт-центр при Министерстве промышленности и строительства Республики Казахстан: 1465.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6357,55 +6457,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>