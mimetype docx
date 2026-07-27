--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd91c96" w14:textId="fd91c96">
+    <w:p w14:paraId="e4675de" w14:textId="e4675de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -758,54 +757,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правовой мониторинг проводится с целью выявления в принятых нормативных правовых актах противоречий законодательству Республики Казахстан, дублирований, пробелов, неэффективно реализуемых, устаревших и коррупциогенных норм права и выработки предложений по их совершенствованию путем прогнозирования, анализа, оценки эффективности реализации принятых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом правовой мониторинг должен быть направлен на оценку эффективности действующего нормативного регулирования в целом.</w:t>
+      Правовой мониторинг также направлен на оценку эффективности действующего нормативного регулирования в целом и обеспечение аутентичности и терминологического единообразия текстов нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Объектом правового мониторинга выступают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -858,51 +919,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Правовому мониторингу подлежат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) конституционные законы, кодексы, консолидированные законы, законы;</w:t>
+      1) конституционные законы, кодексы, законы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нормативные правовые указы Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
@@ -1078,51 +1139,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нормативные постановления Конституционного Суда Республики Казахстан, Верховного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) нормативные правовые акты об утверждении республиканского бюджета, гарантированном трансферте из Национального фонда Республики Казахстан, объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами городов республиканского значения, столицы, а также нормативные правовые акты о внесении изменений и (или) дополнений в них;</w:t>
+      6) нормативные правовые акты об утверждении республиканского бюджета, гарантированном трансферте из Национального фонда Республики Казахстан, объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами столицы, городов республиканского значения, а также нормативные правовые акты о внесении изменений и (или) дополнений в них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нормативные правовые акты о ратификации и денонсации международных договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
@@ -1157,55 +1218,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) нормативные правовые акты органов местного государственного управления по вопросам административно-территориального устройства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Правовой мониторинг по нормативным правовым актам, содержащим государственные секреты и иную охраняемую законом тайну, а также нормативным правовым актам, имеющим пометки "Для служебного пользования", "Без опубликования в печати", "Не для печати", проводится в соответствии с внутренним порядком государственного органа. </w:t>
+        <w:t>
+      Правовой мониторинг по нормативным правовым актам, содержащим государственные секреты и иную охраняемую законом тайну, а также нормативным правовым актам, имеющим пометки "Для служебного пользования", "Без опубликования в печати", "Не для печати", проводится в соответствии с внутренним порядком государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мониторинг нормативных правовых указов Президента Республики Казахстан ведется на постоянной основе государственными органами, являющимися их разработчиками, в порядке, установленном настоящими Правилами, а также Правилами подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1258,54 +1381,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В государственных органах координацию деятельности подразделений по правовому мониторингу осуществляют юридические службы, в случае их отсутствия – структурные подразделения, определяемые руководителем государственного органа (далее – юридические службы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Координацию деятельности государственных органов по правовому мониторингу осуществляют органы юстиции.</w:t>
+      8. Координацию деятельности государственных органов по правовому мониторингу осуществляет Министерство юстиции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Центральные государственные органы и их ведомства, формирующие политику в определенной отрасли, проводят правовой мониторинг в соответствии с главами 2, 3 и 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1338,51 +1523,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При проведении правового мониторинга используются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) информация, содержащаяся в ежегодных посланиях Президента Республики Казахстан, ежегодных посланиях Конституционного Суда Республики Казахстан Парламенту Республики Казахстан о состоянии конституционной законности в стране, иных актах в области системы государственного планирования;</w:t>
+      1) информация, содержащаяся в посланиях Президента Республики Казахстан, ежегодных посланиях Конституционного Суда Республики Казахстан Курултаю Республики Казахстан о состоянии конституционной законности в стране, иных актах в области системы государственного планирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) правовые позиции, изложенные в нормативных постановлениях Конституционного Суда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
@@ -1822,50 +2007,112 @@
         <w:t>
       24) материалы научно-практических конференций, семинаров, совещаний, проводимых по проблемам действующего законодательства, а также представляемые неправительственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) информация, содержащаяся в средствах массовой информации и на интернет-ресурсах в общедоступных сетях телекоммуникаций, в том числе социальных сетях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Утверждение графика проведения правового мониторинга центральными государственными органами, формирующими политику в определенной отрасли</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1896,134 +2143,196 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование отрасли (подотрасли) законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) полный перечень нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства;</w:t>
+      2) перечень нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование структурных подразделений государственного органа, ответственных за проведение правового мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сроки проведения правового мониторинга.</w:t>
+      4) срок проведения правового мониторинга (отчетный квартал соответствующего года).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом выбор отрасли (подотрасли) законодательства основывается на социальной значимости, проблемах в правоприменительной практике, экономических факторах, нестабильности нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       График утверждается руководителем аппарата государственного органа либо иным должностным лицом, курирующим вопросы юридической службы, до 25 декабря года, предшествующего году проведения правового мониторинга и в течение двух рабочих дней со дня его утверждения размещается на интернет-ресурсе государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Перечень отраслей (подотраслей) законодательства, утверждаемый графиком, формируется на основании функций государственного органа, утвержденных их положениями, и должен предусматривать проведение правового мониторинга не менее одной отрасли (подотрасли) законодательства в квартал, которые не могут дублироваться в течение одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2214,1542 +2523,2378 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анализ правоприменительной практики отрасли (подотрасли) законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) определение степени стабильности правового регулирования отрасли (подотрасли) законодательства;</w:t>
+      4) анализ степени стабильности правового регулирования отрасли (подотрасли) законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) юридический анализ отрасли (подотрасли) законодательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkStart w:name="z795" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Под ретроспективным анализом понимается анализ внесенных в нормы отрасли (подотрасли) законодательства изменений и (или) дополнений концептуального характера, повлиявших на правовое регулирование общественных отношений. При этом период времени, в рамках которого проводится ретроспективный анализ, составляет не менее последних пяти лет.</w:t>
+      Анализ проводится по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Под ретроспективным анализом понимается анализ внесенных в нормы отрасли (подотрасли) законодательства изменений и (или) дополнений концептуального характера, повлиявших на правовое регулирование общественных отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z796" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целью ретроспективного анализа является оценка наступивших правовых последствий, вследствие введения в действие нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства, на предмет достижения ожидаемых результатов, являвшихся основанием их введения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z797" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Итоги ретроспективного анализа отрасли (подотрасли) законодательства оформляются по форме согласно приложению 2 к настоящим Правилам.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+      Период времени, в рамках которого проводится ретроспективный анализ, составляет не менее последних пяти лет. При этом указанный период может быть сокращен вследствие особенностей развития соответствующей отрасли (подотрасли) законодательства. Сокращение периода должно быть обосновано государственным органом с указанием объективных причин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Анализ стратегических целей, в том числе целевых индикаторов, и исполнения обязательств, вытекающих из международных договоров, ратифицированных Республикой Казахстан, в рамках отрасли (подотрасли) законодательства проводится с целью определения достаточности правового регулирования для их достижения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные органы определяют достижение целей, целевых индикаторов, предусмотренных документами Системы государственного планирования и иными документами планирования (при наличии), реализация которых обеспечивается введением соответствующего правового регулирования в рамках отрасли (подотрасли) законодательства, а также анализируют отрасль (подотрасль) законодательства на предмет исполнения международных обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Виды документов Системы государственного планирования и иных документов планирования определяются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан "Об утверждении Системы государственного планирования в Республике Казахстан" от 29 ноября 2017 года № 790.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Итоги анализа стратегических целей, в том числе целевых индикаторов, и исполнения международных обязательств, в рамках отрасли (подотрасли) законодательства оформляются по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Анализ правоприменительной практики проводится в целях выявления проблемных вопросов, препятствующих достижению целей правового регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под проблемными вопросами понимаются юридические, социальные, экономические, организационные и иные факторы, выявляемые в процессе правоприменительной практики, которые влияют на качество регулирования и практическое применение норм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При проведении анализа правоприменительной практики используются сведения, предусмотренные пунктом 11 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Органы местного государственного управления предоставляют по запросу центрального государственного органа информацию о проблемных вопросах правоприменительной практики в рамках отрасли (подотрасли) законодательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы местного государственного управления предоставляют информацию в течение тридцати календарных дней со дня поступления запроса, если иной срок не установлен центральным государственным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Итоги анализа правоприменительной практики оформляются по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Степень стабильности правового регулирования отрасли (подотрасли) законодательства определяется на основе формулы, предусмотренной приложением 2 к настоящим Правилам.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+      26. Анализ степени стабильности представляет собой оценку внесенных изменений и дополнений в нормативные правовые акты, входящие в отрасль (подотрасль) законодательства, посредством определения их частоты, характера и целесообразности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z798" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Степень стабильности правового регулирования отрасли (подотрасли) законодательства определяется на основе формулы, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Объектом определения степени стабильности правового регулирования отрасли (подотрасли) законодательства выступают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) конституционные законы, кодексы, консолидированные законы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+      1) конституционные законы, кодексы, консолидированные законы, законы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нормативные правовые указы Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нормативные правовые постановления Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нормативные правовые постановления Центральной избирательной комиссии Республики Казахстан, Национального Банка Республики Казахстан и иных центральных государственных органов Республики Казахстан, нормативные правовые приказы министров Республики Казахстан и иных руководителей центральных государственных органов Республики Казахстан, нормативные правовые приказы руководителей ведомств центральных государственных органов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Объектом определения степени стабильности правового регулирования отрасли (подотрасли) законодательства не являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нормативные правовые акты о внесении изменений и (или) дополнений в нормативные правовые акты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нормативные правовые акты о ратификации и денонсации международных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) нормативные правовые акты об утверждении республиканского бюджета, гарантированном трансферте из Национального фонда Республики Казахстан, объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами городов республиканского значения, столицы, а также нормативные правовые акты о внесении изменений и (или) дополнений в них;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+      3) нормативные правовые акты об утверждении республиканского бюджета, гарантированном трансферте из Национального фонда Республики Казахстан, объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами столицы, городов республиканского значения, а также нормативные правовые акты о внесении изменений и (или) дополнений в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нормативные правовые акты об амнистии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нормативные правовые акты, утратившие силу в установленном законом порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Периодом определения степени стабильности правового регулирования является год, предшествующий году проведения правового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Под стабильным правовым регулированием отрасли (подотрасли) законодательства понимается правовое регулирование, степень которого не превышает 5 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под относительно стабильным правовым регулированием отрасли (подотрасли) законодательства понимается правовое регулирование, степень которого превышает 5 баллов, но не превышает 10 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под нестабильным правовым регулированием отрасли (подотрасли) законодательства понимается правовое регулирование, степень которого превышает 10 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Юридический анализ отрасли (подотрасли) законодательства проводится с целью выявления противоречий законодательству Республики Казахстан, дублирований, пробелов, неэффективно реализуемых, устаревших и коррупциогенных норм права и оформляется по форме согласно приложению 2 к настоящим Правилам.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+      31. Юридический анализ отрасли (подотрасли) законодательства проводится с целью выявления противоречий законодательству Республики Казахстан, дублирований, пробелов, неэффективно реализуемых, устаревших и коррупциогенных норм права, обеспечения аутентичности и терминологического единообразия текстов нормативных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. По итогам правового мониторинга формируются выводы проведенного анализа, которые позволяют достичь целей правового мониторинга, предусмотренных пунктом 2 настоящих Правил, рекомендации по совершенствованию нормативного регулирования, а также предполагаемые сроки принятия мер по устранению выявленных недостатков и реализации выработанных рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Итоги правового мониторинга отрасли (подотрасли) законодательства, проведенного центральными государственными органами, формирующими политику в определенной отрасли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Итоги проведения правового мониторинга оформляются юридической службой по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Контроль за качеством проведения правового мониторинга осуществляется руководителем аппарата государственного органа либо иным должностным лицом, курирующим вопросы юридической службы, а также Министерством юстиции Республики Казахстан (далее – Министерство юстиции), которое вносит в Аппарат Правительства Республики Казахстан информацию о фактах некачественного проведения правового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Под некачественным проведением правового мониторинга понимается отчет, не раскрывающий цели правового мониторинга, ввиду поверхностного или неполного анализа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Итоги проведенного правового мониторинга ежеквартально, в срок до 10 числа месяца, следующего за отчетным кварталом, направляются центральными государственными органами на казахском и русском языках в Министерство юстиции с приложением замечаний и (или) рекомендаций целевых групп (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Центральные государственные органы размещают итоги проведенного правового мониторинга на своем интернет-ресурсе в течение трех рабочих дней со дня его направления в Министерство юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок проведения правового мониторинга центральными государственными органами, не формирующими политику в определенной отрасли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Правовой мониторинг центральными государственными органами, не формирующими политику, проводится на постоянной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении правового мониторинга используются сведения, предусмотренные в пункте 11 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Структурными подразделениями центральных государственных органов проводится юридический анализ нормативных правовых актов, принятых ими, и (или) разработчиками которых они являлись, либо относящихся к их компетенции, с целью выявления в них противоречий законодательству Республики Казахстан, дублирований, пробелов, неэффективно реализуемых, устаревших и коррупциогенных норм права.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Структурные подразделения представляют юридическим службам информацию на казахском и русском языках по форме согласно приложению 3 к настоящим Правилам до конца отчетного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. По итогам проведенного правового мониторинга структурными подразделениями, юридические службы по итогам года, в срок до 15 января года, следующего за отчетным, направляют в Министерство юстиции отчет по форме согласно приложению 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок проведения правового мониторинга органами местного государственного управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Правовой мониторинг органами местного государственного управления проводится на постоянной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении правового мониторинга используются сведения, предусмотренные в пункте 11 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42. Структурные подразделения органа местного государственного управления представляют юридическим службам информацию на казахском и русском языках по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам до конца отчетного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Структурные подразделения органа местного государственного управления представляют юридическим службам информацию на казахском и русском языках по форме согласно приложению 3 к настоящим Правилам до конца отчетного года.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. По итогам проведенного правового мониторинга органы местного государственного управления по итогам года, в срок до 15 января года, следующего за отчетным, направляют в территориальные органы юстиции отчеты по форме согласно приложению 4 к настоящим Правилам.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. По итогам проведенного правового мониторинга органы местного государственного управления по итогам года, в срок до 15 января года, следующего за отчетным, направляют в Министерство юстиции отчеты по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44. Территориальные органы юстиции областей, городов республиканского значения, столицы анализируют и обобщают представленную информацию и направляют итоговую информацию по форме согласно приложению 4 к настоящим Правилам в Министерство юстиции до 1 февраля года, следующего за отчетным периодом.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44. Исключен приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Итоговая информация по результатам правового мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Министерство юстиции анализирует и обобщает представленную в соответствии с пунктами 35, 40 и 44 настоящих Правил информацию, до 15 февраля ежегодно размещает итоговую информацию на своем интернет-ресурсе и в единой системе правовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях проверки достоверности сведений, представленных государственными органами в период проведения правового мониторинга нормативных правовых актов, органы юстиции проводят дополнительное изучение результатов проведенного правового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Годовой отчет, размещаемый Министерством юстиции, помимо обобщения представленной государственными органами информации содержит рекомендации о принятии мер по повышению качества проведения государственными органами правового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Иные вопросы, связанные с правовым мониторингом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47. Для обеспечения полноты проведения правового мониторинга государственные органы и органы местного государственного управления два раза в год направляют в Министерство юстиции перечни принятых актов центральных государственных органов и органов местного государственного управления по итогам первого полугодия (до 10 июля текущего года) и года (до 10 января года, следующего за отчетным), на казахском и русском языках по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, за исключением правовых актов по кадровым и хозяйственным вопросам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47. Для обеспечения полноты проведения правового мониторинга государственные органы два раза в год направляют в органы юстиции перечни принятых актов центральных государственных органов и органов местного государственного управления по итогам первого полугодия (до 10 июля текущего года) и года (до 10 января года, следующего за отчетным), по форме согласно приложению 5 к настоящим Правилам, за исключением правовых актов по кадровым и хозяйственным вопросам.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      Министерство юстиции запрашивают соответствующие акты для решения вопроса о необходимости их государственной регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Органы юстиции запрашивают соответствующие акты для решения вопроса о необходимости их государственной регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. В случае выявления в нормативных правовых актах, входящих в компетенцию государственных органов, разработчиком которых они не являются, противоречащих законодательству Республики Казахстан, устаревших, коррупциогенных и неэффективно реализуемых норм права, государственные органы уведомляют о выявленных фактах государственный орган, принявший данный нормативный правовой акт, либо являющийся его разработчиком, либо к компетенции которого относится данный вопрос.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Принятыми мерами по результатам проведенного правового мониторинга являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) по законодательным актам Республики Казахстан – разработка Консультативного документа регуляторной политики, включение соответствующих законопроектов в План законопроектных работ, внесение законопроекта в Мажилис Парламента Республики Казахстан либо внесение поправок в другие законопроекты;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+      1) по законам Республики Казахстан – разработка Консультативного документа регуляторной политики, включение соответствующих законопроектов в План законопроектных работ, внесение законопроекта в Курултай Республики Казахстан либо внесение поправок в другие законопроекты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по нормативным правовым постановлениям Правительства Республики Казахстан – внесение проекта постановления Правительства в Аппарат Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по актам центральных государственных органов, органов местного государственного управления – внесение нормативного правового акта на государственную регистрацию в органы юстиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по нормативным правовым актам, не подлежащим государственной регистрации в органах юстиции – внесение в них изменений и (или) дополнений или признание их утратившими силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. Органы юстиции совместно с государственными органами не менее одного раза в год рассматривают на Координационном совете юридических служб государственных органов при Министерстве юстиции результаты правового мониторинга с целью выработки рекомендаций по устранению выявленных недостатков.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Министерство юстиции совместно с государственными органами не менее одного раза в год рассматривают на Координационном совете юридических служб государственных органов при Министерстве юстиции результаты правового мониторинга с целью выработки рекомендаций по устранению выявленных недостатков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Безосновательное отсутствие рекомендаций по совершенствованию отрасли (подотрасли) законодательства по итогам проведения правового мониторинга может являться основанием для непринятия предложений государственных органов при разработке Министерством юстиции текущего плана законопроектных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Альтернативный правовой мониторинг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Уполномоченной организацией, определенной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 марта 2019 года № 149 "О некоторых вопросах нормотворческой деятельности в Республике Казахстан", проводится анализ эффективности законодательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты проведенного анализа эффективности законодательства используются государственными органами при проведении правового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия с результатами проведенного анализа эффективности законодательства государственный орган в течение тридцати рабочих дней после получения результатов анализа эффективности направляет в уполномоченную организацию письменное мотивированное и аргументированное обоснование причин несогласия с соответствующими результатами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Общественный мониторинг нормативных правовых актов может проводиться целевыми группами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Результаты общественного мониторинга могут направляться в Министерство юстиции и иным заинтересованным государственным органам, осуществляющим руководство в соответствующих сферах общественных отношений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты общественного мониторинга подлежат обязательному рассмотрению соответствующим государственным органом, который в течение тридцати рабочих дней должен дать мотивированный ответ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Результаты общественного мониторинга используются уполномоченными государственными органами при проведении правового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3990,64 +5135,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z167" w:id="157"/>
+      <w:bookmarkStart w:name="z167" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       График проведения правового мониторинга на 20__ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4081,80 +5226,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="158"/>
+          <w:bookmarkStart w:name="z168" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4429,64 +5574,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z180" w:id="159"/>
+      <w:bookmarkStart w:name="z180" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(руководитель аппарата государственного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4619,430 +5764,373 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>правового мониторинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2  – в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z799" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о проведении правового мониторинга</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование отрасли (подотрасли) законодательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...40 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z185" w:id="162"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> I. Введение.</w:t>
+    <w:bookmarkStart w:name="z800" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоги правового мониторинга представляются в виде аналитической справки, содержащей структурированную и обобщенную информацию по результатам анализа отрасли (подотрасли) законодательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z186" w:id="163"/>
+    <w:bookmarkStart w:name="z801" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование отрасли (подотрасли) законодательства:</w:t>
+      I. Введение. Наименование отрасли (подотрасли) законодательства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z187" w:id="164"/>
+    <w:bookmarkStart w:name="z802" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z188" w:id="165"/>
+    <w:bookmarkStart w:name="z803" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целевые группы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z189" w:id="166"/>
+    <w:bookmarkStart w:name="z804" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Описание отрасли (подотрасли), ее цели и задачи в системе государственного управления, объект и субъект регулирования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z190" w:id="167"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> II. Ретроспективный анализ отрасли (подотрасли) законодательства.</w:t>
+    <w:bookmarkStart w:name="z805" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Ретроспективный анализ отрасли (подотрасли) законодательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:bookmarkStart w:name="z806" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данном разделе необходимо указать информацию о выстроенной государством политике в соответствующей отрасли (подотрасли), принятых решениях, реализованных новеллах, внесенных изменений и дополнений для оценки эволюционного развития соответствующей отрасли (подотрасли) законодательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z192" w:id="169"/>
+    <w:bookmarkStart w:name="z807" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ретроспективный анализ проводится по законодательным актам или разделам, главам и др. законодательных актов, которыми регулируется соответствующая отрасль (подотрасль), а также по законам (или их частям), которыми вносились в них изменения.</w:t>
+      Ретроспективный анализ проводится по законам или разделам, главам и др. законов, которыми регулируется соответствующая отрасль (подотрасль), а также по законам (или их частям), которыми вносились в них изменения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z808" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналитическая справка: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="170"/>
+№</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5085,87 +6173,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование законодательного акта</w:t>
+Наименование закона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Описание внесенных изменений и (или) дополнений концептуального характера (с указанием структурных элементов законодательного акта)</w:t>
+Описание внесенных изменений и (или) дополнений концептуального характера (с указанием структурных элементов закона)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5194,67 +6282,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактические последствия</w:t>
-            </w:r>
-[...15 lines deleted...]
-              <w:t>(результаты внесенных корректировок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5413,142 +6484,172 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="171"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> III. Анализ стратегических целей и целевых индикаторов</w:t>
+    <w:bookmarkStart w:name="z823" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вывод: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z824" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      III. Анализ стратегических целей и целевых индикаторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z825" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналитическая справка: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="172"/>
+№</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5591,68 +6692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цель</w:t>
-[...16 lines deleted...]
-              <w:t>(результат, который необходимо достигнуть в соответствии с документом Системы государственного планирования или иного документа планирования)</w:t>
+Цель (результат, который необходимо достигнуть в соответствии с документом Системы государственного планирования или иного документа планирования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5716,68 +6800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оценка норм права на предмет достижения целей (насколько нормативное регулирование позволяет достичь их).</w:t>
-[...16 lines deleted...]
-              <w:t>*В случае отсутствия необходимых норм права/правовых инструментов вырабатываются соответствующие предложения</w:t>
+Оценка норм права на предмет достижения целей (насколько нормативное регулирование позволяет достичь их). *В случае отсутствия необходимых норм права/правовых инструментов вырабатываются соответствующие предложения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5936,141 +7003,171 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="173"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z840" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вывод: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z841" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IV. Анализ исполнения обязательств, вытекающих из международных договоров, ратифицированных Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z842" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналитическая справка: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="174"/>
+№</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6373,162 +7470,192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="175"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="176"/>
+    <w:bookmarkStart w:name="z855" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вывод: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z856" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V. Анализ правоприменительной практики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z857" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналитическая справка: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z858" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данном разделе необходимо представить информацию о состоянии правоприменительной и судебной практики, а также провести мониторинг средств массовой информации, социальных сетей, обращений граждан и юридических лиц, актов прокурорского надзора, материалов научно-практических конференций, семинаров и иных источников информации с одновременным подтверждением изложенной информации путем заполнения таблицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="177"/>
+№</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6882,141 +8009,188 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="178"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z873" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вывод: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z874" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VI. Анализ степени стабильности отрасли (подотрасли) законодательства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z875" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналитическая справка: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="179"/>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7114,161 +8288,137 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обоснование внесенного изменения и (или) дополнения</w:t>
+Обоснование; редакционный/концептуальный характер внесенного изменения и (или) дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="180"/>
+Конституционные законы, кодексы, законы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="181"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7723,80 +8873,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z284" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="182"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8251,134 +9389,110 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="183"/>
+Нормативные правовые указы Президента Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="184"/>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8833,80 +9947,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="185"/>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9361,134 +10463,110 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="186"/>
+Нормативные правовые постановления Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z360" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="187"/>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9943,80 +11021,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="188"/>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10471,134 +11537,110 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="189"/>
+Ведомственные нормативные правовые акты</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z410" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="190"/>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11053,80 +12095,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z434" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="191"/>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11581,1425 +12611,4417 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z458" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="192"/>
+Степень стабильности отрасли:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z460" w:id="193"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z461" w:id="194"/>
+    <w:bookmarkStart w:name="z1084" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание. Под ведомственными нормативными правовыми актами понимаются нормативные правовые постановления Центральной избирательной комиссии Республики Казахстан, Национального Банка Республики Казахстан и иных центральных государственных органов Республики Казахстан, нормативные правовые приказы министров Республики Казахстан и иных руководителей центральных государственных органов Республики Казахстан, нормативные правовые приказы руководителей ведомств центральных государственных органов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1085" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс стабильности отрасли (подотрасли) законодательства определяется путем сложения стабильности видов нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства, по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z462" w:id="195"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1086" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>общ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>PP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1087" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1088" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>общ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>= S</w:t>
+        <w:t xml:space="preserve"> – индекс стабильности отрасли (подотрасли) законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1089" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>+S</w:t>
+        <w:t xml:space="preserve"> – индекс стабильности конституционных законов, кодексов, законов, регулирующих отрасль (подотрасль) законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1090" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>+S</w:t>
+        <w:t xml:space="preserve"> – индекс стабильности нормативных правовых указов Президента Республики Казахстан, регулирующих отрасль (подотрасль) законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1091" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>PP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>+S</w:t>
+        <w:t xml:space="preserve"> – индекс стабильности нормативных правовых постановлений Правительства Республики Казахстан, регулирующих отрасль (подотрасль) законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1092" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z463" w:id="196"/>
+        <w:t xml:space="preserve"> – индекс стабильности ведомственных нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1093" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс стабильности конституционных законов, кодексов, законов, регулирующих отрасль (подотрасль) законодательства, определяется по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1094" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Sz = 5*Az/Bz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1095" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1096" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Az – количество конституционных законов, законов, которыми вносились изменения и (или) дополнения в конституционные законы, кодексы, законы, регулирующие отрасль (подотрасль) законодательства; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z464" w:id="197"/>
+    <w:bookmarkStart w:name="z1097" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      S</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> – индекс стабильности отрасли (подотрасли) законодательства;</w:t>
+      Bz – общее количество конституционных законов, кодексов, законов, регулирующих отрасль (подотрасль) законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z465" w:id="198"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z470" w:id="203"/>
+    <w:bookmarkStart w:name="z1098" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 – коэффицент вида нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1099" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z471" w:id="204"/>
+      Индекс стабильности нормативных правовых указов Президента Республики Казахстан, регулирующих отрасль (подотрасль) законодательства, определяется по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1100" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Su= 0.5*AU /BU</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1101" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z472" w:id="205"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1102" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>z</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z473" w:id="206"/>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество нормативных правовых указов Президента Республики Казахстан, которыми вносились изменения и (или) дополнения в нормативные правовые указы Президента Республики Казахстан, регулирующие отрасль (подотрасль) законодательства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1103" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>z</w:t>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z476" w:id="209"/>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – общее количество нормативных правовых указов Президента Республики Казахстан, регулирующих отрасль (подотрасль) законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1104" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0,5 – коэффициент вида нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1105" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z477" w:id="210"/>
+      Индекс стабильности нормативных правовых постановлений Правительства Республики Казахстан, регулирующих отрасль (подотрасль) законодательства, определяется по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1106" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= 1.5*A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>PP</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1107" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z478" w:id="211"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1108" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>U</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z479" w:id="212"/>
+        <w:t>PP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество нормативных правовых постановлений Правительства Республики Казахстан, которыми вносились изменения и (или) дополнения в нормативные правовые постановления Правительства Республики Казахстан, регулирующие отрасль (подотрасль) законодательства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1109" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>U</w:t>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z482" w:id="215"/>
+        <w:t>PP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – общее количество нормативных правовых постановлений Правительства Республики Казахстан, регулирующих отрасль (подотрасль) законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1110" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1,5 – коэффициент вида нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1111" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z483" w:id="216"/>
+      Индекс стабильности ведомственных нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства, определяется по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1112" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Sv= 3*Av/Bv</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1113" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z484" w:id="217"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1114" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>PP</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z485" w:id="218"/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество ведомственных нормативных правовых актов, которыми вносились изменения и (или) дополнения в ведомственные нормативные правовые акты, регулирующие отрасль (подотрасль) законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1115" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>PP</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z486" w:id="219"/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – общее количество ведомственных нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1116" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15 – процентное значение вида нормативного правового акта.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z487" w:id="220"/>
+      3 – коэффицент вида нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1117" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс стабильности ведомственных нормативных правовых актов, регулирующих отрасль (подотрасль) законодательства, определяется по следующей формуле:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z488" w:id="221"/>
+      Вывод: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1118" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII. Юридический анализ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1119" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналитическая справка: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид, дата принятия, номер и наименование нормативного правового акта, выявленного в ходе проведения правового мониторинга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Структурный элемент (часть, абзац, подпункт, пункт, статья) нормативного правового акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание выявленного недостатка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предпринимаемые или принятые меры по устранению выявленных недостатков (в том числе наименование проекта нормативного правового акта, стадия разработки либо согласования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Противоречащие нормы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потенциально не соответствующие Конституции Республики Казахстан нормы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Устаревшие нормы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коррупциогенные нормы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дублирующие нормы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пробелы норм права</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие излишних бланкетных и отсылочных норм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие аутентичности и терминологического единообразия текста норм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иное (в случае наличия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого: (количество выявленных недостатков права)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1206" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вывод: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1207" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VIII. Итоговый вывод и предложения</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:p>
-[...42 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1208" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данном разделе указываются выводы проведенного анализа, основанные на представленной в иных разделах информации, которые позволяют оценить эффективность правового регулирования отрасли, с рекомендациями по дальнейшему совершенствованию нормативного регулирования, а также указанием предполагаемых сроков принятия мер по устранению выявленных недостатков и реализации выработанных рекомендаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1209" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоговый вывод и предложения по результатам правового мониторинга содержат обобщение всех промежуточных выводов, сделанных на каждом этапе мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1210" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IX. Информация по мерам, направленным на устранение выявленных недостатков норм права.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выработанная рекомендация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1221" w:id="225"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(руководитель аппарата государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>либо иное должностное лицо, курирующее вопросы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридической службы (Ф.И.О. (при наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ___________ 20__ года _____________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Правилам проведения </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правового мониторинга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z588" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет по результатам проведенного правового мониторинга</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...137 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VII. Юридический анализ</w:t>
+        <w:t xml:space="preserve">по нормативным правовым актам </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"_________________________________________________________"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование государственного органа)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z494" w:id="227"/>
+          <w:bookmarkStart w:name="z589" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13152,51 +17174,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="228"/>
+          <w:bookmarkStart w:name="z595" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13350,51 +17372,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z506" w:id="229"/>
+          <w:bookmarkStart w:name="z601" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13403,51 +17425,51 @@
           </w:p>
           <w:bookmarkEnd w:id="229"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="230"/>
+          <w:bookmarkStart w:name="z603" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13585,51 +17607,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z514" w:id="231"/>
+          <w:bookmarkStart w:name="z609" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13658,51 +17680,51 @@
           </w:p>
           <w:bookmarkEnd w:id="231"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z516" w:id="232"/>
+          <w:bookmarkStart w:name="z611" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13840,51 +17862,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z522" w:id="233"/>
+          <w:bookmarkStart w:name="z617" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13893,51 +17915,51 @@
           </w:p>
           <w:bookmarkEnd w:id="233"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z524" w:id="234"/>
+          <w:bookmarkStart w:name="z619" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14075,51 +18097,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z530" w:id="235"/>
+          <w:bookmarkStart w:name="z625" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14128,51 +18150,51 @@
           </w:p>
           <w:bookmarkEnd w:id="235"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z532" w:id="236"/>
+          <w:bookmarkStart w:name="z627" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14310,51 +18332,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z538" w:id="237"/>
+          <w:bookmarkStart w:name="z633" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14363,51 +18385,51 @@
           </w:p>
           <w:bookmarkEnd w:id="237"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z540" w:id="238"/>
+          <w:bookmarkStart w:name="z635" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14545,51 +18567,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z546" w:id="239"/>
+          <w:bookmarkStart w:name="z641" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14598,51 +18620,51 @@
           </w:p>
           <w:bookmarkEnd w:id="239"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z548" w:id="240"/>
+          <w:bookmarkStart w:name="z643" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14780,51 +18802,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z554" w:id="241"/>
+          <w:bookmarkStart w:name="z649" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14833,51 +18855,51 @@
           </w:p>
           <w:bookmarkEnd w:id="241"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z556" w:id="242"/>
+          <w:bookmarkStart w:name="z651" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15015,51 +19037,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z562" w:id="243"/>
+          <w:bookmarkStart w:name="z657" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15068,51 +19090,51 @@
           </w:p>
           <w:bookmarkEnd w:id="243"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z564" w:id="244"/>
+          <w:bookmarkStart w:name="z659" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15234,388 +19256,712 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z570" w:id="245"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="245"/>
+Итого: (количество выявленных недостатков права)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z572" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z668" w:id="245"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(руководитель аппарата государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>либо иное должностное лицо, курирующее вопросы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридической службы (Ф.И.О. (при наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ___________ 20__ года _____________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правового мониторинга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z671" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VIII. Выводы и предложения</w:t>
+        <w:t xml:space="preserve"> Результаты правового мониторинга, проведенного органами</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>местного государственного управления</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование государственного органа)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z573" w:id="247"/>
+    <w:bookmarkStart w:name="z672" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В данном разделе указываются выводы проведенного анализа, основанные на представленной в иных разделах информации, которые позволяют оценить эффективность правового регулирования отрасли, с рекомендациями по дальнейшему совершенствованию нормативного регулирования, а также указанием предполагаемых сроков принятия мер по устранению выявленных недостатков и реализации выработанных рекомендаций.</w:t>
+      I РАЗДЕЛ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z574" w:id="248"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> IX. Информация по мерам, направленным на устранение выявленных недостатков норм права.</w:t>
+    <w:bookmarkStart w:name="z673" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование нормативного правового акта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z674" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Неэффективно реализуемые нормы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z575" w:id="249"/>
+          <w:bookmarkStart w:name="z675" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование акта </w:t>
+              <w:t>
+Конкретные неэффективно реализуемые нормы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выработанная рекомендация</w:t>
+Возникающие на практике проблемы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок реализации</w:t>
+Предлагаемые пути решения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z580" w:id="250"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15671,439 +20017,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z585" w:id="251"/>
+    <w:bookmarkStart w:name="z685" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________</w:t>
+      II РАЗДЕЛ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:p>
-[...294 lines deleted...]
-    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z589" w:id="253"/>
+          <w:bookmarkStart w:name="z686" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16227,80 +20277,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z595" w:id="254"/>
+          <w:bookmarkStart w:name="z692" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16425,133 +20475,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="255"/>
+          <w:bookmarkStart w:name="z698" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Противоречащие нормы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z603" w:id="256"/>
+          <w:bookmarkStart w:name="z700" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16660,153 +20710,153 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z609" w:id="257"/>
+          <w:bookmarkStart w:name="z706" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Потенциально не соответствующие </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Конституции</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан нормы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z611" w:id="258"/>
+          <w:bookmarkStart w:name="z708" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16915,133 +20965,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z617" w:id="259"/>
+          <w:bookmarkStart w:name="z714" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Устаревшие нормы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z619" w:id="260"/>
+          <w:bookmarkStart w:name="z716" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17150,133 +21200,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z625" w:id="261"/>
+          <w:bookmarkStart w:name="z722" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Коррупциогенные нормы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z627" w:id="262"/>
+          <w:bookmarkStart w:name="z724" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17385,133 +21435,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z633" w:id="263"/>
+          <w:bookmarkStart w:name="z730" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дублирующие нормы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z635" w:id="264"/>
+          <w:bookmarkStart w:name="z732" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17620,133 +21670,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z641" w:id="265"/>
+          <w:bookmarkStart w:name="z738" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пробелы норм права</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z643" w:id="266"/>
+          <w:bookmarkStart w:name="z740" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17855,133 +21905,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z649" w:id="267"/>
+          <w:bookmarkStart w:name="z746" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наличие излишних бланкетных и отсылочных норм</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z651" w:id="268"/>
+          <w:bookmarkStart w:name="z748" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18090,133 +22140,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z657" w:id="269"/>
+          <w:bookmarkStart w:name="z754" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Иное (в случае наличия)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z659" w:id="270"/>
+          <w:bookmarkStart w:name="z756" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18384,64 +22434,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого: (количество выявленных недостатков права)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z668" w:id="271"/>
+      <w:bookmarkStart w:name="z765" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(руководитель аппарата государственного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18543,51 +22593,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18640,3410 +22690,712 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z671" w:id="272"/>
+    <w:bookmarkStart w:name="z768" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Результаты правового мониторинга, проведенного органами</w:t>
+        <w:t xml:space="preserve"> Перечень принятых актов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>местного государственного управления</w:t>
+        <w:t>_______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_______________________________________________________</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>(наименование государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-[...395 lines deleted...]
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z686" w:id="278"/>
+          <w:bookmarkStart w:name="z769" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид, дата принятия, номер и наименование нормативного правового акта, выявленного в ходе проведения правового мониторинга</w:t>
+дата принятия акта (число, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Структурный элемент (часть, абзац, подпункт, пункт, статья) нормативного правового акта</w:t>
+номер акта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Описание выявленного недостатка</w:t>
+полное наименование акта (в случае внесения изменений и (или) дополнений в основной акт, полное наименование основного акта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предпринимаемые или принятые меры по устранению выявленных недостатков (в том числе наименование проекта нормативного правового акта, стадия разработки либо согласования)</w:t>
+не направлен на государственную регистрацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z692" w:id="279"/>
-[...2145 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z765" w:id="296"/>
+    <w:bookmarkStart w:name="z781" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________</w:t>
-[...286 lines deleted...]
-    <w:bookmarkEnd w:id="297"/>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z769" w:id="298"/>
+          <w:bookmarkStart w:name="z782" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="298"/>
+              <w:t>направлен на государственную регистрацию (дата и номер сопроводительного письма)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-дата принятия акта (число, месяц, год)</w:t>
+зарегистрирован (дата и номер государственной регистрации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-номер акта</w:t>
+отказано в государственной регистрации (дата и номер письма органов юстиции)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-полное наименование акта (в случае внесения изменений и (или) дополнений в основной акт, полное наименование основного акта)</w:t>
+принятые меры после получения отказа в государственной регистрации (дата и номер акта об отмене)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не направлен на государственную регистрацию</w:t>
+отмена государственной регистрации (дата и номер решения суда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22170,475 +23522,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z781" w:id="299"/>
-[...410 lines deleted...]
-      <w:bookmarkStart w:name="z794" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z794" w:id="275"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(руководитель аппарата государственного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22712,55 +23659,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23082,35 +24029,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>