--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a6b7964" w14:textId="a6b7964">
+    <w:p w14:paraId="22934b7" w14:textId="22934b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10187,51 +10187,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для отечественного и зарубежного АУП и ППС на основании договора между организациями высшего и (или) послевузовского образования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расчет заработной платы произведен в национальной валюте в эквиваленте 430 тенге за 1 доллар США по курсу Национального Банка Республики Казахстан, установленному на 15 ноября 2021 года;</w:t>
+      Расчет заработной платы произведен в национальной валюте в эквиваленте 430 теңге за 1 доллар США по курсу Национального Банка Республики Казахстан, установленному на 15 ноября 2021 года;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12 – количество месяцев в году для перехода от расчета нормативных затрат в месяц к расчету нормативных затрат в год;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11527,91 +11527,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата зарубежной организации высшего и (или) послевузовского образования осуществляется на основании договора, равными долями за весь период обучения (4 года).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расчет L</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> произведен в национальной валюте в эквиваленте 461,1 тенге за 1 доллар США по курсу Национального Банка Республики Казахстан, установленному на 27 декабря 2022 года.</w:t>
+      Расчет L1 и L2 произведен в национальной валюте в эквиваленте 461,1 теңге за 1 доллар США по курсу Национального Банка Республики Казахстан, установленному на 27 декабря 2022 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -11626,50 +11586,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 539</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.09.2025); от 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 228 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -12229,381 +12209,331 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>b/m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>rus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>/m</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> = N</w:t>
+        <w:t xml:space="preserve">/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – норматив расходов на одного обучающегося в год в бакалавриате / магистратуре в РК рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = F + K + Р + S + U + А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">/m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>kz</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>rus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...17 lines deleted...]
-      где:</w:t>
+        <w:t xml:space="preserve"> – норматив расходов на одного обучающегося в год в бакалавриате / магистратуре в РФ рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...183 lines deleted...]
-        <w:t xml:space="preserve">/m </w:t>
+        <w:t xml:space="preserve">b/m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>rus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = O + Kс + М;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z259" w:id="203"/>
     <w:p>
       <w:pPr>
@@ -19136,141 +19066,111 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t>/m</w:t>
+        <w:t>b/m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>b/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>+ N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>b/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>mrus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z327" w:id="227"/>
     <w:p>
@@ -19356,61 +19256,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>b/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -19486,61 +19376,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">/m </w:t>
+        <w:t xml:space="preserve">b/m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>rus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = O + K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -28031,87 +27911,87 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
     <w:bookmarkStart w:name="z602" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) O – норма расходов, связанных с обучением студентов в организации высшего и послевузовского образования Великобритании из расчета на одного обучающегося в год, составляет - 1 108,64 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z603" w:id="381"/>
-[...15 lines deleted...]
-      МРП – месячный расчетный показатель, установленный по состоянию на 1 января 2024 года; </w:t>
+    <w:bookmarkStart w:name="z21" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРП – месячный расчетный показатель, установленный по состоянию на 1 января 2024 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z604" w:id="382"/>
-[...15 lines deleted...]
-      Расчет расходов, связанных с обучением в Великобритании, произведен в национальной валюте Республики Казахстан в эквиваленте 553,12 тенге за 1 фунт стерлингов Соединенного Королевства по курсу Национального Банка Республики Казахстан, установленному на 30 апреля 2024 года;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет расходов, связанных с обучением в Великобритании, произведен в национальной валюте Республики Казахстан в эквиваленте 553,12 теңге за 1 фунт стерлингов Соединенного Королевства по курсу Национального Банка Республики Казахстан, установленному на 30 апреля 2024 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkStart w:name="z605" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объем подушевого нормативного финансирования высшего и послевузовского образования с учетом кредитной технологии обучения (Vk) определяется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
     <w:bookmarkStart w:name="z606" w:id="384"/>
     <w:p>
@@ -28456,51 +28336,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Методика дополнена пунктом 9 в соответствии с приказом Министра науки и высшего образования РК от 23.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z615" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28899,131 +28799,101 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t>/m</w:t>
+        <w:t>b/m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">/m </w:t>
+        <w:t xml:space="preserve">b/m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> + N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">/m </w:t>
+        <w:t xml:space="preserve">b/m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>hk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
     <w:bookmarkStart w:name="z624" w:id="402"/>
     <w:p>
@@ -32623,127 +32493,127 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
     <w:bookmarkStart w:name="z695" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) O – норма расходов, связанных с обучением студентов в организации высшего и послевузовского образования г. Гонконг из расчета на одного обучающегося в год, составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z696" w:id="474"/>
+    <w:bookmarkStart w:name="z25" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для бакалавриата – 1225,1354 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z697" w:id="475"/>
+    <w:bookmarkStart w:name="z26" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для магистратуры – 1585,0190 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z698" w:id="476"/>
+    <w:bookmarkStart w:name="z27" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МРП – месячный расчетный показатель, установленный по состоянию на 1 января 2024 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z699" w:id="477"/>
-[...15 lines deleted...]
-      Расчет расходов, связанных с обучением в г. Гонконг, произведен в национальной валюте Республики Казахстан в эквиваленте 56,54 тенге за 1 гонконгский доллар по курсу Национального Банка Республики Казахстан, установленному на 29 мая 2024 года;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет расходов, связанных с обучением в г. Гонконг, произведен в национальной валюте Республики Казахстан в эквиваленте 56,54 теңге за 1 гонконгский доллар по курсу Национального Банка Республики Казахстан, установленному на 29 мая 2024 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
     <w:bookmarkStart w:name="z700" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Объем подушевого нормативного финансирования высшего и послевузовского образования с учетом кредитной технологии обучения (Vk) определяется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
     <w:bookmarkStart w:name="z701" w:id="479"/>
     <w:p>
@@ -33068,51 +32938,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Методика дополнена пунктом 10 в соответствии с приказом Министра науки и высшего образования РК от 23.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -36244,92 +36134,102 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) O – норма расходов на обучение за рубежом составляет – 89,59 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
     <w:bookmarkStart w:name="z1012" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10) L – ежегодный взнос в зарубежную организацию высшего и (или) послевузовского образования – партнер за внедрение образовательных программ из расчета на одного обучающегося составляет – 188,5314 МРП;</w:t>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>L – ежегодный взнос в зарубежную организацию высшего и (или) послевузовского образования – партнер за внедрение образовательных программ из расчета на одного обучающегося составляет – 188,5314 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z1013" w:id="561"/>
-[...15 lines deleted...]
-      МРП – месячный расчетный показатель, установленный по состоянию на 1 января 2024 года; </w:t>
+    <w:bookmarkStart w:name="z31" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРП – месячный расчетный показатель, установленный по состоянию на 1 января 2024 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z1014" w:id="562"/>
-[...15 lines deleted...]
-      Расчет расходов, связанных с обучением в Великобритании, произведен в национальной валюте Республики Казахстан в эквиваленте 632,78 тенге за 1 фунт стерлингов Соединенного Королевства по курсу Национального Банка Республики Казахстан, установленному на 21 октября 2024 года.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет расходов, связанных с обучением в Великобритании, произведен в национальной валюте Республики Казахстан в эквиваленте 632,78 теңге за 1 фунт стерлингов Соединенного Королевства по курсу Национального Банка Республики Казахстан, установленному на 21 октября 2024 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="562"/>
     <w:bookmarkStart w:name="z1015" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Vk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -36694,51 +36594,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Методика дополнена пунктом 12 в соответствии с приказом Министра науки и высшего образования РК от 11.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 348</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1154" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -37277,131 +37197,101 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t>/m</w:t>
+        <w:t>b/m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">/m </w:t>
+        <w:t xml:space="preserve">b/m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> + N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">/m </w:t>
+        <w:t xml:space="preserve">b/m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>rus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
     <w:bookmarkStart w:name="z1167" w:id="586"/>
     <w:p>
@@ -43040,86 +42930,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.6) I – норма расходов, связанных с привлечением иностранного профессорско-преподавательского персонала (проезд, проживание, визовая поддержка), составляет – 37,88 МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.7) O – норма расходов на обучение за рубежом составляет – 435,05 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРП – месячный расчетный показатель, установленный по состоянию на 1 января 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z36" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет расходов, связанных с обучением в Великобритании, произведен в национальной валюте Республики Казахстан в эквиваленте 704,79 теңге за 1 фунт стерлингов Соединенного Королевства по курсу Национального Банка Республики Казахстан, установленному на 11 июля 2025 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -43501,87 +43395,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Методика дополнена пунктом 14 в соответствии с приказом и.о. Министра науки и высшего образования РК от 25.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 539</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.09.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.09.2025); с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1229" w:id="648"/>
+    <w:bookmarkStart w:name="z1229" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расчет объема подушевого нормативного финансирования и подушевой норматив финансирования для филиала Университета прикладных наук Анхальта на базе некоммерческого акционерного общества "Алматинский университет энергетики и связи имени Гумарбека Даукеева", созданной по решению уполномоченного органа в области науки и высшего образования, осуществляются по следующим формулам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkEnd w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -47126,86 +47040,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3) Р – прочие расходы, связанные с получением визы и оплатой на медицинское страхование иностранного персонала, составляют – 1,4072 МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4) А - норма амортизации / приобретения лабораторного оборудования, приборов, учебных стендов, учебного программного обеспечения на одного обучающегося из расчета 64 МРП в год;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет расходов, связанных с внедрением образовательных программ Федеративной Республики Германии, произведен в национальной валюте Республики Казахстан в эквиваленте 542,87 теңге за 1 евро по курсу Национального Банка Республики Казахстан, установленному на 28 января 2025 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z40" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МРП – месячный расчетный показатель, установленный по состоянию на 1 января 2025 года;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Объем подушевого нормативного финансирования высшего и послевузовского образования с учетом кредитной технологии обучения (Vk) определяется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -47487,51 +47405,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Методика дополнена пунктом 15 в соответствии с приказом и.о. Министра науки и высшего образования РК от 25.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 539</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.09.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.09.2025); с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -47567,55 +47505,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>