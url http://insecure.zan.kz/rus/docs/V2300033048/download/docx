--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b2a62f" w14:textId="9b2a62f">
+    <w:p w14:paraId="4b599db" w14:textId="4b599db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1344,51 +1344,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реквизит, указанный в подпункте 1) настоящего пункта, размещается на самом электронном бланке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Реквизиты нормативного правового акта, указанные в подпунктах 2) и 3) настоящего пункта, размещаются в электронной регистрационной контрольной карточке интранет-портала государственных органов (далее – ИП ГО) или информационной системы, используемой в нормотворчестве (далее – ИСН) и на электронном бланке.</w:t>
+      Реквизиты нормативного правового акта, указанные в подпунктах 2) и 3) настоящего пункта, размещаются в электронной регистрационной контрольной карточке цифровой системы согласования проектов нормативных правовых актов (далее – ЦССП) и на электронном бланке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Должность, фамилия и инициалы лица, уполномоченного подписывать соответствующий нормативный правовой акт на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1468,50 +1468,112 @@
         <w:t>
       Реквизиты, указанные в подпунктах 4), 5), 6) и 7) настоящего пункта, размещаются в электронной регистрационной контрольной карточке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативный правовой акт на электронном бланке и электронная регистрационная контрольная карточка, а также прикрепляемые к нормативному правовому акту документы в виде отдельных файлов составляют единый электронный документ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Каждая страница как основного, так и производного вида нормативного правового акта, включая приложения, нумеруется в середине верхнего поля листа без знаков препинания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2538,94 +2600,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Проекты разработанных нормативных правовых актов направляются на согласование в заинтересованные государственные органы и организации в рамках электронного документооборота посредством ИП ГО (ИСН) с приложением сравнительной таблицы и пояснительной записки, удостоверенные ЭЦП руководителя, заместителя руководителя центрального или местного органа либо руководителя аппарата соответствующего местного органа или акима либо лица, исполняющего его обязанности (далее -руководитель).</w:t>
+      33. Проекты разработанных нормативных правовых актов направляются на согласование в заинтересованные государственные органы и организации в рамках электронного документооборота посредством ЦССП с приложением сравнительной таблицы и пояснительной записки, удостоверенные ЭЦП руководителя, заместителя руководителя центрального или местного органа либо руководителя аппарата соответствующего местного органа или акима либо лица, исполняющего его обязанности (далее - руководитель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласование разработанного проекта нормативного правового акта заинтересованными государственными органами и организациями производится в течение десяти рабочих дней после дня его поступления, если иной срок не установлен законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При согласовании заинтересованными государственными органами и организациями ответы в электронном виде удостоверяются ЭЦП руководителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Согласование проекта нормативного правового акта, разработанного в связи с временными ограничительными мероприятиями по причине неблагополучной эпидемиологической ситуации, в том числе с карантином, либо в реализацию решений Государственной комиссии по обеспечению режима чрезвычайного положения при Президенте Республики Казахстан, созданной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3194,54 +3318,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заключения, рекомендации, результаты экспертиз, обязательность которых предусмотрена законодательством, регулирующим правоотношения в соответствующей сфере, за исключением проектов, предусмотренных пунктом 34 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. На предрегистрационную государственную юридическую экспертизу в органы юстиции в посредством ИП ГО (ИСН) разработанный проект нормативного правового акта и прилагаемые к нему документы направляются в формате *docx на казахском и русском языках, удостоверенные ЭЦП руководителя.</w:t>
+      43. На предрегистрационную государственную юридическую экспертизу в органы юстиции посредством ЦССП разработанный проект нормативного правового акта и прилагаемые к нему документы направляются в формате *docx на казахском и русском языках, удостоверенные ЭЦП руководителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. По итогам рассмотрения проекта нормативного правового акта органы юстиции представляют один из следующих вариантов ответа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3434,1404 +3620,1954 @@
         <w:t>
       47. Принятие осуществляется в отношении окончательно согласованного проекта нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. После получения согласования органов юстиции единоличный орган не позднее 10 рабочих дней, а коллегиальные органы – не позднее 20 рабочих дней, принимает нормативный правовой акт с присвоением номера и даты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      49. Нормативный правовой акт принимается посредством ИП ГО (ИСН) и автоматически направляется на государственную регистрацию.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Нормативный правовой акт принимается посредством ЦССП и автоматически направляется на государственную регистрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В государственном органе принятие нормативного правового акта в рамках электронного документооборота удостоверяется ЭЦП лица, уполномоченного на подписание НПА.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      В государственном органе принятие нормативного правового акта в рамках электронного документооборота удостоверяется ЭЦП лица, уполномоченного на подписание НПА.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель юридической службы государственного органа, принимающего нормативный правовой акт, согласовывает нормативный правовой акт ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      Руководитель юридической службы государственного органа, принимающего нормативный правовой акт, согласовывает нормативный правовой акт ЭЦП.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Особенности принятия совместных актов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Принятие совместного нормативного правового акта производится путем утверждения в электронном виде двумя и более государственными органами, совместно принимающими данный нормативный правовой акт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основной ответственный государственный орган-разработчик посредством ЦССП направляет другим уполномоченным государственным органам совместный нормативный правовой акт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принятие совместного нормативного правового акта удостоверяется ЭЦП лиц, уполномоченных на подписание НПА.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Отметки о принятии совместного нормативного правового акта, а также дата и номер принятия указываются в электронной регистрационной контрольной карточке напротив слов "НОМЕР И ДАТА ПРИНЯТИЯ НПА" и официального наименования каждого уполномоченного государственного органа в отдельности, ранее включенных основным ответственным государственным органом-разработчиком в электронную регистрационную контрольную карточку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заполнение электронной регистрационной контрольной карточки принятого совместного нормативного правового акта производится автоматически под контролем основного ответственного государственного органа-разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Принятие совместного нормативного правового акта соавтором производится в течение трех рабочих дней с даты его поступления по ЦССП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Особенности принятия совместных актов</w:t>
-[...79 lines deleted...]
-      51. Отметки о принятии совместного нормативного правового акта, а также дата и номер принятия указываются в электронной регистрационной контрольной карточке напротив слов "НОМЕР И ДАТА ПРИНЯТИЯ НПА" и официального наименования каждого уполномоченного государственного органа в отдельности, ранее включенных основным ответственным государственным органом-разработчиком в электронную регистрационную контрольную карточку.</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Государственная регистрации нормативных правовых актов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
-[...15 lines deleted...]
-      Заполнение электронной регистрационной контрольной карточки принятого совместного нормативного правового акта производится автоматически под контролем основного ответственного государственного органа-разработчика.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. На государственную регистрацию в органы юстиции нормативный правовой акт представляется в виде электронного документа в следующих частях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
-[...15 lines deleted...]
-      52. Принятие совместного нормативного правового акта соавтором производится в течение трех рабочих дней с даты его поступления по ИП ГО (ИСН).</w:t>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) содержательная часть нормативного правового акта на электронном бланке в формате *docx;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содержательная часть прилагаемых файлов в форматах, предусмотренных Правилами документирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реквизитная часть посредством сформированной электронной регистрационной контрольной карточки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. По результатам проведенной юридической экспертизы орган юстиции в течение 5 рабочих дней после дня поступления нормативного правового акта принимает один из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зарегистрировать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вернуть на доработку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отказать в регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. В случае выявления несоответствий требованиям законодательства, поступивший на государственную регистрацию нормативный правовой акт возвращается государственному органу-разработчику или основному ответственному государственному органу-разработчику в целях доработки и не требует пересогласования с заинтересованными государственными органами и организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступивший нормативный правовой акт может быть отозван непосредственно государственным органом-разработчиком или основным ответственным государственным органом-разработчиком в целях его доработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доработка возращенного или отозванного нормативного правового акта производится в срок не более 5 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Возращенный на доработку либо отозванный нормативный правовой акт проходит повторную предрегистрационную государственную юридическую экспертизу в органах юстиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...247 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Органы юстиции отказывают в государственной регистрации нормативного правового акта в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 35-1 Закона, и направляют по ИП ГО (ИСН) в государственные органы письмо с указанием причин отказа.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+        <w:t xml:space="preserve"> статьи 35-1 Закона, и направляют по ЦССП в государственные органы письмо с указанием причин отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. При получении отказа в государственной регистрации, нормативный правовой акт отменяется государственным органом-разработчиком, а по совместным актам – также органами соавторами, и соответствующие сведения вносятся в электронную регистрационную контрольную карточку в течение пяти рабочих дней после дня отказа в государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллегиальные государственные органы и маслихаты вносят сведения об отмене нормативного правового акта в электронную регистрационную контрольную карточку в течение пяти рабочих дней после дня утверждения на очередном (внеочередном) заседании или сессии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Государственная регистрация нормативного правового акта, принятого в реализацию протокольных решений Государственной комиссии, а также временных постановлений Правительства Республики Казахстан, имеющих силу закона, разработанных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17-1 Закона, осуществляется в течение одного рабочего дня после дня поступления такого акта в органы юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Дата и номер государственной регистрации в ЦССП автоматически присваиваются нормативному правовому акту при принятии решения о государственной регистрации такого акта Министром юстиции Республики Казахстан или его заместителем (вице-министром), и отражаются в электронной регистрационной контрольной карточке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Сведения о государственной регистрации нормативного правового акта автоматически вносятся в реестр государственной регистрации нормативных правовых актов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Применение принципов "умного регулирования" и Аджайл (Agile) при разработке, согласовании и государственной регистрации нормативных правовых актов центральных государственных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. В целях применения положений настоящей главы под "умным регулированием" понимается применение следующих принципов правовой политики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разумное регулирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачное регулирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доказательное регулирование;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результативное регулирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) защита прав, свобод и законных интересов человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Под разумным регулированием в сфере ведомственного регулирования понимается следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регулирование общественной деятельности применяется как крайняя мера при разрешении вопросов, возникающих в общественной жизни, поскольку количество регуляторных мер, превышающих разумный предел, создает регуляторное бремя для ее адресатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при решении задач, стоящих перед разработчиком, важно в первую очередь искать альтернативные способы, не связанные с регуляторным вмешательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при необходимости введения регуляторных мер они изучаются на предмет приемлемости для достижения предполагаемых целей и наименьшей степени ограничения прав, свобод и законных интересов граждан и организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предлагаемые меры демонстрируют преимущественный уровень положительного влияния, а также учитывают побочные негативные последствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-      63. Под разумным регулированием в сфере ведомственного регулирования понимается следующее:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) достижение максимальной эффективности государственного регулирования при минимальных затратах финансовых, кадровых и организационно-технических ресурсов благодаря применению современных цифровых технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Под прозрачным регулированием в сфере ведомственного регулирования понимается следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
-[...15 lines deleted...]
-      1) регулирование общественной деятельности применяется как крайняя мера при разрешении вопросов, возникающих в общественной жизни, поскольку количество регуляторных мер, превышающих разумный предел, создает регуляторное бремя для ее адресатов;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регулятор обеспечивает формирование множественных точек доступа стейкхолдеров, в том числе посредством развития и применения новых инструментов, обеспечивающих учет интересов всех сторон, кого потенциально затронет вводимое регулирование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
-[...15 lines deleted...]
-      2) при решении задач, стоящих перед разработчиком, важно в первую очередь искать альтернативные способы, не связанные с регуляторным вмешательством;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при принятии решения выбирается наиболее оптимальный баланс интересов всех сторон с соблюдением принципов отраслевой политики постоянного характера, что способствует принятию наиболее оптимального решения, снижает степень влияния произвольных решений в процессе осуществления правового регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
-[...15 lines deleted...]
-      3) при необходимости введения регуляторных мер они изучаются на предмет приемлемости для достижения предполагаемых целей и наименьшей степени ограничения прав, свобод и законных интересов граждан и организаций;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) минимизация использования бланкетных способов формирования правовых норм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
-[...15 lines deleted...]
-      4) предлагаемые меры демонстрируют преимущественный уровень положительного влияния, а также учитывают побочные негативные последствия;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Под доказательным регулированием в сфере ведомственного регулирования понимается следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
-[...15 lines deleted...]
-      5) достижение максимальной эффективности государственного регулирования при минимальных затратах финансовых, кадровых и организационно-технических ресурсов благодаря применению современных информационно-коммуникационных технологий.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) доказательный подход становится одним из основных векторов развития ведомственного регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
-[...15 lines deleted...]
-      64. Под прозрачным регулированием в сфере ведомственного регулирования понимается следующее:</w:t>
+    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в целях повышения качества ведомственного регулирования регуляторные решения основываются на надежных и объективных данных, в том числе научных и экспертных исследованиях, результатах изучения общественного мнения, статистических данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
-[...15 lines deleted...]
-      1) регулятор обеспечивает формирование множественных точек доступа стейкхолдеров, в том числе посредством развития и применения новых инструментов, обеспечивающих учет интересов всех сторон, кого потенциально затронет вводимое регулирование;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения, демонстрирующие преимущество того или иного способа регулирования, доступными для проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
-[...15 lines deleted...]
-      2) при принятии решения выбирается наиболее оптимальный баланс интересов всех сторон с соблюдением принципов отраслевой политики постоянного характера, что способствует принятию наиболее оптимального решения, снижает степень влияния произвольных решений в процессе осуществления правового регулирования;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввиду этого неотъемлемым элементом правовой политики является формирование широкой доказательной базы посредством сбора, хранения, обработки, анализа количественных данных и управления ими.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
-[...15 lines deleted...]
-      3) минимизация использования бланкетных способов формирования правовых норм.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Под результативным регулированием в сфере ведомственного регулирования понимается следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
-[...15 lines deleted...]
-      65. Под доказательным регулированием в сфере ведомственного регулирования понимается следующее:</w:t>
+    <w:bookmarkStart w:name="z195" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) системная ретроспективная оценка мер правового регулирования, которая не носит эпизодический характер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
-[...15 lines deleted...]
-      1) доказательный подход становится одним из основных векторов развития ведомственного регулирования;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) систематический мониторинг эффектов, вызванных введенным регулированием на предмет действенности и соответствия заявленным целям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
-[...15 lines deleted...]
-      2) в целях повышения качества ведомственного регулирования регуляторные решения основываются на надежных и объективных данных, в том числе научных и экспертных исследованиях, результатах изучения общественного мнения, статистических данных;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиентоцентричность регулирования, предполагающее максимальное удовлетворение интересов и потребностей адресатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
-[...15 lines deleted...]
-      3) сведения, демонстрирующие преимущество того или иного способа регулирования, доступными для проверки.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае недостижения предполагаемого результата принятие мер, направленных на совершенствование первичных регуляторных подходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
-[...15 lines deleted...]
-      Ввиду этого неотъемлемым элементом правовой политики является формирование широкой доказательной базы посредством сбора, хранения, обработки, анализа количественных данных и управления ими.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Основным принципом первоочередной и эффективной защиты во всех сферах общественной и государственной жизни является реализация конституционного положения о том, что права и свободы человека определяют содержание нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
-[...15 lines deleted...]
-      66. Под результативным регулированием в сфере ведомственного регулирования понимается следующее:</w:t>
+    <w:bookmarkStart w:name="z200" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Важным аспектом недопущения различного рода нарушений служит соблюдение основных прав, свобод и обязанностей, закрепленных разделом II "Основные права, свободы и обязанности" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, а также настоящих Правил при разработке, согласовании и принятии нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
-[...15 lines deleted...]
-      1) системная ретроспективная оценка мер правового регулирования, которая не носит эпизодический характер;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выстраивания и упорядочивания функций, ориентированных на потребности населения, создания и справедливого распределения общественных благ проводится постоянное развитие ведомственного регулирования посредством проведения реинжиниринга и оптимизации бизнес-процессов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Государственные органы – разработчики, заинтересованные в эффективном межведомственном взаимодействии, прикладывают к проекту нормативного правового акта чек-лист соблюдения принципов "умного регулирования" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и описание модели бизнес-процесса вводимого регулирования (нотация и моделирование бизнес-процессов БиПиЭМЭН (BPMN), блок-схемы Флоучарт (Flowchart), Унифицированная Система Моделирования (UML), интеллект-карты, либо иной удобный для разработчика инструмент) для выстраивания релевантного текста регулирования и облегчения понимания положений разрабатываемых проектов нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z203" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. По проектам нормативных правовых актов, содержащим чек-лист и схемы регулирования в виде смоделированных бизнес-процессов, допускается проведение предметных согласительных процедур между государственным органом – разработчиком и органами юстиции, а также использование иных Аджайл (Agile) инструментов, включая гибкие и итеративные подходы для выработки единого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z204" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При согласовании проектов нормативных правовых актов применение Аджайл (Agile) обеспечивает гибкость и адаптивность процесса доработки проекта нормативного правового акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z205" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. По нормативному правовому акту, прошедшему государственную регистрацию в органах юстиции, государственный орган – разработчик в течение 5 (пяти) рабочих дней размещает на своем официальном интернет-ресурсе описание модели бизнес-процесса вводимого регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z206" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. В целях дальнейшего улучшения качества ведомственного регулирования и вовлеченности заинтересованных сторон, органы юстиции ведут учет работы с применением принципов "умного регулирования" и Аджайл (Agile).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4988,252 +5724,252 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснительная записка к проекту</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>наименование проекта</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z210" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование государственного органа-разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z211" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основания для принятия проекта нормативного правового акта со ссылкой на соответствующие правовые акты, нормы международных договоров, ратифицированных Республикой Казахстан, решения международных организаций, участницей которых является Республика Казахстан, протокольные и иные поручения Президента, руководства Администрации Президента, Правительства и Аппарата Правительства и (или) другие обоснования необходимости его принятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z212" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Необходимость финансовых затрат по проекту нормативного правового акта и его финансовая обеспеченность, в том числе источник финансирования, а также в случае, предусмотренным бюджетным законодательством – решение соответствующей бюджетной комиссии (соответствующие расчеты, ссылка на источник финансирования, копия решения соответствующей бюджетной комиссии в обязательном порядке прикладываются к пояснительной записке).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z213" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Предполагаемые социально-экономические, правовые и (или) иные последствия для широкого круга населения в случае принятия проекта нормативного правового акта, а также влияние положений проекта нормативного правового акта на обеспечение национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z214" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Конкретные цели и сроки ожидаемых результатов с их подробным описанием для отдельных потенциальных стейкхолдеров (государство, бизнес-сообщество, население, иные категории).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z215" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Необходимость приведения законодательства в соответствие с вносимым проектом нормативного правового акта в случае его принятия (указать требуется ли принятие других правовых актов или внесение изменений и (или) дополнений в действующие акты) либо отсутствие такой необходимости.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z210" w:id="202"/>
-[...15 lines deleted...]
-      1. Наименование государственного органа-разработчика.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Соответствие проекта нормативного правового акта международным договорам, ратифицированным Республикой Казахстан, и решениям международных организаций, участницей которых является Республика Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z211" w:id="203"/>
-[...15 lines deleted...]
-      2. Основания для принятия проекта нормативного правового акта со ссылкой на соответствующие правовые акты, нормы международных договоров, ратифицированных Республикой Казахстан, решения международных организаций, участницей которых является Республика Казахстан, протокольные и иные поручения Президента, руководства Администрации Президента, Правительства и Аппарата Правительства и (или) другие обоснования необходимости его принятия.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Результаты расчетов, подтверждающих снижение и (или) увеличение затрат субъектов частного предпринимательства в связи с введением в действие проекта нормативного правового акта, влекущего такие изменения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z212" w:id="204"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5390,146 +6126,146 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="210"/>
+    <w:bookmarkStart w:name="z220" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр государственной регистрации нормативных правовых актов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z221" w:id="211"/>
+          <w:bookmarkStart w:name="z221" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5833,80 +6569,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z232" w:id="212"/>
+          <w:bookmarkStart w:name="z232" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6154,90 +6890,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="213"/>
+    <w:bookmarkStart w:name="z243" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о нормативном правовом акте включаются автоматически в электронный реестр после присвоения номера государственной регистрации нормативного правового акта в хронологическом порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z244" w:id="214"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z244" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом при осуществлении государственной регистрации нормативных правовых актов областей, городов Астаны, Алматы и Шымкента к номеру государственной регистрации присваивается соответствующий индекс региона: г. Астана – 01, г. Алматы – 02, Акмолинская область – 03, Актюбинская область – 04, Алматинская область – 05, Атырауская область – 06, Западно-Казахстанская область – 07, Жамбылская область – 08, Карагандинская область – 09, Костанайская область – 10, Кызылординская область – 11, Мангистауская область – 12, Туркестанская область – 13, Павлодарская область – 14, Северо-Казахстанская область – 15, Восточно-Казахстанская область – 16, г. Шымкент – 17, область Абай – 18, область Жетісу – 19, область Ұлытау – 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6394,139 +7130,139 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="215"/>
+    <w:bookmarkStart w:name="z247" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Чек-лист соблюдения принципов "умного регулирования"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="216"/>
+          <w:bookmarkStart w:name="z248" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6578,80 +7314,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="217"/>
+          <w:bookmarkStart w:name="z252" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6699,80 +7435,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="218"/>
+          <w:bookmarkStart w:name="z256" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6820,80 +7556,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="219"/>
+          <w:bookmarkStart w:name="z260" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6941,80 +7677,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="220"/>
+          <w:bookmarkStart w:name="z264" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7062,80 +7798,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="221"/>
+          <w:bookmarkStart w:name="z268" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7233,55 +7969,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>