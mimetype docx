--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5190510" w14:textId="5190510">
+    <w:p w14:paraId="c348156" w14:textId="c348156">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,153 +93,421 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам лицензирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 26 июня 2023 года № 61. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 июля 2023 года № 32995</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 26 июня 2023 года № 61. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 июля 2023 года № 32995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 36 "Об утверждении Правил выдачи разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан, Правил лицензирования банков, филиалов банков-нерезидентов Республики Казахстан на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, лицензирования на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20228) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 40 "Об утверждении Правил выдачи, приостановления и лишения лицензий на осуществление видов профессиональной деятельности на рынке ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20226) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О рынке ценных бумаг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственном регулировании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, контроле и надзоре финансового рынка и финансовых организаций", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственных услугах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О разрешениях и уведомлениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z17" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лицензирования банков, филиалов банков-нерезидентов Республики Казахстан на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, лицензирования на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан, утвержденных указанным постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+        <w:t xml:space="preserve"> выдачи, приостановления и лишения лицензий на осуществление видов профессиональной деятельности на рынке ценных бумаг, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -249,2229 +517,1565 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила выдачи, приостановления и лишения лицензий на осуществление видов профессиональной деятельности на рынке ценных бумаг (далее – Правила) разработаны в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан (далее – Социальный кодекс), подпунктом 10) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 50 Закона Республики Казахстан "О рынке ценных бумаг" (далее – Закон), законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О банках и банковской деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Республике Казахстан" (далее – Закон о банках), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О страховой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о страховой деятельности), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственном регулировании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, контроле и надзоре финансового рынка и финансовых организаций", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственных услугах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о государственных услугах), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О разрешениях и уведомлениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о разрешениях и уведомлениях) и определяют условия и порядок выдачи, приостановления и лишения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) лицензий на осуществление видов профессиональной деятельности на рынке ценных бумаг (далее – лицензия).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Настоящие Правила лицензирования банков, филиалов банков-нерезидентов Республики Казахстан на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, лицензирования на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан (далее – Правила), разработаны в соответствии с законами Республики Казахстан "</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+      дополнить пунктами 1-1 и 1-2 в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единый контакт-центр в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+      "1-1. Информация о внесенных изменениях и (или) дополнениях в Правила в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Информация о стадии оказания государственной услуги обновляется в автоматическом режиме в информационной системе мониторинга оказания государственных услуг.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 11</w:t>
-[...19 lines deleted...]
-        <w:t>12</w:t>
+        <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Заявитель предоставляет в уполномоченный орган заявление о выдаче лицензии (далее – заявление) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам в электронном виде через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности на рынке ценных бумаг", включающий перечень документов, необходимых для оказания государственной услуги, оснований для отказа в оказании государственной услуги, характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги и срок оказания государственной услуги приведены в перечне основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности на рынке ценных бумаг" (далее – Перечень), согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "11. Уполномоченный орган выдает банку, филиалу банка-нерезидента Республики Казахстан лицензию на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, по форме согласно приложению 5 к Правилам.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      При направлении заявления через портал в "личном кабинете" заявителя автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 9</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+      "6. Уполномоченный орган выдает лицензию по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам и ведет учет выданных им лицензий.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...191 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
+        <w:t>пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Настоящие Правила выдачи, приостановления и лишения лицензий на осуществление видов профессиональной деятельности на рынке ценных бумаг (далее – Правила) разработаны в соответствии со </w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+      "14. Работник уполномоченного органа, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления на переоформление лицензии при реорганизации заявителя в форме выделения или разделения осуществляет его прием, регистрацию и направление на исполнение в ответственное подразделение. При обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием заявлений осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дополнить пунктами 1-1 и 1-2 в следующей редакции:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+      Работник ответственного подразделения в течение 3 (трех) рабочих дней со дня регистрации заявления проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1-1. Информация о внесенных изменениях и (или) дополнениях в Правила в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+      При установлении факта неполноты и (или) истечения срока действия представленных документов, работник ответственного подразделения в указанный срок готовит и направляет заявителю мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-2. Информация о стадии оказания государственной услуги обновляется в автоматическом режиме в информационной системе мониторинга оказания государственных услуг.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      При установлении факта полноты представленных документов работник ответственного подразделения в течение 25 (двадцати пяти) рабочих дней рассматривает документы на соответствие требованиям законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления заявителю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных заявителем, заслушивания работник ответственного подразделения готовит проекты приказа и лицензии либо отказа в переоформлении лицензии, подписывает результат оказания государственной услуги у руководства уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения в течение 3 (трех) рабочих дней после принятия решения направляет заявителю результат оказания государственной услуги в форме электронного документа, удостоверенного ЭЦП уполномоченного лица уполномоченного органа, в "личный кабинет" заявителя.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 4</w:t>
+        <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "4. Заявитель предоставляет в уполномоченный орган заявление о выдаче лицензии (далее – заявление) по форме согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+      "21. Заявление на прекращение действия лицензии в связи с добровольным обращением в уполномоченный орган, подписанное первым руководителем лицензиата, представляется в уполномоченный орган по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решение общего собрания акционеров (участников) лицензиата либо решение банка-нерезидента Республики Казахстан (в случае если лицензиатом является филиал банка-нерезидента Республики Казахстан) о добровольном обращении в уполномоченный орган о прекращении действия лицензии, изменении наименования вида (подвида) деятельности и (или) исключении вида (подвида) деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) письмо-гарантия лицензиата об отсутствии обязательств и действующих договоров по всем видам (подвидам) деятельности или виду (подвиду) деятельности, подлежащим изменению и (или) исключению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письмо АО "Центральный депозитарий ценных бумаг" о закрытии в системе учета центрального депозитария лицевого счета и всех субсчетов на лицевом счете лицензиата или информация от АО "Центральный депозитарий ценных бумаг" о присвоении лицевому счету, открытому на имя лицензиата, статуса "потерянный клиент";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) письмо АО "Центральный депозитарий ценных бумаг" о расторжении договора депозитарного обслуживания, договора текущего счета и договора о приеме и выдаче операционных документов в виде факсимильных сообщений (при добровольном обращении в уполномоченный орган о прекращении действия лицензии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) письмо АО "Казахстанская фондовая биржа" об отсутствии задолженности перед АО "Казахстанская фондовая биржа" по всем видам (подвидам) деятельности (в случае добровольного обращения в уполномоченный орган о прекращении действия лицензии) или виду (подвиду) деятельности, подлежащему, изменению и (или) исключению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бухгалтерский баланс и пояснительная записка к нему, составленные на день, предшествующий дню направления заявления. В пояснительной записке к бухгалтерскому балансу раскрывается информация о кредиторах лицензиата (при их наличии) с указанием сумм кредиторской задолженности и основаниях их возникновения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункты 3), 4) и 5) настоящего пункта не распространяются на лицензиата, который осуществляет трансфер-агентскую деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности на рынке ценных бумаг", включающий перечень документов, необходимых для оказания государственной услуги, оснований для отказа в оказании государственной услуги, характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги и срок оказания государственной услуги приведены в перечне основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности на рынке ценных бумаг" (далее – Перечень), согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 3</w:t>
+      При изменении наименования вида (подвида) деятельности лицензиат представляет дополнительно документы, указанные в подпунктах 8) и 12) части первой пункта 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При направлении заявления через портал в "личном кабинете" заявителя автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+      В случае исключения подвида деятельности по управлению инвестиционным портфелем с правом привлечения добровольных пенсионных взносов либо изменения наименования подвида деятельности по управлению инвестиционным портфелем с правом привлечения добровольных пенсионных взносов на подвид деятельности по управлению инвестиционным портфелем без права привлечения добровольных пенсионных взносов, добровольный накопительный пенсионный фонд вместе с документами, предусмотренными настоящим пунктом, представляет в уполномоченный орган акт приема-передачи пенсионных активов и обязательств добровольного накопительного пенсионного фонда по договорам о пенсионном обеспечении за счет добровольных пенсионных взносов в единый накопительный пенсионный фонд, подписанный первыми руководителями добровольного накопительного пенсионного фонда, единого накопительного пенсионного фонда, банка-кастодиана единого накопительного пенсионного фонда, банка-кастодиана добровольного накопительного пенсионного фонда и управляющего инвестиционным портфелем добровольного накопительного пенсионного фонда (при наличии такового) или лицами, их замещающими.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      До даты подачи в уполномоченный орган заявления на исключение или изменение подвида деятельности добровольный накопительный пенсионный фонд осуществляет государственную перерегистрацию в части исключения из наименования слов "добровольный накопительный пенсионный фонд" и (или) аббревиатуры "ДНПФ", а также перевод пенсионных активов и обязательств по договорам о пенсионном обеспечении за счет добровольных пенсионных взносов в единый накопительный пенсионный фонд в порядке и на условиях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Добровольное обращение в уполномоченный орган о прекращении действия лицензии на управление инвестиционным портфелем с правом привлечения добровольных пенсионных взносов осуществляется в порядке и на условиях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального кодекса.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+        <w:t>приложение 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
-[...707 lines deleted...]
-        <w:t>приложение 3</w:t>
+        <w:t>приложение 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 2</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту рынка ценных бумаг в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z58" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z59" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящее постановление вводится в действие с 1 июля 2023 года и подлежит официальному опубликованию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2637,64 +2241,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z61" w:id="44"/>
+      <w:bookmarkStart w:name="z61" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2862,1133 +2466,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 июня 2023 года № 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...466 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="45"/>
-[...612 lines deleted...]
-        <w:t>(подпись) (дата)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4160,68 +2718,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>видов профессиональной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности на рынке ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности на рынке ценных бумаг"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6945,88 +5503,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="48"/>
+    <w:bookmarkStart w:name="z145" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на прекращение действия лицензии в связи с добровольным обращением в уполномоченный орган, изменение наименования вида (подвида) деятельности и (или) исключение вида (подвида) деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z146" w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z146" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование лицензиата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7474,55 +6032,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>