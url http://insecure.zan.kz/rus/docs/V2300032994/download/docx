--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf3ddce" w14:textId="bf3ddce">
+    <w:p w14:paraId="fd4ace0" w14:textId="fd4ace0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -227,54 +227,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1088,214 +1170,370 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан (далее – Кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок предоставления услуг индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении (далее – услуги индивидуального помощника), в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок предоставления услуг индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении (далее – услуги индивидуального помощника), в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) портал социальных услуг (далее – портал) – объект информатизации, представляющий собой единую точку доступа к товарам и услугам, услугам по перевозке лиц с инвалидностью на инватакси, предоставляемым поставщиками для лиц с инвалидностью на условиях возмещения местными исполнительными органами их стоимости в пределах гарантированной суммы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индивидуальный помощник – лицо, оказывающее услуги по сопровождению лица с инвалидностью первой группы, имеющего затруднение в передвижении, и оказанию помощи при посещении объектов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      2) индивидуальный помощник – лицо, оказывающее услуги по сопровождению лица с инвалидностью первой группы, имеющего затруднение в передвижении, и оказанию помощи при посещении объектов;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      3) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      4) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) индивидуальная программа абилитации и реабилитации лица с инвалидностью (далее – ИПАР) – документ, определяющий конкретные объемы, виды и сроки проведения абилитации и реабилитации лица с инвалидностью на основе его индивидуальных потребностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      5) индивидуальная программа абилитации и реабилитации лица с инвалидностью (далее – ИПАР) – документ, определяющий конкретные объемы, виды и сроки проведения абилитации и реабилитации лица с инвалидностью на основе его индивидуальных потребностей;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1317,107 +1555,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Предоставление услуг индивидуального помощника осуществляется на основании социальной части ИПАР, разработанной территориальным подразделением уполномоченного государственного органа, проводящее медико-социальную экспертизу, с учетом медицинских показаний и противопоказаний к предоставлению услуг индивидуального помощника согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1436,751 +1694,941 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Услуги индивидуального помощника предоставляются за счет средств государственного бюджета согласно заявлению на предоставление услуг индивидуального помощника по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам на срок реализации мероприятия ИПАР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Лица с инвалидностью первой группы, имеющие затруднение в передвижении, или их законные представители, либо лица, получившие от лица с инвалидностью доверенность на право оформления документов для предоставления услуг индивидуального помощника (далее – заявитель) предоставляют по месту жительства заявление с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении" (далее – Перечень основных требований к оказанию государственной услуги) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, через:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Госкорпорацию;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      1) Госкорпорацию;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Местные исполнительные органы (далее – МИО) городов республиканского значения, столицы (далее – горуправления), районов и городов областного значения (далее – отделы занятости);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      2) Местные исполнительные органы (далее – МИО) городов республиканского значения, столицы (далее – горуправления), районов и городов областного значения (далее – отделы занятости);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) веб-портал "электронного правительства" (далее – веб-портал);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) абонентское устройство сотовой связи (далее – абонентское устройство).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      3) веб-портал "электронного правительства" (далее – веб-портал);</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представление заявления не требуется при оформлении через проактивную услугу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок оказания проактивной государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении" предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок оказания государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении" через веб-портал предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Специалист горуправления, отдела занятости регистрирует заявления в электронном журнале очереди автоматизированной информационной системы "Е-Собес" (далее – AИС "Е-Собес") в порядке их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Индивидуальный помощник осуществляет деятельность на основе договора, заключенного в соответствии с гражданским законодательством Республики Казахстан через портал. Типовой договор возмездного оказания услуг индивидуального помощника предусмотрен приложением 3-1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Договоре оговариваются условия предоставления услуг, не подлежащих возмещению стоимости при реализации их лицам с инвалидностью первой группы через портал.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...77 lines deleted...]
-      6. Специалист горуправления, отдела занятости регистрирует заявления в электронном журнале очереди автоматизированной информационной системы "Е-Собес" (далее – AИС "Е-Собес") в порядке их поступления.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальным помощником не может быть лицо:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      7. Индивидуальный помощник осуществляет деятельность на основе договора, заключенного в соответствии с гражданским законодательством Республики Казахстан через портал.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) состоящее на учете в специализированных организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      В Договоре оговариваются условия предоставления услуг, не подлежащих возмещению стоимости при реализации их лицам с инвалидностью первой группы через портал.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеющее противопоказания на оказание услуги по состоянию здоровья на основании медицинского заключения: туберкулез с бактериовыделением (БК+), инфекционные заболевания кожи и волос, венерические болезни;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      Индивидуальным помощником не может быть лицо:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не достигшее восемнадцатилетнего возраста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      1) состоящее на учете в специализированных организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не прошедшее профессиональное обучение в рамках активных мер занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) достигшее пенсионного возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Кодекса, за исключением случаев, когда индивидуальным помощником для лица с инвалидностью первой группы является его близкий родственник или супруг (супруга);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) имеющее не погашенную или не снятую в установленном законом порядке судимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) признанное судом недееспособным или ограниченно дееспособным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказами Министра труда и социальной защиты населения РК от 28.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026); от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      6) имеющее не погашенную или не снятую в установленном законом порядке судимость;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок оказания государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении" на заявительной основе через Госкорпорацию, горуправления, отделы занятости</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Для получения государственной услуги заявитель обращается в Госкорпорацию, горуправление, отдел занятости по месту жительства с заявлением согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2195,252 +2643,440 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и документом, удостоверяющим личность лица с инвалидностью первой группы, предоставляемым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О документах, удостоверяющих личность", либо электронным документом из сервиса цифровых документов (для идентификации).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 части 1 пункта 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ответственные сотрудники Госкорпорации, горуправления, отдела занятости при приеме заявления формируют запросы по индивидуальному идентификационному номеру лица с инвалидностью первой группы в информационные системы государственных органов и (или) организаций через шлюз "Электронного правительства" (далее – информационные системы) для получения следующих сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о документе, удостоверяющим личность, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об установлении инвалидности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о разработанных мероприятиях в ИПАР.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии сведений в информационных системах к заявлению прилагаются копии документов на бумажном носителе, содержащих вышеуказанные сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После идентификации с представленными подлинниками копии документов свидетельствуются ответственным сотрудником, принявшим заявление, путем проставления отметки в расписке о приеме соответствующих документов или талоне, выдаваемом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, после чего оригиналы документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При подаче документов заявителю выдается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Госкорпорации – расписка о приеме соответствующих документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в горуправлении, отделе занятости – талон с указанием даты регистрации, фамилии и инициалов лица, принявшего документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При представлении заявителем неполного пакета документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2455,52 +3091,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и (или) сведений (документов) с истекшим сроком действия, Госкорпорация, горуправления, отделы занятости отказывают в приеме заявления и выдают расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При соответствии пакета документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2515,72 +3151,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, горуправление, отдел занятости в течение пяти рабочих дней рассматривает документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       День приема документов Госкорпорацией не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2615,645 +3251,917 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, горуправление, отдел занятости согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК) уведомляют заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется заранее, но не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания заявителю в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица горуправления, отдела занятости, направляется уведомление об оформлении документов либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После получения уведомления от горуправления, отдела занятости Госкорпорация информирует заявителя о результатах оказания государственной услуги посредством передачи смс-уведомления на абонентское устройство заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Госкорпорация обеспечивает хранение результата в течение одного месяца, после чего передают их горуправлениям, отделам занятости для дальнейшего хранения. При обращении заявителя по истечении одного месяца, по запросу Госкорпорации, горуправления и отделы занятости в течение одного рабочего дня направляют готовые документы в Госкорпорацию для выдачи заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. О результате оказания государственной услуги выдается уведомление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Обжалование решений, действий (бездействий) горуправлений, отделов занятости и (или) их должностных лиц, работников Госкорпорации по вопросам оказания государственных услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жалоба на действия (бездействия) горуправлений, отделов занятости и (или) их должностных лиц подается на имя руководителей горуправлений, отделов занятости по адресам, указанным в Перечне основных требований к оказанию государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жалоба на действия (бездействия) работника Госкорпорации направляется руководителю Госкорпорации по адресам и телефонам, указанным в Перечне основных требований к оказанию государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба, поступившая горуправлению, отделу занятости и Госкорпорации подлежит регистрации в информационной аналитической системе "Электронные обращения" (далее - ИАС "Электронные обращения") в порядке, утвержденном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 4 января 2023 года № 4 "Об утверждении Правил регистрации, учета обращений, поступающих в государственные органы, органы местного самоуправления, юридические лица со стопроцентным участием государства, а также ведения информационной аналитической системы "Электронные обращения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №31679) (далее – Приказ №4).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регистрация жалобы производится в сроки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>частью 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 64 АППК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После регистрации в ИАС "Электронные обращения" по каждой жалобе заявителю выдается талон по форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, с указанием даты и времени, фамилии и инициалов, должности лица, принявшего жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба заявителя, поступившая в адрес горуправления, отдела занятости и Госкорпорации, не позднее трех рабочих дней со дня поступления и административное дело направляется в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом Госкорпорация, горуправление, отдел занятости не направляют жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба заявителя, поступившая в адрес горуправления, отдела занятости подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несогласии с результатами оказанной государственной услуги заявитель обращается с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба заявителя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок оказания проактивной государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 15 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. После формирования в автоматизированной информационной системе "Централизованный банк данных лиц, имеющих инвалидность" ИПАР, содержащей мероприятия по предоставлению услуг индивидуального помощника в соответствии с Правилами проведения медико-социальной экспертизы, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32922), данные ИПАР автоматически передаются в AИС "Е-Собес" и на абонентское устройство лица с инвалидностью первой группы или его законного представителя (далее – услугополучатель) инициируется отправка смс-уведомления с запросом на оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель подтверждает согласие или отказ на оказание проактивной услуги соответствующим кодом через смс-уведомление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3272,211 +4180,494 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При получении согласия от услугополучателя на оказание проактивной услуги ему направляется смс-уведомление о подтверждении оформления документов на предоставление данной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обращения за оформлением документов для предоставления услуг индивидуального помощника через проактивную услугу считается день получения согласия на оформление документов на предоставление данной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок оказания услуги с даты поступления согласия составляет пять рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При отсутствии ответа от услугополучателя в течение трех рабочих дней со дня отправки запроса, запрос аннулируется и на абонентское устройство услугополучателя направляется смс-уведомление о невозможности оформления документов для предоставления услуг индивидуального помощника с указанием причины и необходимости обращения в Госкорпорацию, горуправление, отдел занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При отказе услугополучателя от оказания проактивной услуги на абонентское устройство услугополучателя из AИС "Е-Собес" направляется смс-оповещение о невозможности оформления документов для предоставления услуг индивидуального помощника с указанием причины и необходимости обращения в Госкорпорацию, горуправление, отдел занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При получении согласия услугополучателя на оказание проактивной услуги специалист горуправления, отдела занятости через AИС "Е-Собес" информирует услугополучателя о принятом решении по оформлению документов для предоставления услуг индивидуального помощника посредством смс-уведомления на абонентское устройство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В электронном журнале смс-уведомлений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам регистрируются отправленные услугополучателю смс-уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. При оформлении документов для предоставления услуг индивидуального помощника через проактивную услугу запросы в информационные системы для получения необходимых сведений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3491,230 +4682,407 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, осуществляются автоматически из AИС "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок оказания государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении" через веб-портал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 22 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Для получения государственной услуги заявитель направляет в горуправление, отдел занятости через веб-портал заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 части 2 пункта 22 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления через шлюз "электронного правительства" запрашивается индивидуальный идентификационный номер лица с инвалидностью первой группы для автоматического формирования следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о документе, удостоверяющим личность, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об установлении инвалидности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о разработанных мероприятиях в ИПАР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Горуправление, отдел занятости получает цифровые документы из сервиса цифровых документов через реализованную интеграцию, предоставленного посредством зарегистрированного на портале абонентское устройство пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z103" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В "личный кабинет" заявителя горуправлением, отделом занятости направляется статус о принятии запроса на оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. При соответствии сведений, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3729,52 +5097,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, горуправление, отдел занятости в течение пяти рабочих дней рассматривает документы, по итогам заявителю о результате оказания государственной услуги выдает уведомление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований, предусмотренных в пункте 9 Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3789,112 +5157,207 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, Горуправление, отдел занятости согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется заранее, но не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания заявителю в форме электронного документа, подписанного ЭЦП уполномоченного лица горуправления, отдела занятости направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При обращении через веб-портал результат оказания государственной услуги направляется в "личный кабинет" заявителя в форме электронного документа, подписанного ЭЦП уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3909,51 +5372,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона горуправление, отдел занятости обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги, утвержденных приказом исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3972,108 +5434,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок предоставления услуг индивидуального помощника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Предоставление услуг индивидуального помощника осуществляется через портал и государственные закупки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Обеспечение услугами индивидуального помощника приостанавливается на период стационарного лечения в медицинской организации, в реабилитационном центре, в санаторно-курортной организации, нахождения на полном государственном обеспечении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4092,1208 +5554,2164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок предоставления услуг индивидуального помощника через портал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. После регистрации в AИС "Е-Собес" заявления на предоставление социальных услуг индивидуального помощника согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам данные ИПАР лица с инвалидностью первой группы в порядке очередности передаются из AИС "Е-Собес" на портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данные ИПАР включают объем предоставляемых услуг индивидуального помощника из расчета не более восьми часов в день согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 163 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объем предоставляемых услуг индивидуального помощника направляется специалистами горуправления, отделами занятости из AИС "Е-Собес" на портал поквартально или до конца текущего года, или до окончания периода инвалидности в текущем году, с учетом данных модуля "Планирование мероприятий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При наличии сведений об абонентском номере заявителя в базе мобильных граждан, на его абонентское устройство AИС "Е-Собес" направляется смс-уведомление о необходимости авторизации и выбора поставщика услуг индивидуального помощника (далее – поставщик) на портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Выбор поставщика на портале заявителем осуществляется в течение двух месяцев со дня извещения его о направлении мероприятий ИПАР на портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При отсутствии у заявителя доступа к интернет-ресурсу, заявитель обращается в сектор самообслуживания Госкорпорации, горуправления, отдела занятости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При отсутствии выбора заявителем поставщика в течение месяца со дня передачи данных ИПАР на портал на абонентское устройство заявителя с AИС "Е-Собес" отправляется смс-уведомление о необходимости выбора поставщика на портале в течение следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. По истечении двух месяцев с даты передачи данных ИПАР на портал доступ заявителя к функции выбора поставщика прекращается. Заявителю направляется смс-сообщение с указанием причины прекращения доступа. Возобновление доступа к функции выбора поставщика осуществляется заявителем через личный кабинет на портале путем нажатия кнопки "Активировать выбор поставщика".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 34 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об активации выбора поставщика автоматически передаются из портала в AИС "Е-Собес", после чего заявитель с учетом очередности в AИС "Е -Собес" выбирает поставщика на портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Для осуществления выбора поставщика заявитель авторизуется на портале http://aleumet.egov.kz, подписывает публичный договор посредством ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Заявитель на портале оформляет и направляет поставщику заказ услуги индивидуального помощника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Поставщик в течение пяти рабочих дней со дня поступления заказа на портале рассматривает и направляет в "Личный кабинет пользователя" подписанное ЭЦП поставщика уведомление о принятии заказа или об отказе от предоставления услуг индивидуального помощника с указанием следующих причин отказа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подано заявление на исключение из реестра (регистра) поставщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможность оказания услуги вследствие загруженности специалиста (специалистов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z128" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услуга в месте проживания получателя не оказывается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z129" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ранее получателю было отказано в предоставлении услуги по причине необоснованных оскорблений и обвинений, унижающих человеческое достоинство, в адрес специалиста (специалистов), которые подтверждены письменными показаниями свидетелей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможность предоставить услугу из-за форс-мажорных обстоятельств (чрезвычайные ситуации, стихийные явления, военные действия и другие обстоятельства непреодолимой силы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одновременно с уведомлением о принятии заказа поставщик направляет заявителю и горуправлению или отделу занятости на подписание договор возмездного оказания услуг индивидуального помощника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1201" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1. Договор возмездного оказания услуг индивидуального помощника рассматривается и подписывается заявителем и горуправлением или отделом занятости в течение 3 (трех) рабочих дней с даты поступления договора на подписание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 37-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Поставщик с даты оказания услуг в журнале учета оказанных услуг в модуле "личный кабинет поставщика" на портале ведет записи для учета времени оказанных услуг индивидуального помощника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет осуществляется исключительно для фиксации факта оказания услуги и ее объема.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
-[...15 lines deleted...]
-      Объем предоставляемых услуг индивидуального помощника направляется специалистами горуправления, отделами занятости из AИС "Е-Собес" на портал поквартально или до конца текущего года, или до окончания периода инвалидности в текущем году, с учетом данных модуля "Планирование мероприятий".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 3 пункта 38 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные о выполнении мероприятия ИПАР в AИС "Е-Собес" заполняются автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При повторном освидетельствовании (переосвидетельствовании) лица с инвалидностью первой группы, получающего услуги индивидуального помощника, поставщик осуществляет записи в журнале учета оказанных услуг до даты повторного освидетельствования (переосвидетельствования) – закрытия ИПАР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменениями, внесенными приказами Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Услуги индивидуального помощника предоставляются на срок реализации мероприятия ИПАР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
-[...15 lines deleted...]
-      30. При наличии сведений об абонентском номере заявителя в базе мобильных граждан, на его абонентское устройство AИС "Е-Собес" направляется смс-уведомление о необходимости авторизации и выбора поставщика услуг индивидуального помощника (далее – поставщик) на портале.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатель отказывается от дальнейшего предоставления услуг индивидуального помощника выбранным им поставщиком с указанием следующих причин отказа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
-[...15 lines deleted...]
-      31. Выбор поставщика на портале заявителем осуществляется в течение двух месяцев со дня извещения его о направлении мероприятий ИПАР на портал.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поставщик не приступил своевременно к оказанию услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
-[...15 lines deleted...]
-      32. При отсутствии у заявителя доступа к интернет-ресурсу, заявитель обращается в сектор самообслуживания Госкорпорации, горуправления, отдела занятости.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поставщик систематически нарушает сроки и время оказания услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
-[...15 lines deleted...]
-      33. При отсутствии выбора заявителем поставщика в течение месяца со дня передачи данных ИПАР на портал на абонентское устройство заявителя с AИС "Е-Собес" отправляется смс-уведомление о необходимости выбора поставщика на портале в течение следующего месяца.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поставщиком оказаны услуги ненадлежащего качества, и поставщик не устранил недостатки в установленный срок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
-[...15 lines deleted...]
-      34. По истечении двух месяцев со дня передачи данных ИПАР на портал у заявителя блокируется возможность выбора поставщика и на абонентское устройство заявителя направляется смс-уведомление о блокировке возможности выбора поставщика с указанием причины. Для возобновления выбора поставщика на портале заявитель в личном кабинете на портале нажимает на кнопку "активация выбора поставщика".</w:t>
+    <w:bookmarkStart w:name="z139" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неоднократные действия (высказывания) поставщика в отношении получателя, содержащие недостоверные сведения или выраженные в неприемлемой форме и затрагивающие честь и достоинство получателя, а также распространение заведомо недостоверной информации о получателе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
-[...15 lines deleted...]
-      Сведения об активации выбора поставщика автоматически передаются из портала в AИС "Е-Собес", после чего заявитель с учетом очередности в AИС "Е -Собес" выбирает поставщика на портале.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переезд на другое место жительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
-[...15 lines deleted...]
-      35. Для осуществления выбора поставщика заявитель авторизуется на портале http://aleumet.egov.kz, подписывает публичный договор посредством ЭЦП.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставщик отказывается от дальнейшего предоставления услуг индивидуального помощника с указанием следующих причин отказа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможность предоставить услугу по причине форс-мажорных обстоятельств (чрезвычайные ситуации, стихийные явления, военные действия и другие обстоятельства непреодолимой силы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      необоснованные оскорбления и обвинения, унижающие человеческое достоинство со стороны получателя услуг или членов его семьи, которые подтверждаются письменными показаниями свидетелей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отмена нормативного правового акта, на основании которого предоставлялись услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок предоставления услуг индивидуального помощника в соответствии с законодательством Республики Казахстан о государственных закупках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z146" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Приобретение услуг индивидуального помощника производится в соответствии с законодательством Республики Казахстан о государственных закупках при отсутствии поставщика услуг на портале на основании заключения комиссии по вопросам портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок оплаты услуг индивидуального помощника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z148" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Заявитель на портале оформляет и направляет поставщику заказ услуги индивидуального помощника, с одновременным подписанием заявления на возмещение поставщику гарантированной суммы по форме согласно приложению 1 к Правилам возмещения стоимости товаров и услуг, услуг по перевозке лиц с инвалидностью на инватакси из средств государственного бюджета при реализации их лицам с инвалидностью через портал социальных услуг, утвержденным </w:t>
+      41. Объем услуг, предусмотренный ИПАР, не устанавливает обязательного ежедневного объема оказания услуг. Оказание услуг осуществляется по мере возникновения потребности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расчет оплаты одной услуги индивидуального помощника по сопровождению производится исходя из расчета 54,56 процента размера месячного расчетного показателя, установленного Законом о республиканском бюджете на соответствующий финансовый год, с учетом максимального времени оказания услуги по сопровождению в количестве не более 4 часов на одну услугу по сопровождению, в целом не более 60 (шестьдесят) услуг по сопровождению в месяц. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата производится за фактически оказанные услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы могут увеличивать количество оказываемых услуг исходя из:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) региональных особенностей с учетом частоты посещения объектов лицами с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) возможности местного бюджета для посещения объектов зрелищных культурно-массовых и иных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42. Возмещение гарантированной суммы за услуги индивидуального помощника осуществляется в соответствии с Правилами возмещения стоимости товаров и услуг, услуг по перевозке лиц с инвалидностью на инватакси из средств государственного бюджета при реализации их лицам с инвалидностью через портал социальных услуг, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 6 июня 2023 года № 205 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32720), подписанным ЭЦП заявителя (далее – Правила возмещения).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 6 июня 2023 года № 205 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32720).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата услуг индивидуального помощника производится местными исполнительными органами в пределах гарантированной суммы через Государственную корпорацию. При этом, за счет средств местных исполнительных органов или иных юридических лиц сверх гарантированной суммы исчисляются и перечисляются обязательные социальные отчисления ежемесячно не позднее 25 числа, месяца следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исчисление (удержание) и перечисление обязательных пенсионных взносов и взносов на обязательное социальное медицинское страхование осуществляется в пределах гарантированной суммы ежемесячно не позднее 25 числа, месяца следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 300</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 28.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
-[...195 lines deleted...]
-      39. Услуги индивидуального помощника предоставляются на срок реализации мероприятия ИПАР.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Оплата услуг индивидуального помощника производится в течение 10 (десяти) рабочих дней со дня предоставления поставщиком акта выполненных работ (оказанных услуг) по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265), с приложением листа сопровождения индивидуальным помощником согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – документы на оплату), горуправлению или отделу занятости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акты выполненных работ (оказанных услуг) предоставляются не позднее 10 числа месяца, следующего за отчетным месяцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наступлении смерти лица с инвалидностью первой группы документы на оплату предоставляются поставщиком в течение месяца со дня смерти, без подписи лица с инвалидностью первой группы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...111 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 41 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 10.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 336</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
-[...220 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5437,566 +7855,662 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>абилитации и реабилитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медицинские показания и противопоказания к предоставлению услуг индивидуального помощника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медицинскими показаниями к предоставлению услуг индивидуального помощника являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z240" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) абсолютная слепота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z241" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) острота зрения на оба глаза до 0,03 с коррекцией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z242" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) значительно или резко выраженные вестибулярно-мозжечковые нарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z243" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) значительно или резко выраженный гиперкинетический амиостатический синдром;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z244" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) паркинсонизм (значительно или резко выраженная акинетико-регидная форма);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z245" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) значительно или резко выраженные: гемипарез, нижний парапарез, трипарез, обусловленные заболеваниями или последствиями травм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z246" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) гемиплегия, триплегия, параплегия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z247" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) значительно или резко выраженные нарушения функций кровообращения и дыхания (недостаточность кровообращения III стадии, коронарной недостаточности соответственно стенокардии IV-гo функционального класса, дыхательной недостаточности III степени в сочетании с легочно-сердечной недостаточностью II-III и III стадий и другие);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z248" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) значительно или резко выраженные нарушения функции мочевыделительной системы (хроническая почечная недостаточность III-IV степени);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z249" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) значительно или резко выраженные нарушения статодинамических функций организма с нарушением функции суставов III-IV степени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z250" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ампутационные культи обеих верхних конечностей, не подлежащие протезированию и затрудняющие пользование средствами передвижения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z251" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) врожденные аномалии развития обеих верхних конечностей, не подлежащие протезированию и затрудняющие пользование средствами передвижения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z252" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ампутационные культи обеих бедер, не подлежащие протезированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z253" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ампутационные культи обеих голеней, не подлежащие протезированию с выраженными функциональными нарушениями верхних конечностей, затрудняющим пользование средствами передвижения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z254" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) врожденные аномалии развития нижних конечностей с нарушением передвижения III третьей степени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z255" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) анкилозы в функционально невыгодном положении обеих тазобедренных или коленных суставов с нарушением функций суставов III-IV степени в сочетании с выраженными функциональными нарушениями верхних конечностей, затрудняющими пользование средствами передвижения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z256" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) значительно или резко выраженные контрактуры обеих тазобедренных или коленных суставов с нарушением функций суставов III-IV степени в сочетании с выраженными функциональными нарушениями верхних конечностей, затрудняющими пользование средствами передвижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z257" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медицинскими противопоказаниями к предоставлению услуг индивидуального помощника являются следующие заболевания, требующие лечения в специализированных медицинских организациях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z258" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) туберкулез с бактериовыделением (БК+);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z259" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инфекционные заболевания кожи и волос;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z240" w:id="149"/>
-[...15 lines deleted...]
-      1) абсолютная слепота;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) венерические болезни;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z241" w:id="150"/>
-[...15 lines deleted...]
-      2) острота зрения на оба глаза до 0,03 с коррекцией;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) психические расстройства, за исключением неврозов, неврозоподобных состояний, легкой степени дебильности, судорожных синдромов различной этиологии с редкими (не более одного раза в 2-3 месяца) припадками, без слабоумия и выраженных изменений личности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z242" w:id="151"/>
-[...398 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6309,88 +8823,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="171"/>
+    <w:bookmarkStart w:name="z189" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Заявление на предоставление услуг индивидуального помощника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z190" w:id="172"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="152"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Имя _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7096,64 +9610,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z191" w:id="173"/>
+      <w:bookmarkStart w:name="z191" w:id="153"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку моих персональных данных в соответствии с</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", на использование</w:t>
@@ -7441,50 +9955,214 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (Фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заявление)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 3 действует до 12.07.2026 приказом приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7506,117 +10184,179 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам предоставления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуг индивидуального помощника</w:t>
+              <w:t>услуг индивидуального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для лиц с инвалидностью первой</w:t>
+              <w:t>помощника для лиц с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>группы, имеющих затруднение в</w:t>
+              <w:t>инвалидностью первой группы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имеющих затруднение в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>передвижении, в соответствии с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7630,88 +10370,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>абилитации и реабилитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7725,51 +10445,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении"</w:t>
+Наименование государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги: отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7838,1923 +10576,1760 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы городов республиканского значения, столицы, районов и городов областного значения</w:t>
-[...317 lines deleted...]
-4) веб-портал "электронного правительства" www.egov.kz (далее – веб-портал).</w:t>
+Местные исполнительные органы городов Астана, Aлматы и Шымкент, районов и городов областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="175"/>
+          <w:bookmarkStart w:name="z1160" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при обращении в Госкорпорацию, горуправления, отделы занятости – со дня регистрации пакета документов – пять рабочих дней;</w:t>
+1) Государственная корпорация;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>при оказании проактивной услуги – с даты поступления согласия – пять рабочих дней;</w:t>
+              <w:t>2) МИО городов Астана, Алматы и Шымкент (далее – горуправления), районов и городов областного значения (далее – отделы занятости);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>при обращении через веб-портал – пять рабочих дней.</w:t>
+              <w:t>3) абонентское устройство сотовой связи (далее – абонентское устройство) - проактивная услуга;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-3) максимально допустимое время обслуживания заявителя в Госкорпорации – 15 минут, в горуправлениях, отделах занятости – 30 минут.</w:t>
+4) веб-портал "электронного правительства" www.egov.kz (далее – веб-портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1163" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/проактивная/бумажная</w:t>
+1) при обращении в Госкорпорацию, горуправления, отделы занятости – со дня регистрации пакета документов – пять рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при оказании проактивной услуги – с даты поступления согласия – пять рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при обращении посредством веб-портала – с момента подачи заявления - пять рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении в Госкорпорацию, день приема документов не входит в срок оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) максимально допустимое время ожидания для сдачи пакета документов в Госкорпорации – 15 минут, в горуправлениях, отделах занятости – 30 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания заявителя в Госкорпорации – 15 минут, в горуправлениях, отделах занятости – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление об оформлении документов на предоставление лицам с инвалидностью первой группы услуг индивидуального помощника. Госкорпорация информирует заявителя о принятом решении посредством передачи смс-уведомления на абонентское устройство сотовой связи заявителя.</w:t>
-[...17 lines deleted...]
-При обращении через веб-портал, результат оказания государственной услуги направляется в "личный кабинет" заявителя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица.</w:t>
+Бумажная/ проактивная/ электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1168" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Уведомление об оформлении документов на предоставление лицам с инвалидностью первой группы услуг индивидуального помощника. Госкорпорация информирует заявителя о принятом решении посредством передачи смс-уведомления на абонентское устройство сотовой связи заявителя.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении посредством веб-портала, результат оказания государственной услуги направляется в "личный кабинет" заявителя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Госкорпорации – с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудового кодекса Республики Казахстан.</w:t>
-[...122 lines deleted...]
-3) веб-портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="177"/>
+          <w:bookmarkStart w:name="z1169" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-В Госкорпорации, горуправлениях и отделах занятости:</w:t>
+              <w:t xml:space="preserve">
+1) Госкорпорации – прием заявлений и выдача готовых результатов государственной услуги осуществляется с понедельника по пятницу включительно без перерыва, в соответствии с установленным графиком работы, за исключением праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) заявление на предоставление услуг индивидуального помощника по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам предоставления социальных услуг индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении, в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью (далее – Правила);</w:t>
+              <w:t>Прием осуществляется в порядке электронной очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством веб-портала;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) документ, удостоверяющий его личность, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+              <w:t>2) горуправлений, отделов занятости – прием заявлений и выдача готовых результатов государственной услуги осуществляется в соответствии с установленным графиком работы с перерывом на обед, за исключением праздничных и выходных дней согласно Трудовому кодексу Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-На веб-портал: электронный запрос, удостоверенный ЭЦП заявителя.</w:t>
+3) веб-портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="178"/>
+          <w:bookmarkStart w:name="z1172" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+В Госкорпорации, горуправлениях и отделах занятости:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными Правилами;</w:t>
+              <w:t>1) заявление на предоставление услуг индивидуального помощника по форме согласно приложению 2 к Правилам предоставления социальных услуг индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении, в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью (далее – Правила);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) документ, удостоверяющий его личность, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) доверенность от лица с инвалидностью первой группы, не требующая нотариального удостоверения, при обращении лица, получившего от лица с инвалидностью первой группы доверенность.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документах, удостоверяющих личность, подтверждающих регистрацию по постоянному месту жительства, об инвалидности, о разработанных мероприятиях ИПАР, содержащиеся в соответствующих государственных информационных системах, Госкорпорация, горуправления, отделы занятости, получают в форме электронных документов, удостоверенных ЭЦП уполномоченных должностных лиц.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При отсутствии сведений в информационных системах к заявлению прилагаются копии документов на бумажном носителе, содержащих вышеуказанные сведения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На веб-портал: электронный запрос, удостоверенный ЭЦП заявителя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Госкорпорацию</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z213" w:id="179"/>
+          <w:bookmarkStart w:name="z1178" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Aдреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+1) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1. Уполномоченного органа в области социальной защиты населения – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+              <w:t>2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ 3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме и через Госкорпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1180" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Aдреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Госкорпорация – www.gov.kz.</w:t>
+              <w:t>1. Уполномоченного органа в области социальной защиты населения – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством справочных служб горуправлений, отделов занятости, Единого контакт-центра "1414", 8 800 080 7777.</w:t>
+              <w:t>2. Госкорпорация – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
+              <w:t>Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством справочных служб горуправлений, отделов занятости, Единого контакт-центра "1414", 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием ЭЦП или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
+              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уполномоченный государственный орган в течение 3 (трех) рабочих дней с даты внесения изменения и (или) дополнения в Правила, актуализирует их и направляет услугодателям, в Единый контакт-центр, в Государственную корпорацию.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием ЭЦП или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уполномоченный государственный орган в течение трех рабочих дней с даты внесения изменения и (или) дополнения в Правила, актуализирует их и направляет услугодателям, в Единый контакт-центр, в Государственную корпорацию.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9793,672 +12368,1756 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 3-1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам предоставления</w:t>
+              <w:t>предоставления услуг</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуг индивидуального помощника</w:t>
+              <w:t>индивидуального помощника</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для лиц с инвалидностью первой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>группы, имеющих затруднение в</w:t>
+              <w:t>группы, имеющих затруднение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>передвижении, в соответствии с</w:t>
+              <w:t>в передвижении, в соответствии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>индивидуальной программой</w:t>
+              <w:t>с индивидуальной программой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>абилитации и реабилитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица с инвалидностью</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="180"/>
+    <w:bookmarkStart w:name="z1203" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Расписка об отказе в приеме документов</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> ТИПОВОЙ ДОГОВОР ВОЗМЕЗДНОГО ОКАЗАНИЯ УСЛУГ ИНДИВИДУАЛЬНОГО ПОМОЩНИКА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководствуясь </w:t>
-[...411 lines deleted...]
-        <w:t xml:space="preserve">       "___" ____________ 20___ г.</w:t>
+      Сноска. Правила дополнено приложением 3-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г. __________ "____" _________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, нуждающееся в получении услуги ________________, ИИН ____________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение личности № __________, выдано _________, проживающий(ая)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по адресу: _____________________, именуемый(ая) в дальнейшем "Заявитель",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с одной стороны, и лицо, оказывающее услугу _________________, ИИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________, удостоверение личности № ________, выдано ________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководитель организации ____________________, БИН _____________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующий на основании _____________ зарегистрированный(ая) в качестве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>поставщика услуг на портале социальных услуг, проживающий(ая) по адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________, именуемый(ая) в дальнейшем "Поставщик"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>со второй стороны, местный исполнительный орган (далее – МИО) столицы, городов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>республиканского значения (далее – горуправления), районов и городов областного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>значения (далее – отделы занятости) БИН _____________ в лице руководителя,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании _____________ с третьей стороны, совместно именуемые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Стороны", заключили настоящий трехсторонний договор о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1204" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Поставщик обязуется оказать Заявителю услуги индивидуального помощника, а Заявитель обязуется принять фактически оказанные услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Услуги индивидуального помощника включают услуги по сопровождению лица с инвалидностью первой группы, имеющего затруднение в передвижении, и оказанию помощи при посещении объектов, предусмотренные индивидуальной программой абилитации и реабилитации (далее – ИПАР).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Настоящий трехсторонний договор является договором возмездного оказания услуг и регулируется гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1205" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок оказания услуг индивидуального помощника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Поставщик организует процесс оказания услуг индивидуального помощника и не находится в подчинении Заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Время, периодичность и способ оказания услуг определяются Сторонами по взаимному согласованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Услуга считается оказанной с момента ее фактического выполнения и подтверждается актом выполненных работ (оказанных услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1206" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Права и обязанности сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Поставщик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказать услуги добросовестно и своевременно в соответствии с ИПАР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уведомлять Заявителя о невозможности оказания услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечить надлежащее качество оказываемых услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Поставщик вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отказаться от выполнения услуг, выходящих за рамки настоящего договора, уведомив за 3 (три) рабочих дня до даты предполагаемого отказа Заявителя и МИО, горуправление, отдел занятости с указанием объективных причин такого отказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получать оплату за фактически оказанные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) отказаться от подписания акта выполненных работ (оказанных услуг) при наличии обоснованных претензий к Заявителю. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Заявитель обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставить информацию, необходимую для оказания услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принять оказанные услуги при отсутствии обоснованных замечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Заявитель вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определять время оказания услуг по согласованию с Поставщиком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценивать результат оказанных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) отказаться от подписания акта выполненных работ (оказанных услуг) при наличии обоснованных претензий к качеству, объему или результатам оказанных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обжаловать действия (бездействие) Поставщика и результаты оказанных услуг в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отказаться от подписания договора в порядке, установленном законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.5. МИО, горуправление, отдел занятости обязуется оплатить услуги индивидуального помощника в пределах гарантированной суммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.6. МИО, горуправление, отдел занятости вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставить информацию Поставщику и (или) заявителю, необходимую для оказания услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) рассматривать возможность увеличения количества оказываемых услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отказаться от подписания договора в порядке, установленном законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обжаловать действия (бездействие) Сторон в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.7. Не подлежат возмещению услуги, оказанные Поставщиком в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление деятельности, противоречащей требованиям договора возмездного оказания услуг индивидуального помощника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие рекомендации по оказанию услуг индивидуального помощника лицу с инвалидностью в ИПАР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Поставщик не состоит в реестре индивидуальных помощников на портале социальных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услуги, не подлежащие возмещению, оплачиваются за счет средств заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1207" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Стоимость услуг и порядок расчетов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Стоимость услуг определяется исходя из фактически оказанных услуг в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4.2. Оплата осуществляется третьим лицом — МИО, горуправлением, отделом занятости в пределах гарантированной суммы через портал социальных услуг. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Основанием для оплаты является акт выполненных работ (оказанных услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Расчет оплаты одной услуги индивидуального помощника по сопровождению производится исходя из расчета 54,56 процента размера месячного расчетного показателя, установленного Законом о республиканском бюджете на соответствующий финансовый год, с учетом максимального времени оказания услуги по сопровождению в количестве не более 4 часов на одну услугу по сопровождению, в целом не более 60 (шестьдесят) услуг по сопровождению в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4.5. Оплата производится за фактически оказанные услуги в пределах гарантированной суммы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.6. К отношениям Сторон не применяются нормы трудового законодательства, регулирующие оплату труда, компенсационные и стимулирующие выплаты и иные выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1208" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Ответственность сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. За неисполнение или ненадлежащее исполнение обязательств Стороны несут ответственность в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Стороны освобождаются от ответственности при наступлении обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Стороны освобождаются от ответственности в случае наступления форс-мажорных обстоятельств (чрезвычайные ситуации, стихийные явления, военные действия и другие обстоятельства непреодолимой силы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1209" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Срок действия и расторжение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Договор вступает в силу с момента подписания и действует в течение срока действия ИПАР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Каждая из Сторон вправе отказаться от исполнения договора, уведомив другие Стороны не менее чем за 5 календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. При прекращении договора оплачиваются фактически оказанные услуги в соответствии с актом выполненных работ (оказанных услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1210" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Порядок разрешения споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Споры разрешаются путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. При недостижении согласия спор подлежит рассмотрению в суде в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1211" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Изменения и дополнения в настоящий договор оформляются в письменной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Во всем остальном, не урегулированном настоящим договором, Стороны руководствуются гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Договор составлен в трех экземплярах, имеющих равную юридическую силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1212" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Реквизиты и подписи сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при его наличии): __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Поставщик:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при его наличии): _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН/БИН: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Местный исполнительный орган/горуправления/отделы занятости:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись руководителя: ____________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10494,103 +14153,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам предоставления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуг индивидуального помощника</w:t>
+              <w:t>услуг индивидуального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для лиц с инвалидностью первой</w:t>
+              <w:t>помощника для лиц с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>группы, имеющих затруднение в</w:t>
+              <w:t>инвалидностью первой группы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имеющих затруднение в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>передвижении, в соответствии с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10669,409 +14341,500 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="182"/>
+    <w:bookmarkStart w:name="z221" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Уведомление</w:t>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1186" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководствуясь Законом Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1187" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1188" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (отдел № __ филиала Государственной корпорации "Правительство для граждан" (указать адрес)/местный исполнительный орган республиканского значения, столицы, районов и городов областного значения) отказывает в приеме документов на оказание государственной услуги "Оформление документов на обеспечение услугами индивидуального помощника лиц с инвалидностью первой группы, имеющих затруднение в передвижении"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1189" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ввиду представления Вами неполного пакета документов согласно перечню,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1190" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предусмотренному перечнем основных требований к оказанию государственной услуги, и (или) документов с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1191" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование отсутствующих документов/документов с истекшим сроком действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1192" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1193" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1194" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1195" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая расписка составлена в двух экземплярах по одному для каждой стороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:p>
-[...15 lines deleted...]
-      Фамилия ____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1196" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:p>
-[...319 lines deleted...]
-        <w:t xml:space="preserve"> "___" ____________ 20___ года</w:t>
+    <w:bookmarkStart w:name="z1197" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, имя, отчество (при его наличии) (подпись) (работника Государственной корпорации "Правительство для граждан"/ местного исполнительного органа городов республиканского значения, столицы, районов и городов областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1198" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1199" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) заявителя (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1200" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ____________ 20___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11107,51 +14870,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам предоставления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11282,88 +15045,701 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="184"/>
+    <w:bookmarkStart w:name="z225" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">                                Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z226" w:id="189"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Имя _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Отчество (при его наличии) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Номер документа: ______________кем выдан: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Индивидуальный идентификационный номер: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Aдрес постоянного местожительства (регистрации):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область _____________________________ город (район) ________________село:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________улица (микрорайон)____________ дом _______ квартира</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Уведомляем Вас об оформлении документов на предоставление услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> индивидуального помощника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление принято и зарегистрировано в электронном журнале очереди АИС</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Е- Собес" под номером № __ от "__" __ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       О возможности выбора поставщика на Портале социальных услуг (aleumet.egov.kz) на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ваш телефонный номер абонентской сотовой связи, зарегистрированный в базе мобильных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> граждан, будет направлено cмc-уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "___" ____________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам предоставления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуг индивидуального помощника</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для лиц с инвалидностью первой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>группы, имеющих затруднение в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передвижении, в соответствии с</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальной программой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>абилитации и реабилитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица с инвалидностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z229" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">                          Журнал смс-уведомлений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z230" w:id="185"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (протезно-ортопедической помощи, сурдотехнических средств, тифлотехнических</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11946,70 +16322,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="186"/>
+    <w:bookmarkStart w:name="z231" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12045,70 +16421,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Протезно-ортопедическая помощь, сурдотехнические средства, тифлотехнические средства, обязательные гигиенические средства, услуги индивидуального помощника, услуги специалиста жестового языка, санаторно-курортное лечение, специальные средства передвижения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z232" w:id="187"/>
+          <w:bookmarkStart w:name="z232" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характер уведомления/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 код ответа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12446,108 +16822,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="188"/>
+    <w:bookmarkStart w:name="z235" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Лист сопровождения индивидуальным помощником</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z236" w:id="189"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z236" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z237" w:id="190"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="196"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии), телефон заявителя, проживающего по</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> адресу ____________________________________________ за ____________ месяц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12981,64 +17357,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z238" w:id="191"/>
+      <w:bookmarkStart w:name="z238" w:id="197"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии), подпись индивидуального помощника/ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13112,55 +17488,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13486,31 +17862,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>