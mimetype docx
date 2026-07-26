--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcd2eca" w14:textId="bcd2eca">
+    <w:p w14:paraId="e7b5fb0" w14:textId="e7b5fb0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -227,54 +227,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула -  в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила предоставления услуг специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -982,531 +1064,1031 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального Кодекса Республики Казахстан (далее – Кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее - Закон) и определяют порядок предоставления услуг специалиста жестового языка для лиц с инвалидностью по слуху (далее – услуги специалиста жестового языка), в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью (далее – ИПАР).</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон) и определяют порядок предоставления услуг специалиста жестового языка для лиц с инвалидностью по слуху (далее – услуги специалиста жестового языка), в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью (далее – ИПАР).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) портал социальных услуг (далее – портал) – объект информатизации, представляющий собой единую точку доступа к товарам и услугам, предоставляемых поставщиками для лиц с инвалидностью на условиях возмещения местными исполнительными органами их стоимости в пределах гарантированной суммы в соответствии с Кодексом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      2) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) специалист жестового языка – специалист, оказывающий услуги лицам с инвалидностью по сурдопереводу с какого-либо языка на дактильный алфавит и (или) язык жестов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      3) специалист жестового языка – специалист, оказывающий услуги лицам с инвалидностью по сурдопереводу с какого-либо языка на дактильный алфавит и (или) язык жестов;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Предоставление услуг специалиста жестового языка осуществляется на основании ИПАР, разработанной территориальным подразделением уполномоченного органа в области социальной защиты населения, с учетом медицинских показаний и противопоказаний к предоставлению услуг специалиста жестового языка согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Услуги специалиста жестового языка предоставляются за счет средств местного бюджета согласно заявлению на предоставление услуг специалиста жестового языка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам на срок реализации мероприятия ИПАР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Лица с инвалидностью с нарушением слуха или их законные представители, либо лица, получившие от лица с инвалидностью доверенность на право оформления документов для предоставления услуг специалиста жестового языка (далее – заявитель) предоставляют по месту жительства заявление с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху" (далее – Перечень основных требований к оказанию государственной услуги) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, через:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Госкорпорация);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Местные исполнительные органы (далее – МИО) городов Астана, Алматы и Шымкент (далее – горуправления), районов и городов областного значения (далее – отделы занятости);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      1) Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Госкорпорация);</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) веб-портал "электронного правительства" (далее – веб-портал);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      2) Местные исполнительные органы (далее – МИО) городов Астана, Алматы и Шымкент (далее – горуправления), районов и городов областного значения (далее – отделы занятости);</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) абонентское устройство сотовой связи (далее – абонентское устройство).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      3) веб-портал "электронного правительства" (далее – веб-портал);</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представление заявления не требуется при оформлении через проактивную услугу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок оказания проактивной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху" предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок оказания государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху" через веб-портал "электронного правительства" предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Специалист горуправления, отдела занятости регистрирует заявления в электронном журнале очереди автоматизированной информационной системы "Е-Собес" (далее – AИС "Е-Собес") в порядке их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный государственный орган в течение 3 (трех) рабочих дней с даты внесения изменения и (или) дополнения в настоящие Правила, актуализирует их и направляет горуправлению, отделу занятости, в Единый контакт-центр, в Государственную корпорацию, оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок оказания государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху" на заявительной основе через Госкорпорацию, горуправления, отделы занятости</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Для получения государственной услуги заявитель обращается в Госкорпорацию, горуправление, отдел занятости по месту жительства с заявлением согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1521,332 +2103,426 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и документом, удостоверяющим личность лица с инвалидностью, предоставляемым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О документах, удостоверяющих личность", либо электронным документом из сервиса цифровых документов (для идентификации).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ответственные сотрудники Госкорпорации, горуправления, отдела занятости при приеме заявления формируют запросы по индивидуальному идентификационному номеру лица с инвалидностью в информационные системы государственных органов и (или) организаций через шлюз "Электронного правительства" (далее – информационные системы) для получения следующих сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о документе, удостоверяющим личность, либо об электронном документе из сервиса цифровых документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об установлении инвалидности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о разработанных мероприятиях в ИПАР.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии сведений в информационных системах к заявлению прилагаются копии документов на бумажном носителе, содержащих вышеуказанные сведения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9. Ответственные сотрудники Госкорпорации, горуправления, отдела занятости при приеме заявления формируют запросы по индивидуальному идентификационному номеру лица с инвалидностью в информационные системы государственных органов и (или) организаций через шлюз "Электронного правительства" (далее – информационные системы) для получения следующих сведений:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После идентификации с представленными подлинниками копии документов свидетельствуются ответственным сотрудником, принявшим заявление путем проставления отметки в расписке о приеме соответствующих документов или талоне, выдаваемом в соответствии с пунктом 10 настоящих Правил, после чего оригиналы документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      1) о документе, удостоверяющим личность, либо об электронном документе из сервиса цифровых документов;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При подаче документов заявителю выдается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      2) об установлении инвалидности;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Госкорпорации – расписка о приеме соответствующих документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      3) о разработанных мероприятиях в ИПАР.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в горуправлении, отделе занятости – талон с указанием даты регистрации, фамилии и инициалов лица, принявшего документы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При представлении заявителем неполного пакета документов, указанных в пункте 9 настоящих Правил, и (или) сведений (документов) с истекшим сроком действия, Госкорпорация, горуправления, отделы занятости отказывают в приеме заявления и выдают расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При соответствии пакета документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, горуправление, отдел занятости рассматривает документы в течение пяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       День приема документов Госкорпорацией не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований, предусмотренных в пункте 9 Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1861,988 +2537,1814 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, горуправление, отдел занятости согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК) уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется заранее, но не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания заявителю в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица горуправления, отдела занятости, направляется уведомление об оформлении документов либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После получения уведомления от горуправления, отдела занятости Госкорпорация информирует заявителя о результатах оказания государственной услуги посредством передачи смс-уведомления на абонентское устройство заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Госкорпорация обеспечивает хранение результата в течение одного месяца, после чего передают их горуправлениям, отделам занятости для дальнейшего хранения. При обращении заявителя по истечении одного месяца, по запросу Госкорпорации, горуправления и отделы занятости в течение одного рабочего дня направляют готовые документы в Госкорпорацию для выдачи заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. О результате оказания государственной услуги выдается уведомление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац 1 части 1 пункта 13 вносится изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Обжалование решений, действий (бездействий) горуправлений, отделов занятости и (или) их должностных лиц, работников Госкорпорации по вопросам оказания государственных услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жалоба на действия (бездействия) горуправлений, отделов занятости и (или) их должностных лиц подается на имя руководителей горуправлений, отделов занятости по адресам, указанным в Перечне основных требований к оказанию государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жалоба на действия (бездействия) работника Госкорпорации направляется руководителю Госкорпорации по адресам и телефонам, указанным в Перечне основных требований к оказанию государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба, поступившая горуправлению, отделу занятости и Госкорпорации подлежит регистрации в информационной аналитической системе "Электронные обращения" (далее - ИАС "Электронные обращения") в порядке, утвержденном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 4 января 2023 года № 4 "Об утверждении Правил регистрации, учета обращений, поступающих в государственные органы, органы местного самоуправления, юридические лица со стопроцентным участием государства, а также ведения информационной аналитической системы "Электронные обращения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 31679) (далее – Приказ №4).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регистрация жалобы производится в сроки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>частью 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 64 АППК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После регистрации в ИАС "Электронные обращения" по каждой жалобе заявителю выдается талон по форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, с указанием даты и времени, фамилии и инициалов, должности лица, принявшего жалобу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба заявителя, поступившая в адрес горуправления, отдела занятости и Госкорпорации, не позднее трех рабочих дней со дня поступления и административное дело направляется в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом Госкорпорация, горуправление, отдел занятости не направляют жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба заявителя, поступившая в адрес горуправления, отдела занятости подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несогласии с результатами оказанной государственной услуги заявитель обращается с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба заявителя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. В случае, если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок оказания проактивной государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 15 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. После формирования в автоматизированной информационной системе "Централизованный банк данных лиц, имеющих инвалидность" ИПАР, содержащей мероприятия по предоставлению услуг специалиста жестового языка в соответствии с Правилами проведения медико-социальной экспертизы, утвержденными уполномоченным государственным органом в соответствии с абзацем двадцать вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса, данные ИПАР автоматически передаются в AИС "Е-Собес" и на абонентское устройство лица с инвалидностью или его законного представителя (далее – услугополучатель) инициируется отправка смс-уведомления с запросом на оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель подтверждает согласие или отказ на оказание проактивной услуги соответствующим кодом через смс-уведомление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При получении согласия от услугополучателя на оказание проактивной услуги ему направляется смс-уведомление о подтверждении оформления документов на предоставление данной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обращения за оформлением документов для предоставления услуг специалиста жестового языка через проактивную услугу считается день получения согласия на оформление документов на предоставление данной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок оказания услуги с даты поступления согласия составляет пять рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При отсутствии ответа от услугополучателя в течение трех рабочих дней со дня отправки запроса, запрос аннулируется и на абонентское устройство услугополучателя направляется смс-уведомление о невозможности оформления документов для предоставления услуг специалиста жестового языка с указанием причины и необходимости обращения в Госкорпорацию, горуправление, отдел занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При отказе услугополучателя от оказания проактивной услуги на абонентское устройство услугополучателя из AИС "Е-Собес" направляется смс-оповещение о невозможности оформления документов для предоставления услуг специалиста жестового языка с указанием причины и необходимости обращения в Госкорпорацию, горуправление, отдел занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При получении согласия услугополучателя на оказание проактивной услуги специалист горуправления, отдела занятости через AИС "Е-Собес" информирует услугополучателя о принятом решении по оформлению документов для предоставления услуг специалиста жестового языка посредством смс-уведомления на абонентское устройство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В электронном журнале смс-уведомлений по форме, установленной в Правилах обеспечения лиц с инвалидностью протезно-ортопедической помощью, техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, включая сроки их замены, утвержденных уполномоченным государственным органом в соответствии с абзацем двадцатым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса, регистрируются отправленные услугополучателю смс-уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. При оформлении документов для предоставления услуг специалиста жестового языка через проактивную услугу запросы в информационные системы для получения необходимых сведений, предусмотренных пунктом 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечня</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> основных требований к оказанию государственной услуги, осуществляются автоматически из AИС "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок оказания государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху" через веб-портал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 22 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Для получения государственной услуги заявитель направляет в горуправление, отдел занятости через веб-портал заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 22 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления через шлюз "электронного правительства" запрашивается индивидуальный идентификационный номер лица с инвалидностью для автоматического формирования следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о документе, удостоверяющим личность, либо об электронном документе из сервиса цифровых документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об установлении инвалидности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о разработанных мероприятиях в ИПАР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Горуправление, отдел занятости получает цифровые документы из сервиса цифровых документов через реализованную интеграцию, предоставленного посредством зарегистрированного на портале абонентского устройства сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В "личный кабинет" заявителя горуправлением, отделом занятости направляется статус о принятии запроса на оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. При соответствии сведений, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2857,52 +4359,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, горуправление, отдел занятости в течение пяти рабочих дней рассматривает документы, по итогам заявителю о результате оказания государственной услуги выдает уведомление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований, предусмотренных в пункте 9 перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2917,228 +4419,407 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, горуправление, отдел занятости согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется заранее, но не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания заявителю в форме электронного документа, подписанного ЭЦП уполномоченного лица горуправления, отдела занятости направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При обращении через веб-портал результат оказания государственной услуги направляется в "личный кабинет" заявителя в форме электронного документа, подписанного ЭЦП уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона горуправление, отдел занятости обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок предоставления услуг специалиста жестового языка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Предоставление услуг специалиста жестового языка не более шестидесяти часов в год осуществляется через портал или государственные закупки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Обеспечение услугами специалиста жестового языка приостанавливается на период нахождения лица с инвалидностью на полном государственном обеспечении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок предоставления услуг специалиста жестового языка через портал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. После регистрации в AИС "Е-Собес" заявления на предоставление услуг специалиста жестового языка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3153,947 +4834,1384 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам данные ИПАР лица с инвалидностью в порядке очередности передаются из AИС "Е-Собес" на портал согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 168 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные ИПАР включают объем предоставляемых услуг специалиста жестового языка из расчета шестьдесят часов в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z103" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем предоставляемых услуг специалиста жестового языка направляется специалистами горуправления, отдела занятости из AИС "Е-Собес" на портал до конца текущего года, или до окончания периода инвалидности, с учетом данных модуля "Планирование мероприятий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При наличии сведений об абонентском номере заявителя в базе мобильных граждан, на его абонентское устройство с AИС "Е-Собес" направляется смс-уведомление о необходимости авторизации и выбора поставщика услуг специалиста жестового языка (далее – поставщик) на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Выбор поставщика на портале заявителем осуществляется в течение двух месяцев со дня извещения его о направлении мероприятий ИПАР на портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Получатель при выборе на портале поставщика выбирает формат оказания услуги: очно (путем личного присутствия специалиста жестового языка в месте оказания услуги) или дистанционно (с использованием интернет-технологий, позволяющих предоставлять услуги жестового языка онлайн в режиме реального времени (онлайн).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При отсутствии у заявителя доступа к интернет-ресурсу, заявитель обращается в сектор самообслуживания Госкорпорации, центра занятости населения, горуправления, отдела занятости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. При отсутствии выбора заявителем поставщика в течение месяца со дня передачи данных ИПАР на портал на абонентское устройство заявителя с AИС "Е-Собес" отправляется смс-уведомление о необходимости выбора поставщика на портале в течение следующего месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. По истечении двух месяцев со дня передачи данных ИПАР на портал у заявителя блокируется возможность выбора поставщика на портале и на абонентское устройство заявителя направляется смс-уведомление о блокировке возможности выбора поставщика с указанием причины. Для возобновления выбора поставщика на портале заявитель в личном кабинете на портале нажимает на кнопку "активация выбора поставщика". Сведения об активации выбора поставщика автоматически передаются из портала в AИС "Е – Собес", после чего заявитель с учетом очередности в AИС "Е – Собес" выбирает поставщика на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Для осуществления выбора поставщика в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса заявитель авторизируется на портале http://aleumet.egov.kz, подписывает публичный договор посредством ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z111" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Заявитель на портале оформляет и направляет поставщику заказ услуги специалиста жестового языка, с одновременным подписанием </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на возмещение поставщику гарантированной суммы по форме, утвержденной приказом Министра труда и социальной защиты населения Республики Казахстан от 6 июня 2023 года № 205 "Об утверждении Правил возмещения стоимости товаров и услуг из средств государственного бюджета при реализации их лицам с инвалидностью через портал социальных услуг (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 32720) (далее – Правила возмещения), подписанным ЭЦП заявителя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z112" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Поставщик в течение пяти рабочих дней со дня поступления заказа на портале рассматривает и направляет в "личный кабинет пользователя" подписанное ЭЦП поставщика уведомление о принятии заказа или об отказе в предоставлении услуг специалиста жестового языка с указанием следующих причин отказа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z113" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подано заявление на исключение из реестра (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регистра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) поставщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z114" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможность оказания услуги вследствие загруженности специалиста (специалистов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z115" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услуга в месте проживания получателя не оказывается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z116" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ранее получателю было отказано в предоставлении услуги по причине необоснованных оскорблений и обвинений, унижающих человеческое достоинство, в адрес специалиста (специалистов), которые подтверждаются письменными показаниями свидетелей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z117" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможность предоставить услугу из-за форс-мажорных обстоятельств (чрезвычайные ситуации, стихийные явления, военные действия и другие обстоятельства непреодолимой силы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z118" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Поставщик с даты оказания услуг в журнале учета оказанных услуг в модуле "личный кабинет поставщика" на портале ведет записи для учета времени оказанных услуг специалистом жестового языка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z119" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При повторном освидетельствовании (переосвидетельствовании) лица с инвалидностью, получающего услуги специалиста жестового языка, поставщик осуществляет записи в журнале учета оказанных услуг до даты повторного освидетельствования (переосвидетельствования) – закрытия ИПАР.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 3 пункта 39 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные о выполнении мероприятия ИПАР в AИС "Е-Собес" заполняются автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Услуги специалиста жестового языка предоставляются на срок реализации мероприятия ИПАР.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатель отказывается от дальнейшего предоставления услуг специалиста жестового языка выбранным им поставщиком с указанием следующих причин отказа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поставщик не приступил своевременно к оказанию услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поставщик систематически нарушает сроки и время оказания услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поставщиком оказаны услуги ненадлежащего качества, и поставщик не устранил недостатки в установленный срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неоднократные действия (высказывания) поставщика в отношении получателя, содержащие недостоверные сведения или выраженные в неприемлемой форме и затрагивающие честь и достоинство получателя, а также распространение заведомо недостоверной информации о получателе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z127" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переезд на другое место жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставщик отказывается от дальнейшего предоставления услуг специалиста жестового языка с указанием следующих причин отказа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z129" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможность предоставить услугу по причине форс-мажорных обстоятельств (чрезвычайные ситуации, стихийные явления, военные действия и другие обстоятельства непреодолимой силы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z130" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      необоснованные оскорбления и обвинения, унижающие человеческое достоинство со стороны получателя услуг или членов его семьи, которые подтверждаются письменными показаниями свидетелей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z131" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отмена нормативного правового акта, на основании которого предоставлялись услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      38. Поставщик в течение пяти рабочих дней со дня поступления заказа на портале рассматривает и направляет в "личный кабинет пользователя" подписанное ЭЦП поставщика уведомление о принятии заказа или об отказе в предоставлении услуг специалиста жестового языка с указанием следующих причин отказа:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок предоставления услуг специалиста жестового языка в соответствии с законодательством Республики Казахстан о государственных закупках</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...417 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Приобретение услуг специалиста жестового языка производится в соответствии с законодательством Республики Казахстан о государственных закупках в случае отсутствия поставщиков услуг на портале социальных услуг на основании заключения комиссии по вопросам портала социальных услуг, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z134" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок оплаты услуг специалиста жестового языка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z135" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Оплата услуг специалиста жестового языка в час осуществляется местными исполнительными органами из расчета 2,1 месячного расчетного показателя, установленного Законом о республиканском бюджете на соответствующий финансовый год, но не более шестидесяти часов в год на одного лица с инвалидностью в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 163 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Время, затраченное специалистом жестового языка на предоставление услуг сверх шестидесяти часов в год, оплачивается лицом с инвалидностью за счет собственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Возмещение гарантированной суммы за услуги специалиста жестового языка осуществляется в соответствии с Правилами возмещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Оплата услуг специалиста жестового языка производится ежемесячно на основании представленного поставщиком не позднее 10 числа месяца, следующего за отчетным периодом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акта выполненных работ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оказанных услуг) по форме, утвержденной приказом Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8265) с приложением листа оказания услуг специалиста жестового языка согласно приложению 6 к настоящим Правилам (далее – документы на оплату).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата поставщику осуществляется за фактически оказанное время со дня получения лицом с инвалидностью уведомления поставщика о принятии заказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наступлении смерти лица с инвалидностью документы на оплату предоставляются поставщиком в течение месяца со дня смерти, без подписи лица с инвалидностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4224,288 +6342,384 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>абилитации и реабилитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медицинские показания и противопоказания к предоставлению услуг специалиста жестового языка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z143" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медицинскими показаниями к предоставлению услуг специалиста жестового языка лицу с инвалидностью, владеющему навыками жестового языка, являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) глухонемота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z145" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) абсолютная глухота, не подлежащая слухопротезированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z146" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тугоухость IV степени, не подлежащая слухопротезированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z147" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) моторная афазия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z148" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствие гортани.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z149" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Медицинскими противопоказаниями к предоставлению лицам с инвалидностью услуг специалиста жестового языка являются следующие заболевания, требующие лечения в специализированных медицинских организациях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z150" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) туберкулез с бактериовыделением (БК+);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z151" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инфекционные заболевания кожи и волос;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z152" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) венерические болезни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z153" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) психические расстройства, за исключением неврозов, неврозоподобных состояний, легкой степени дебильности, судорожных синдромов различной этиологии с редкими (не более одного раза в 2-3 месяца) припадками, без слабоумия и выраженных изменений личности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4805,88 +7019,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkStart w:name="z157" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление на предоставление услуг специалиста жестового языка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Имя _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5725,64 +7939,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z159" w:id="148"/>
+      <w:bookmarkStart w:name="z159" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку моих персональных данных в соответствии с</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", на использование</w:t>
@@ -6053,50 +8267,214 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 3 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6229,50 +8607,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>абилитации и реабилитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z212" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6286,51 +8682,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху"</w:t>
+Наименование государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги: отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6476,91 +8890,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="149"/>
+          <w:bookmarkStart w:name="z1032" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее –Госкорпорация);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6665,91 +9079,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="150"/>
+          <w:bookmarkStart w:name="z1035" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) при обращении в Госкорпорацию, горуправления, отделы занятости – со дня регистрации пакета документов – пять рабочих дней;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6759,51 +9173,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>при обращении через веб-портал – пять рабочих дней.</w:t>
+              <w:t>при обращении посредством веб-портала – с момента подачи заявления - пять рабочих дней.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -6910,51 +9324,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7023,105 +9437,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1040" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление об оформлении документов на предоставление лицам с инвалидностью услуг специалиста жестового языка либо мотивированный отказ в оказании государственной услуги. Госкорпорация информирует заявителя о принятом решении посредством передачи смс-уведомления на абонентское устройство заявителя.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении через веб-портал, результат оказания государственной услуги направляется в "личный кабинет" заявителя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица.</w:t>
+При обращении посредством веб-портала, результат оказания государственной услуги направляется в "личный кабинет" заявителя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7154,51 +9570,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с заявителя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер оплаты, взимаемой с заявителя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7288,70 +9704,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="151"/>
+          <w:bookmarkStart w:name="z1041" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...3 lines deleted...]
-          <w:bookmarkEnd w:id="151"/>
+              <w:t xml:space="preserve">
+1) Госкорпорации – прием заявлений и выдача готовых результатов государственной услуги осуществляется с понедельника по пятницу включительно без перерыва, в соответствии с установленным графиком работы, за исключением праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7361,79 +9797,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) горуправлений, отделов занятости – с 9.00 часов до 18.00, 18.30, 19.00 часов с перерывом на обед с 13.00 часов до 14.00, 14.30, 15.00 часов согласно Трудовому кодексу Республики Казахстан.</w:t>
-[...27 lines deleted...]
-              <w:t>Прием заявлений и выдача готовых результатов оказания государственных услуг с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудового кодекса Республики Казахстан.</w:t>
+              <w:t>2) горуправлений, отделов занятости – прием заявлений и выдача готовых результатов государственной услуги осуществляется в соответствии с установленным графиком работы с перерывом на обед, за исключением праздничных и выходных дней согласно Трудовому кодексу Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) веб-портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7484,137 +9892,117 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="152"/>
+          <w:bookmarkStart w:name="z1044" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В Госкорпорации, горуправлениях и отделах занятости:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) заявление на предоставление услуг специалиста жестового языка по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам предоставления услуг специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью (далее – Правила);</w:t>
+              <w:t>1) заявление на предоставление услуг специалиста жестового языка по форме согласно приложению 2 к Правилам предоставления услуг специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью (далее – Правила);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -7655,50 +10043,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сведения о документах, удостоверяющих личность, подтверждающих регистрацию по постоянному месту жительства, об инвалидности, о разработанных мероприятиях ИПАР, содержащиеся в соответствующих государственных информационных системах, горуправления, отделы занятости, Госкорпорация получают в форме электронных документов, удостоверенных ЭЦП уполномоченных должностных лиц.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При отсутствии сведений в информационных системах к заявлению прилагаются копии документов на бумажном носителе, содержащих вышеуказанные сведения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На веб-портал: электронный запрос, удостоверенный ЭЦП заявителя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7749,135 +10165,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="153"/>
+          <w:bookmarkStart w:name="z1050" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными Правилами;</w:t>
+              <w:t>2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+ 3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7930,91 +10346,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Госкорпорацию</w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме и через Госкорпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="154"/>
+          <w:bookmarkStart w:name="z1052" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Aдреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8024,125 +10440,153 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Госкорпорации – www.gov.kz. Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством справочных служб отделов занятости, Единого контакт-центра "1414", 8 800 080 7777.</w:t>
+              <w:t>2. Госкорпорации – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
+              <w:t>Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством справочных служб отделов занятости, Единого контакт-центра "1414", 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уполномоченный государственный орган в течение 3 (трех) рабочих дней с даты внесения изменения и (или) дополнения в Правила, актуализирует их и направляет услугодателям, в Единый контакт-центр, в Государственную корпорацию.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уполномоченный государственный орган в течение трех рабочих дней с даты внесения изменения и (или) дополнения в Правила, актуализирует их и направляет услугодателям, в Единый контакт-центр, в Государственную корпорацию.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8246,64 +10690,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по слуху в соответствии с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> индивидуальной программой</w:t>
+              <w:t>индивидуальной программой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> абилитации и реабилитации</w:t>
+              <w:t>абилитации и реабилитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8343,463 +10787,485 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="155"/>
+    <w:bookmarkStart w:name="z188" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          Расписка об отказе в приеме документов</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z189" w:id="156"/>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1058" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах",</w:t>
-[...325 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах", _____________________________________ (отдел № __ филиала Государственной корпорации "Правительство для граждан" (указать адрес)/ местный исполнительный орган республиканского значения, столицы, районов и городов областного значения) отказывает в приеме документов на оказание государственной услуги "Оформление документов на обеспечение лиц с инвалидностью услугами специалиста жестового языка для лиц с инвалидностью по слуху" ввиду представления Вами неполного пакета документов согласно перечню, предусмотренному перечнем основных требований к оказанию государственной услуги, и (или) документов с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1059" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование отсутствующих документов/документов с истекшим сроком действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1060" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)_______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1061" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)_______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1062" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)_______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1063" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая расписка составлена в двух экземплярах по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1064" w:id="144"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Фамилия, имя, отчество (при его наличии) (подпись) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (работника Государственной корпорации "Правительство для граждан"/ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">местного исполнительного органа городов республиканского значения, столицы,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>районов и городов областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1065" w:id="145"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             Фамилия, имя, отчество (при его наличии) заявителя (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-        <w:t>"___" ____________ 20___ г.</w:t>
+    <w:bookmarkStart w:name="z1066" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "_____" ____________ 20___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8997,88 +11463,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="157"/>
+    <w:bookmarkStart w:name="z192" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z193" w:id="158"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z193" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Имя _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9580,88 +12046,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="159"/>
+    <w:bookmarkStart w:name="z196" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Лист оказания услуг специалиста жестового языка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z197" w:id="160"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Фамилия, имя, отчество (при его наличии), телефон заявителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10511,64 +12977,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z198" w:id="161"/>
+      <w:bookmarkStart w:name="z198" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фамилия, имя, отчество (при его наличии), подпись специалиста жестового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10758,564 +13224,564 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 286</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="162"/>
+    <w:bookmarkStart w:name="z200" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень утративших силу некоторых приказов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z201" w:id="163"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z201" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах абилитации и реабилитации лиц с инвалидностью" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 10370);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z202" w:id="164"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z202" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 25 ноября 2016 года № 982 "О внесении изменений и дополнения в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 14557); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z203" w:id="165"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z203" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра труда и социальной защиты Республики Казахстан от 28 апреля 2017 года № 103 "О внесении изменений и дополнения в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 15320);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z204" w:id="166"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z204" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 24 мая 2019 года № 271 "О внесении изменений и дополнения в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 18733);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z205" w:id="167"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z205" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 января 2020 года № 33 "О внесении изменений и дополнения в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 19952);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z206" w:id="168"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z206" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 31 мая 2020 года № 205 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 20799); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z207" w:id="169"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z207" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 3 марта 2021 года № 61 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 22299);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z208" w:id="170"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z208" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 6 декабря 2021 года № 458 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 25681);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z209" w:id="171"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z209" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 28 февраля 2022 года № 77 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 26944);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z210" w:id="172"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z210" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 3 октября 2022 года № 404 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах реабилитации инвалидов" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 30015);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z211" w:id="173"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z211" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра труда и социальной защиты населения Республики Казахстан от 1 декабря 2022 года № 481 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 22 января 2015 года № 26 "О некоторых вопросах абилитации и реабилитации лиц с инвалидностью" и приказ Министра труда и социальной защиты населения Республики Казахстан от 27 декабря 2021 года № 502 "Об утверждении классификатора технических вспомогательных (компенсаторных) средств, специальных средств передвижения и услуг, предоставляемых лицам с инвалидностью" (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан за № 30908).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>