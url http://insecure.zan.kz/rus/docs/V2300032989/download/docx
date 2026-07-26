--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0829aca" w14:textId="0829aca">
+    <w:p w14:paraId="e08872e" w14:textId="e08872e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1169,1974 +1169,3256 @@
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z521" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) специальные средства передвижения – вид технической помощи, обеспечивающей передвижение лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z522" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) портал социальных услуг (далее – портал) – объект информатизации, представляющий собой единую точку доступа к товарам и услугам, услугам по перевозке лиц с инвалидностью на инватакси, предоставляемым поставщиками для лиц с инвалидностью на условиях возмещения местными исполнительными органами их стоимости в пределах гарантированной суммы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Центр развития трудовых ресурсов (далее – АО "ЦРТР") – юридическое лицо, создаваемое по решению Правительства Республики Казахстан при уполномоченном государственном органе, обеспечивающее информационно-аналитическое сопровождение рынка труда, активных мер содействия занятости, методологическую поддержку служб занятости, развитие и сопровождение единой информационной системы социально-трудовой сферы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z524" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) индивидуальный помощник – лицо, оказывающее услуги по сопровождению лица с инвалидностью первой группы, имеющего затруднение в передвижении, и оказанию помощи при посещении объектов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z523" w:id="16"/>
-[...15 lines deleted...]
-      3) Центр развития трудовых ресурсов (далее – АО "ЦРТР") – юридическое лицо, создаваемое по решению Правительства Республики Казахстан при уполномоченном государственном органе, обеспечивающее информационно-аналитическое сопровождение рынка труда, активных мер содействия занятости, методологическую поддержку служб занятости, развитие и сопровождение единой информационной системы социально-трудовой сферы;</w:t>
+    <w:bookmarkStart w:name="z658" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) инватакси – такси, предназначенное для оказания услуг по перевозке лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z524" w:id="17"/>
-[...15 lines deleted...]
-      4) индивидуальный помощник – лицо, оказывающее услуги по сопровождению лица с инвалидностью первой группы, имеющего затруднение в передвижении, и оказанию помощи при посещении объектов;</w:t>
+    <w:bookmarkStart w:name="z525" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) услуги – услуги индивидуального помощника, специалиста жестового языка, предоставление санаторно-курортного лечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z658" w:id="18"/>
-[...15 lines deleted...]
-      4-1) инватакси – такси, предназначенное для оказания услуг по перевозке лиц с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z526" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) поставщики товаров и (или) услуг, услуг по перевозке лиц с инвалидностью на инватакси на портале (далее – поставщики) – юридические лица и физические лица, осуществляющие предпринимательскую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z525" w:id="19"/>
-[...15 lines deleted...]
-      5) услуги – услуги индивидуального помощника, специалиста жестового языка, предоставление санаторно-курортного лечения;</w:t>
+    <w:bookmarkStart w:name="z527" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) технические вспомогательные (компенсаторные) средства (далее – ТСР):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z526" w:id="20"/>
-[...15 lines deleted...]
-      6) поставщики товаров и (или) услуг, услуг по перевозке лиц с инвалидностью на инватакси на портале (далее – поставщики) – юридические лица и физические лица, осуществляющие предпринимательскую деятельность;</w:t>
+    <w:bookmarkStart w:name="z528" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протезно-ортопедические средства – средства, замещающие отсутствующие конечности или другие части тела, компенсирующие нарушенные или утраченные функции организма вследствие заболевания или повреждения здоровья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z527" w:id="21"/>
-[...15 lines deleted...]
-      7) технические вспомогательные (компенсаторные) средства (далее – ТСР):</w:t>
+    <w:bookmarkStart w:name="z529" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сурдотехнические средства – технические средства для коррекции и компенсации нарушений слуха, а также усиливающие звук средства связи и передачи информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z528" w:id="22"/>
-[...15 lines deleted...]
-      протезно-ортопедические средства – средства, замещающие отсутствующие конечности или другие части тела, компенсирующие нарушенные или утраченные функции организма вследствие заболевания или повреждения здоровья;</w:t>
+    <w:bookmarkStart w:name="z530" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тифлотехнические средства – технические средства, направленные на коррекцию и компенсацию утраченных возможностей лиц с инвалидностью в результате нарушения зрения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z529" w:id="23"/>
-[...15 lines deleted...]
-      сурдотехнические средства – технические средства для коррекции и компенсации нарушений слуха, а также усиливающие звук средства связи и передачи информации;</w:t>
+    <w:bookmarkStart w:name="z531" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обязательные гигиенические средства – средства, предназначенные для отправления естественных физиологических нужд и потребностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z530" w:id="24"/>
-[...15 lines deleted...]
-      тифлотехнические средства – технические средства, направленные на коррекцию и компенсацию утраченных возможностей лиц с инвалидностью в результате нарушения зрения;</w:t>
+    <w:bookmarkStart w:name="z532" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) санаторно-курортное лечение – вид медицинской реабилитации, проводимой в условиях временного пребывания лиц в санаторно-курортной организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z531" w:id="25"/>
-[...15 lines deleted...]
-      обязательные гигиенические средства – средства, предназначенные для отправления естественных физиологических нужд и потребностей;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) специалист жестового языка – специалист, оказывающий услуги лицам с инвалидностью по сурдопереводу с какого-либо языка на дактильный алфавит и (или) язык жестов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z532" w:id="26"/>
-[...15 lines deleted...]
-      8) санаторно-курортное лечение – вид медицинской реабилитации, проводимой в условиях временного пребывания лиц в санаторно-курортной организации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z534" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок регистрации поставщиков на портале и их снятия с регистрации на портале</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z533" w:id="27"/>
-[...15 lines deleted...]
-      9) специалист жестового языка – специалист, оказывающий услуги лицам с инвалидностью по сурдопереводу с какого-либо языка на дактильный алфавит и (или) язык жестов.</w:t>
+    <w:bookmarkStart w:name="z535" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок регистрации поставщиков на портале</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок регистрации поставщиков на портале и их снятия с регистрации на портале</w:t>
+    <w:bookmarkStart w:name="z536" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. На портале регистрируются поставщики, которые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z535" w:id="29"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Порядок регистрации поставщиков на портале</w:t>
+    <w:bookmarkStart w:name="z659" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеют сертификат соответствия или декларацию о соответствии на поставляемые товары, подлежащие обязательному подтверждению соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z536" w:id="30"/>
-[...15 lines deleted...]
-      3. На портале регистрируются поставщики, которые:</w:t>
+    <w:bookmarkStart w:name="z660" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеют регистрационное удостоверение при поставке ТСР и специальных средств передвижения, относящихся к медицинским изделиям, подлежащим государственной регистрации и перерегистрации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z659" w:id="31"/>
-[...15 lines deleted...]
-      1) имеют сертификат соответствия или декларацию о соответствии на поставляемые товары, подлежащие обязательному подтверждению соответствия;</w:t>
+    <w:bookmarkStart w:name="z661" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представили документы, подтверждающие соответствие поставляемых товаров и (или) оказания услуг требованиям классификатора технических вспомогательных (компенсаторных) средств, специальных средств передвижения и услуг, предоставляемых лицам с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z660" w:id="32"/>
-[...15 lines deleted...]
-      2) имеют регистрационное удостоверение при поставке ТСР и специальных средств передвижения, относящихся к медицинским изделиям, подлежащим государственной регистрации и перерегистрации;</w:t>
+    <w:bookmarkStart w:name="z662" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не имеют налоговой задолженности и задолженности по социальным платежам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z661" w:id="33"/>
-[...15 lines deleted...]
-      3) представили документы, подтверждающие соответствие поставляемых товаров и (или) оказания услуг требованиям классификатора технических вспомогательных (компенсаторных) средств, специальных средств передвижения и услуг, предоставляемых лицам с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z663" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не подлежат процедуре банкротства либо ликвидации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z662" w:id="34"/>
-[...15 lines deleted...]
-      4) не имеют налоговой задолженности и задолженности по социальным платежам;</w:t>
+    <w:bookmarkStart w:name="z664" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не включены в реестр недобросовестных участников государственных закупок в соответствии с законодательством Республики Казахстан о государственных закупках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z663" w:id="35"/>
-[...15 lines deleted...]
-      5) не подлежат процедуре банкротства либо ликвидации;</w:t>
+    <w:bookmarkStart w:name="z665" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) не включены в реестр недобросовестных участников закупок и (или) перечень ненадежных потенциальных поставщиков (поставщиков) Фонда национального благосостояния, предусмотренные законодательством Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z664" w:id="36"/>
-[...15 lines deleted...]
-      6) не включены в реестр недобросовестных участников государственных закупок в соответствии с законодательством Республики Казахстан о государственных закупках;</w:t>
+    <w:bookmarkStart w:name="z666" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представили документы, подтверждающие происхождение, характеристики и цену для реализации товаров и (или) оказания услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z665" w:id="37"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z667" w:id="39"/>
+    <w:bookmarkStart w:name="z667" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) имеют лицензию на осуществление деятельности, для занятия которым требуется получение лицензии в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z668" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z668" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) имеют документ, подтверждающий квалификацию при оказании услуги специалиста жестового языка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z669" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) состоят в государственном электронном реестре разрешений и уведомлений в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях" и соответствуют требованиям, установленным центральным исполнительным органом, осуществляющим руководство в области автомобильного транспорта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z670" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования части первой пункта 3 не распространяются на услуги индивидуального помощника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z671" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпунктов 1), 2), 3), 8), 9) и 10) части первой настоящего пункта не распространяются на услуги по перевозке лиц с инвалидностью на инватакси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии сведений в информационных системах государственных органов, сведения вносятся поставщиком самостоятельно с приложением подтверждающих документов в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z549" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для регистрации на портале поставщики подписывают договор, заключаемый на портале социальных услуг (далее – договор) электронной цифровой подписью (далее – ЭЦП), выданной аккредитованным удостоверяющим центром Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z670" w:id="42"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z550" w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Поставщики для регистрации на портале подают подписанное ЭЦП заявление на регистрацию на портале социальных услуг (далее – заявление на регистрацию) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением сформированных данных и сведений, полученных из информационных систем государственных органов.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 части 1 пункта 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. После подписания договора из информационных систем государственных органов через шлюз "электронного правительства" в модуль "Кабинет поставщика" поступают удостоверенные ЭЦП следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z552" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для юридических лиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z553" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридический адрес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z554" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полное и сокращенное наименование организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z555" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) руководителя организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z556" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о государственной регистрации права собственности и права аренды на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z551" w:id="47"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z673" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 6 подпункта 1) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       уведомление о начале деятельности в качестве перевозчика такси и регистрации в государственном электронном реестре разрешений и уведомлений в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z557" w:id="54"/>
+    <w:bookmarkStart w:name="z557" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для физических лиц, осуществляющих предпринимательскую деятельность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z558" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z558" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридический адрес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z559" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z559" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя и отчество (при его наличии) физического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z560" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z560" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о государственной регистрации в качестве индивидуального предпринимателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z674" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 5 подпункта 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       уведомление о начале деятельности в качестве перевозчика такси и регистрации в государственном электронном реестре разрешений и уведомлений в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z561" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для физических лиц, предоставляющих услуги индивидуального помощника:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z562" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридический адрес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z563" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) физического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z564" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об отсутствии на учете в специализированных организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z565" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о не погашенной или не снятой в установленном законом порядке судимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z566" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об отсутствии нахождения на специальном учете лиц, признанных судом недееспособными и ограниченно дееспособными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z567" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о наличии родства с индивидуальным помощником;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z568" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о достижении восемнадцатилетнего возраста с учетом ограничений по возрасту;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z561" w:id="59"/>
-[...15 lines deleted...]
-      3) для физических лиц, предоставляющих услуги индивидуального помощника:</w:t>
+    <w:bookmarkStart w:name="z569" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о профессиональном обучении лиц, оказывающих услуги индивидуального помощника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z562" w:id="60"/>
-[...15 lines deleted...]
-      юридический адрес;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается дополнить абзацем десятым в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии сведений в информационных системах государственных органов сведения вносятся поставщиком самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 части первой пункта 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. К сведениям, поступившим из информационных систем государственных органов, поставщик самостоятельно вносит следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z572" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) контактные данные поставщика (номер мобильного телефона, номер контактного телефона, адрес электронной почты, адрес сайта (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z563" w:id="61"/>
-[...15 lines deleted...]
-      фамилия, имя и отчество (при его наличии) физического лица;</w:t>
+    <w:bookmarkStart w:name="z573" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банковские реквизиты поставщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z564" w:id="62"/>
-[...15 lines deleted...]
-      сведения об отсутствии на учете в специализированных организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
+    <w:bookmarkStart w:name="z574" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование товара (ов) и (или) услуг(и), соответствующих Классификатору, торговое наименование, артикул (при наличии), изготовитель товара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z565" w:id="63"/>
-[...15 lines deleted...]
-      сведения о не погашенной или не снятой в установленном законом порядке судимости;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адрес(а) предоставления услуг и (или) реализации товаров с приложением сведений о государственной регистрации права собственности или права аренды на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z566" w:id="64"/>
-[...15 lines deleted...]
-      сведения об отсутствии нахождения на специальном учете лиц, признанных судом недееспособными и ограниченно дееспособными;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) количество товара (ов) на складе с приложением документов, подтверждающих их закуп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z567" w:id="65"/>
-[...15 lines deleted...]
-      сведения о наличии родства с индивидуальным помощником;</w:t>
+    <w:bookmarkStart w:name="z577" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) общее количество мест в санаторно-курортных организациях, в том числе мест, предоставляемых для лиц с инвалидностью и сопровождающих в объеме не менее 10 процентов от общего количества койко-мест ежемесячно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z568" w:id="66"/>
-[...15 lines deleted...]
-      сведения о достижении восемнадцатилетнего возраста с учетом ограничений по возрасту;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения о доступности объекта (ов) поставщика для маломобильных групп населения (при оказании санаторно-курортного лечения, слухопротезной и протезно-ортопедической помощи, услуг по перевозке лиц с инвалидностью на инватакси) с прикреплением фотографий, о предоставлении лицам с инвалидностью услуг сопровождения (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z569" w:id="67"/>
-[...15 lines deleted...]
-      сведения о профессиональном обучении лиц, оказывающих услуги индивидуального помощника.</w:t>
+    <w:bookmarkStart w:name="z579" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сведения о наличии оборудования (при оказании санаторно-курортного лечения, протезно-ортопедической помощи, слухопротезной помощи с обеспечением слуховым аппаратом, услуг по замене и настройке речевого процессора к кохлеарному импланту) с прикреплением подтверждающих документов, в том числе и о факте приобретения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z570" w:id="68"/>
-[...15 lines deleted...]
-      При отсутствии сведений в информационных системах государственных органов сведения вносятся поставщиком самостоятельно.</w:t>
+    <w:bookmarkStart w:name="z580" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения об образовании, квалификации и опыте работы поставщика и (или) специалистов поставщика, оказывающих услуги, с приложением подтверждающих документов (дипломы, сертификаты, трудовые договора);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...261 lines deleted...]
-    <w:bookmarkStart w:name="z675" w:id="79"/>
+    <w:bookmarkStart w:name="z675" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) копия медицинской справки формы № 075/у, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21579) (при оказании услуг индивидуального помощника физическими лицами);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z676" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) действующий договор с оператором информационно-диспетчерской службы такси, обеспечивающим возможность вызова такси через мобильное приложение с возможностью фиксации маршрута поездки, формирования маршрутных листов и акта выполненных работ (оказанных услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z677" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) договор о страховании гражданско-правовой ответственности перевозчика перед пассажирами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z678" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сведения о наличии не менее десяти автотранспортных средств для перевозки лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z679" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) сведения о наличии на каждые десять автотранспортных средств не менее одного инватакси, приспособленного для перевозки лиц с инвалидностью на кресло-колясках с прикреплением подтверждающих документов (при оказании услуг по перевозке лиц с инвалидностью на инватакси);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z680" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сведения по обеспечению перевозки лиц с инвалидностью водителями со стажем управления автотранспортными средствами не менее трех лет, прошедших обучение по вопросам предоставления помощи в ходе оказания услуги по перевозке лиц с инвалидностью на инватакси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z681" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сведения о наличии диспетчерской службы, предназначенной для приема заказов от лиц с инвалидностью, оснащенной не менее двумя телефонными номерами для приема заявок, оборудованных устройством, обеспечивающим возможность записи телефонных переговоров для контроля качества и количества оказываемых услуг, включая сотовую связь и посредством сети Интернет для приема заявок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z682" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) сведения о расположении диспетчерской службы в населенном пункте, где осуществляется перевозка инватакси, а также за которым закрепляются автотранспортные средства поставщика, оказывающего услуги инватакси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z582" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждающие документы прикрепляются в электронном виде в модуле "Кабинет поставщика" на портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z583" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Проверка заполнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z686" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полей, содержащих сведения, указанные в пункте 6 настоящих Правил, производится в автоматизированном режиме;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z676" w:id="80"/>
-[...15 lines deleted...]
-      11) действующий договор с оператором информационно-диспетчерской службы такси, обеспечивающим возможность вызова такси через мобильное приложение с возможностью фиксации маршрута поездки, формирования маршрутных листов и акта выполненных работ (оказанных услуг);</w:t>
+    <w:bookmarkStart w:name="z687" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      данных, указанных в пункте 7 настоящих Правил, осуществляется Комиссией по вопросам портала социальных услуг (далее – Комиссия), создаваемой в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 167 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z677" w:id="81"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z584" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. После прохождения проверки, предусмотренной пунктом 7 настоящих Правил, данные сохраняются и поступают в модуль "Рабочее место сотрудника государственного органа" на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z585" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Комиссия по вопросам портала (далее – Комиссия), создаваемая в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 167 Кодекса, рассматривает заявление на регистрацию, в том числе сведения, внесенные поставщиком и поступившие из информационных систем государственных органов, в течение 5 (пяти) рабочих дней со дня его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3155,672 +4437,860 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z586" w:id="91"/>
+    <w:bookmarkStart w:name="z586" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. На основании решения членов Комиссии в модуле "Рабочее место сотрудника государственного органа" на портале формируется протокол Комиссии (далее – протокол) по форме согласно приложению к Типовому положению о Комиссии по вопросам портала социальных услуг, утвержденному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 180 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32599) (далее – типовое положение о Комиссии).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z587" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. После вынесения решения Комиссии в модуле "Кабинет поставщика" отражается статус заявления на регистрацию: "Одобрено" при допуске к регистрации или "Отказано" с указанием причин отказа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z588" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) недостоверность внесенных сведений поставщика, указанных в пункте 7 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z589" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие в представленных документах необходимых реквизитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z590" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие в представленных документах нечетких и неразборчивых записей, явных подчисток, приписок, зачеркнутых слов, нерасшифрованных сокращений, исправлений, за исключением исправлений, заверенных подписью уполномоченного лица и скрепленных печатью (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z591" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) несоответствие требованиям пункта 3 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z592" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Регистрация поставщиков на портале проводится по бизнес-идентификационному номеру юридических лиц, по индивидуальному идентификационному номеру физических лиц по месту регистрации юридического адреса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 13 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении юридического адреса, Комиссия рассматривает ранее поданное заявление поставщика, в том числе сведения, внесенные поставщиком и поступившие из информационных систем государственных органов, в течение 5 (пяти) рабочих дней, и при выявлении причин отказа, указанных в пункте 12 настоящих Правил, направляет информацию в территориальное подразделение Комитета регулирования и контроля в сфере социальной защиты Министерства труда и социальной защиты населения Республики Казахстан по месту юридического адреса поставщика (далее – территориальное подразделение) в течение 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z594" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При вынесении решения Комиссии о регистрации поставщиков товаров и услуг на портал в электронном виде формируется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z595" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистр поставщиков ТСР и специальных средств передвижения на портале социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z596" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистр поставщиков санаторно-курортного лечения на портале социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z597" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реестр специалистов жестового языка на портале социальных услуг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z587" w:id="92"/>
-[...15 lines deleted...]
-      12. После вынесения решения Комиссии в модуле "Кабинет поставщика" отражается статус заявления на регистрацию: "Одобрено" при допуске к регистрации или "Отказано" с указанием причин отказа:</w:t>
+    <w:bookmarkStart w:name="z598" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реестр индивидуальных помощников на портале социальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z588" w:id="93"/>
-[...15 lines deleted...]
-      1) недостоверность внесенных сведений поставщика, указанных в пункте 7 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z683" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реестр поставщиков услуг по перевозке лиц с инвалидностью на инватакси на портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z589" w:id="94"/>
-[...15 lines deleted...]
-      2) отсутствие в представленных документах необходимых реквизитов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z599" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок снятия поставщиков с регистрации на портале</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z590" w:id="95"/>
-[...15 lines deleted...]
-      3) наличие в представленных документах нечетких и неразборчивых записей, явных подчисток, приписок, зачеркнутых слов, нерасшифрованных сокращений, исправлений, за исключением исправлений, заверенных подписью уполномоченного лица и скрепленных печатью (при наличии);</w:t>
+    <w:bookmarkStart w:name="z600" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Поставщик снимается с регистрации на портале в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z591" w:id="96"/>
-[...341 lines deleted...]
-    <w:bookmarkStart w:name="z601" w:id="107"/>
+    <w:bookmarkStart w:name="z601" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подачи заявления на снятие с регистрации на портале по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z602" w:id="108"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z602" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) смерти или прекращения деятельности физического лица, осуществляющего предпринимательскую деятельность, прекращения деятельности юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z603" w:id="109"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z603" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) включения в реестр недобросовестных участников государственных закупок в соответствии с законодательством Республики Казахстан о государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z604" w:id="110"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z604" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) включения в реестр недобросовестных участников закупок и (или) перечень ненадежных потенциальных поставщиков (поставщиков) Фонда национального благосостояния, предусмотренные законодательством Республики Казахстан о закупках отдельных субъектов квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z605" w:id="111"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z605" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вынесения Комиссией решения о снятии с регистрации на портале социальных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z606" w:id="112"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случаях, указанных в подпунктах 2), 3) и 4) пункта 15 настоящих Правил, при поступлении соответствующих сведений из информационных систем государственных органов автоматически блокируется подача заявлений поставщиком, а также заказов товаров и (или) услуг у данных поставщиков лицами с инвалидностью, с возможностью исполнения поставщиком договорных отношений. Данные из информационных систем государственных органов обновляются еженедельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z607" w:id="113"/>
+    <w:bookmarkStart w:name="z607" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Лицо с инвалидностью не позднее 14 (четырнадцати) календарных дней со дня, когда ему стало известно о неисполнении и (или) ненадлежащем исполнении поставщиком договорных отношений, размещает на портале соответствующую информацию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3839,228 +5309,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z612" w:id="114"/>
+    <w:bookmarkStart w:name="z612" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комиссия по месту юридического адреса поставщика в случае, указанном в подпункте 1) пункта 15 настоящих Правил, принимает решение о снятии с регистрации поставщика на портале и подписывает протокол в течение 2 (двух) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z613" w:id="115"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z613" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Секретарь Комиссии в течение 1 (одного) рабочего дня со дня подписания протокола о снятии поставщиков с портала размещает его на портале и снимает поставщика с регистрации на портале. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z614" w:id="116"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z614" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Снятие с регистрации на портале в соответствии с подпунктами 1), 3), 4) и 5) пункта 15 настоящих Правил не освобождает поставщика от договорных отношений на дату снятия с регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z615" w:id="117"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z615" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок регистрации поставщика на портал в случаях снятия его с регистрации на портале</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z616" w:id="118"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z616" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При снятии поставщика с регистрации на портале по основанию, предусмотренному:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z617" w:id="119"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z617" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпунктами 3) и 4) пункта 15 настоящих Правил, последующая регистрация на портале осуществляется после исключения сведений о нем из соответствующего реестра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z618" w:id="120"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z618" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпунктом 5) пункта 15 настоящих Правил, последующая регистрация его на портале осуществляется не ранее чем через год со дня снятия с регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z619" w:id="121"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z619" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повторная регистрация на портале осуществляется после вынесения положительного решения Комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z620" w:id="122"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z620" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Регистрация поставщика на портал в случаях снятия его с регистрации на портале осуществляется в порядке, предусмотренном параграфом 1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4079,328 +5549,412 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z621" w:id="123"/>
+    <w:bookmarkStart w:name="z621" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок допуска товаров и (или) услуг на портал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z622" w:id="124"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 22 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Допуск товаров и услуг на портал осуществляется на основании данных о товарах и (или) услугах, представленных поставщиком. При формировании поставщиком заявления на допуск товара (ов) и (или) услуг на портал социальных услуг по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление на допуск товаров и услуг) в информационных системах государственных органов проверяются сведения подпунктов 4) – 7), 9) и 11) пункта 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z623" w:id="125"/>
+    <w:bookmarkStart w:name="z623" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия для допуска товаров и (или) услуг на портал рассматривает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z624" w:id="126"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z624" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие товаров, услуг и их характеристик требованиям Классификатора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z625" w:id="127"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z625" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) наличие сертификата соответствия или декларации о соответствии на поставляемые товары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z626" w:id="128"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z626" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) наличие регистрационного удостоверения при поставке технических вспомогательных (компенсаторных) средств и специальных средств передвижения, относящихся к медицинским изделиям, подлежащим государственной регистрации и перерегистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z627" w:id="129"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z627" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-3) наличие документов, подтверждающих происхождение, характеристики и цену для реализации товаров и (или) оказания услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z628" w:id="130"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z628" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товары и услуги, реализуемые на портале, должны соответствовать или быть выше характеристики, указанной в Классификаторе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z629" w:id="131"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z629" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доступность санаторно-курортных организаций для лиц с инвалидностью на основании данных, представленных поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z630" w:id="132"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z630" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие в сведениях об услуге, о товаре и его изображении информации, неотносящейся к его характеристикам – установление дополнительных условий предоставления товаров и (или) услуг, не предусмотренных настоящими Правилами, в том числе размещение реклам, акций, а также дополнительных товаров и денежных вознаграждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z631" w:id="133"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z631" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) наличие действующей (опубликованной) заявки на данную модель товара данного поставщика. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z684" w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z684" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) соответствие поставщика услуг по перевозке лиц с инвалидностью на инватакси требованиям, предусмотренным в Правилах оказания услуг по перевозке лиц с инвалидностью автомобильным транспортом, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности министра транспорта и коммуникаций Республики Казахстан от 1 ноября 2013 года № 859 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8950, далее – Приказ № 859) и государственным стандартам, регулирующих деятельность такси.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4419,330 +5973,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="135"/>
+    <w:bookmarkStart w:name="z632" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. По результатам рассмотрения Комиссия в течении 5 (пяти) рабочих дней со дня поступления заявления на допуск товаров и услуг по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, принимает решение и члены Комиссии подписывают решение ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z633" w:id="136"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z633" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. На основании решения членов Комиссии в модуле "Рабочее место сотрудника государственного органа" секретарем Комиссии в течение 1 (одного) рабочего дня в электронном виде формируется протокол по форме согласно приложению к типовому положению о Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z634" w:id="137"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z634" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. После вынесения решения Комиссии в модуле "Кабинет поставщика" отражается статус заявления на допуск товаров и услуг: "Одобрено" с допуском товара на реализацию в течение 2 (двух) лет с даты вынесения решения и (или) услуги без ограничения срока ее оказания или "Отказано" с указанием причин отказа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z635" w:id="138"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z635" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несоответствие товаров, услуг и их характеристик требованиям Классификатора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z636" w:id="139"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z636" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) отсутствие сертификата соответствия или декларации о соответствии на поставляемый товар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z637" w:id="140"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z637" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) отсутствие регистрационного удостоверения при поставке технических вспомогательных (компенсаторных) средств и специальных средств передвижения, относящихся к медицинским изделиям, подлежащим государственной регистрации и перерегистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z638" w:id="141"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z638" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-3) отсутствие документов, подтверждающих происхождение, характеристики и цену для реализации товаров и (или) оказания услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z639" w:id="142"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z639" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) недоступность санаторно-курортных организаций для лиц с инвалидностью или отсутствие данных о доступности санаторно-курортных организаций для лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z640" w:id="143"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z640" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в сведениях об услуге, о товаре и его изображении отражена информация, не относящаяся к их характеристикам – установление дополнительных условий предоставления товаров и (или) услуг, не предусмотренных настоящими Правилами, в том числе размещение реклам, акций, а также дополнительных товаров и денежных вознаграждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z641" w:id="144"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z641" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие действующей (опубликованной) заявки на данную модель товара данного поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z642" w:id="145"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z642" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствие соответствующей лицензии на реализацию товаров и услуг согласно подпункту 9) пункта 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z685" w:id="146"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z685" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) не соответствие поставщика услуг по перевозке лиц с инвалидностью на инватакси требованиям, предусмотренным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказе № 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и государственным стандартам, регулирующих деятельность такси.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4761,90 +6315,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z643" w:id="147"/>
+    <w:bookmarkStart w:name="z643" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Комиссия не реже одного раза в полугодие проводит мониторинг зарегистрированных поставщиков на портале, а также товаров и услуг на соответствие Классификатору, услуг по перевозке лиц с инвалидностью на инватакси на соответствие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказу № 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в соответствии с типовым положением о Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4863,90 +6417,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="148"/>
+    <w:bookmarkStart w:name="z644" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. АО "ЦРТР" участвует в проведении мониторинга в части требования к поставщикам о наличии лицензии или уведомления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4965,116 +6519,194 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z645" w:id="149"/>
+    <w:bookmarkStart w:name="z645" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. АО "ЦРТР" на основании протокола Комиссии по вопросам портала о снятии поставщика с регистрации на портале исключает товары и (или) услуги поставщиков, за исключением услуг индивидуального помощника и специалиста жестового языка, не соответствующих характеристикам, изложенным в Классификаторе и требованиям пункта 22 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5286,88 +6918,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z648" w:id="150"/>
+    <w:bookmarkStart w:name="z648" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на регистрацию на портале социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z649" w:id="151"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z649" w:id="138"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу допустить и зарегистрировать на портале социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5750,50 +7382,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Удостоверено ЭЦП ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) поставщика, руководителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5991,88 +7719,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z652" w:id="152"/>
+    <w:bookmarkStart w:name="z652" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на снятие с регистрации на портале социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z653" w:id="153"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z653" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу снять с регистрации на портале социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6662,88 +8390,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z656" w:id="154"/>
+    <w:bookmarkStart w:name="z656" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на допуск товара (ов) и (или) услуг на портал социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z657" w:id="155"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z657" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу допустить на портал социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7052,2336 +8780,2524 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 285</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор, заключаемый на портале социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра труда и социальной защиты населения РК от 14.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z409" w:id="157"/>
+    <w:bookmarkStart w:name="z409" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z410" w:id="158"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z410" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий договор, заключаемый на портале социальных услуг (далее – Договор) разработан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 166 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z411" w:id="159"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z411" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящем Договоре используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z412" w:id="160"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z412" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акцепт – ответ лица, которому адресована оферта, о ее принятии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z413" w:id="161"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z413" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получатель – физическое лицо, имеющее намерение заказать или приобрести либо заказывающее, приобретающее товар (услугу) посредством Портала социальных услуг и имеющее право на обеспечение ими в соответствии с действующим законодательством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z414" w:id="162"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z414" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сооплата – разница между гарантированной суммой и фактической стоимостью приобретенных на Портале товаров и (или) услуг, оплачиваемая получателем самостоятельно за счет собственных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z415" w:id="163"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z415" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) гарантированная сумма – сумма, предоставляемая, уполномоченным органом в качестве возмещения стоимости товаров и (или) услуг, приобретаемых через Портал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z416" w:id="164"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z416" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) услуги (далее – услуга) – деятельность, направленная на удовлетворение потребностей заказчика, не имеющая вещественного результата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z417" w:id="165"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z417" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) поставщик – физические лица, осуществляющие предпринимательскую деятельность, юридические лица и их филиалы, оказывающие услуги и (или) поставляющие товары на территории Республики Казахстан, и включенное по решению Уполномоченного органа в регистр Поставщиков или реестр Специалистов на Портале социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z418" w:id="166"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z418" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) товары (далее – товар) – предметы (вещи), в том числе полуфабрикаты или сырье в твердом, жидком или газообразном состоянии, электрическая и тепловая энергия, объекты права интеллектуальной собственности, а также вещные права, с которыми можно совершать сделки купли-продажи в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z419" w:id="167"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z419" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уполномоченный государственный орган – уполномоченный орган в области социальной защиты населения местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z420" w:id="168"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z420" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящая публичная оферта (далее – Оферта) является официальным предложением уполномоченного государственного органа в адрес любого юридического и физического лица, обладающего правоспособностью (дееспособностью), необходимыми правами и полномочиями заключить настоящий Договор на условиях, определенных в настоящей оферте, и содержит все существенные условия Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z421" w:id="169"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z421" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отношения в области защиты прав потребителей регулируются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z422" w:id="170"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z422" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо с инвалидностью имеет право на возмещение местными исполнительными органами стоимости товаров и (или) услуг, но не более гарантированной суммы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z423" w:id="171"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z423" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Разницу между гарантированной суммой и фактической стоимостью приобретенных товаров и (или) услуг лицо с инвалидностью оплачивает самостоятельно за счет собственных средств в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z424" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Предмет Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z425" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Поставщик реализует и предлагает товар и (или) услугу, а Получатель принимает товар и (или) услугу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z426" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае превышения цены товара и (или) услуги гарантированной суммы Получатель оплачивает самостоятельно за счет собственных средств, на условиях настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z427" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Право собственности на заказанные товары переходит к Получателю с момента фактической передачи товара Получателю. Риск случайной гибели или повреждения товара переходит к Получателю с момента фактической передачи товара Покупателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z428" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Цены на товар и (или) услугу определяются Поставщиком в одностороннем бесспорном порядке и указываются на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z429" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Цена товара и (или) услуги указывается в тенге и включает в себя налог на добавленную стоимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z430" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. На Портале публикуются сведения только о товарах и (или) услугах, обеспечение возмещения стоимости которых предусмотрено законодательством Республики Казахстан за счет средств государственного бюджета гарантированной суммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z431" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Условия заказа товара и оказания услуги, приобретения и использования товаров, а также дополнительные права и обязанности сторон определяются нормативными правовыми документами, утвержденными уполномоченным государственным органом и специальными условиями для каждой услуги и/или товара, размещаемыми на Портале в разделе "Поддержка".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z432" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Момент заключения Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z433" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Текст данного Договора является публичной офертой в соответствии со статьей 447 Гражданского кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z434" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Акцептом настоящей Оферты (Договора) признается согласие Поставщика на принятие условий настоящего публичного Договора путем нажатия кнопки "Принять и продолжить" в поле страницы Портала "Я принимаю условия Публичного договора";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z435" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие Получателя на принятие условий настоящего публичного Договора путем нажатия кнопки "Далее" в соответствующем поле страницы Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z436" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Оформление Получателем заказа на товар и (или) услугу производится путем совершения действий, указанных в инструкциях, размещенных в разделе "Поддержка" на Портале.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z424" w:id="172"/>
+    <w:bookmarkStart w:name="z437" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Договор, заключаемый на основании акцептирования Получателем и Поставщиком настоящей Оферты, является Договором присоединения, к которому Получатель и Поставщик присоединяются без каких-либо исключений и/или оговорок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z438" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Факт оформления заказа Получателем является безоговорочным фактом принятия Получателем условий данного Договора. Получатель, приобретший товар и (или) услугу на Портале, рассматривается как лицо, вступившее с Поставщиком и Уполномоченным органом в отношения на условиях настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Совершение Акцепта Поставщиком означает, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z440" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поставщик ознакомлен, согласен и принял все условия настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z441" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поставщик дал согласие на сбор и обработку персональных данных посредством информационных систем в целях реализации настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z442" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор заключен и действителен в электронном виде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z443" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключение данного Договора приравнивается к заключению Договора в письменной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Совершение Акцепта Получателем означает, что</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z445" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатель ознакомлен, согласен и принял все условия настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z446" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатель дал согласие на сбор и обработку персональных данных посредством информационных систем в целях реализации Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z447" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор заключен и действителен в электронном виде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z448" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключение данного Договора приравнивается к заключению Договора в письменной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z449" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Предмет Договора</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z432" w:id="180"/>
+        <w:t xml:space="preserve"> Глава 4. Права и обязанности сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z450" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Поставщик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z451" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с момента заключения настоящего Договора обеспечить в полной мере все обязательства перед Получателем и Уполномоченным органом в соответствии с условиями настоящего Договора и действующего законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z452" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обрабатывать персональные данные Получателя и обеспечивать их конфиденциальность в порядке, установленном действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z453" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставлять ответ на заказ Получателя о возможности (невозможности) получения товара и (или) услуги в течение пяти рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z454" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передать товар на доставку в течение трех рабочих дней с даты присвоения трек-номера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z455" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечить доставку товара до Получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z456" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) гарантировать соответствие предоставляемого товара и оказываемой услуги описанию, изображениям и условиям, размещенным на Портале;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z457" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представлять финансовые документы и отчетность в сроки и на условиях, предусмотренных действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z458" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Поставщик имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z459" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получить оплату от Уполномоченного органа за поставленный товар, фактический объем оказанных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z460" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требовать оплату только за фактические затраты, связанные с расторжением по Договору, на день расторжения при оказании услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z461" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на повторную регистрацию на Портале после исключения сведений о нем из реестра недобросовестных участников государственных закупок в соответствии с законодательством о государственных закупках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z462" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на повторную регистрацию на портале после исключения сведений о нем из реестра недобросовестных участников закупок, предусмотренный законодательством Республики Казахстан о государственном имуществе и (или) перечня ненадежных потенциальных поставщиков (поставщиков) Фонда национального благосостояния и юридических лиц, пятьюдесятью и более процентами голосующих акций (долей участия в уставном капитале) которых прямо или косвенно владеет Фонд национального благосостояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z463" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на повторную регистрацию не ранее чем через год со дня снятия с регистрации с Портала за неисполнение и (или) ненадлежащее исполнение обязательств, взятых им на себя посредством Портала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z464" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отказать Получателю в приеме заказа при отсутствии товара на складе и/или подачи им заявления на исключение из регистра поставщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z465" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) отказать в предоставлении услуг при рассмотрении заказа Получателя по следующим причинам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z466" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможности предоставления услугу из-за форс-мажорных обстоятельств (чрезвычайные ситуации, стихийные явления, военные действия и другие обстоятельства непреодолимой силы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z467" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подачи заявления на исключение из реестра (регистра) поставщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z468" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможности оказания услуги вследствие загруженности специалиста (специалистов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z469" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услуга в месте проживания Получателя не оказывается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z470" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ранее Получателю было отказано в предоставлении услуги по причине необоснованных оскорблений и обвинений, унижающих человеческое достоинство, в адрес специалиста (специалистов) на основании заключения Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z471" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      одновременного поступления нескольких заказов на одно койко-место (только для Поставщиков санаторно-курортных услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z472" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатель не относится к обслуживаемому контингенту (только для Поставщиков санаторно-курортных услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z473" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) отказать Получателю в оказании услуги в ходе ее предоставления по следующим причинам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z474" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невозможность предоставить услугу по причине форс-мажорных обстоятельств (чрезвычайные ситуации, стихийные явления, военные действия и другие обстоятельства непреодолимой силы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z475" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      необоснованные оскорбления и обвинения, унижающие человеческое достоинство со стороны Получателя или членов его семьи, которые подтверждаются письменными показаниями свидетелей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z476" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отмена нормативного правового акта, на основании которого предоставлялась услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z477" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несвоевременное прибытие Получателя к месту получения услуги (только для Поставщиков санаторно-курортных услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z478" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказ Получателя от проведения сооплаты за услугу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z479" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Получатель обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z480" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) строго соблюдать условия настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z481" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нести личную ответственность за выбор уовара и (или) услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z482" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) до момента заключения Договора ознакомиться с содержанием и условиями Договора, ценами на товары и (или) услуги, предлагаемыми Поставщиком на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z483" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сообщить все необходимые данные, однозначно идентифицирующие его как Получателя, и достаточные для доставки выбранного (частично оплаченного) им товара и (или) услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z484" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществить заказ товара и (или) услуги в течении двух месяцев со дня получения права на выбор Поставщика на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z485" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не использовать товар, заказанный на Портале, в предпринимательских целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z486" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае превышения стоимости товара и (или) услуги гарантированной суммы на этот товар и (или) услугу провести сооплату за поставленный товар и (или) услугу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z487" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      путем перечисления средств на счет Поставщика в день получения Заказа в случаях выбора безналичного способа оплаты (банковской картой либо системой электронных платежей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z488" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наложенным платежом в случаях доставки товара по месту своего жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z489" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      путем наличного способа оплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z490" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в случае самовывоза забрать товар у Поставщика в течение четырнадцати дней со дня принятия заказа поставщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z491" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Получатель имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z492" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на свободный выбор товара и (или) услуги, на обеспечение которыми он имеет право в соответствии действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z493" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на гарантированную сумму на выбранный товар и (или) услугу в размере и порядке, определенных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z494" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае сооплаты оплатить товар и (или) услугу наличными деньгами или путем безналичных расчетов. Сооплата товара и (или) услуги наличными осуществляется курьеру или сотруднику пункта самовывоза в момент доставки, Поставщику в день прибытия к месту получения услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z495" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не позднее четырнадцати календарных дней со дня, когда ему стало известно о факте нарушения Поставщиком своих обязательств (неисполнения и (или) ненадлежащего исполнения) размещать на Портале соответствующую информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z496" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) до момента подтверждения заказа на товар и (или) услугу Поставщиком отказаться от Заказа и выбрать другого Поставщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z497" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) самостоятельно забрать товар у Поставщика (самовывоз);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z498" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) публиковать отзыв(ы) на выбранные им товары и (или) услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z499" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) отказаться от дальнейшего получения услуг у данного Поставщика в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z500" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несвоевременного начала оказания услуги Поставщиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z501" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систематического нарушения сроков и времени оказания услуги Поставщиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z502" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказания услуги Поставщиком ненадлежащего качества, и не устранении недостатков в установленные Получателем сроки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z503" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      некорректного поведения Поставщика унижающего достоинство Получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z504" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переезда на другое место жительства, где услуги Поставщика не предоставляются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z505" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уполномоченный орган обязуется</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z506" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить регистрацию Поставщика и заявленный им товар и (или) услугу на Портале при соблюдении условий и требований, предусмотренных действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z507" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае отказа в регистрации предоставить отказ с указанием причин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z508" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выплатить Поставщику гарантированную сумму за выбранные и доставленные, оказанные Получателю товары и (или) услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z509" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уполномоченный орган имеет право</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z510" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отказать Поставщику в допуске и регистрации на Портале его и заявленных им товаров и (или) услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z511" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исключить Поставщика из регистра или регистра по основаниям, предусмотренными настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z512" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Момент заключения Договора</w:t>
-[...1297 lines deleted...]
-      6) самостоятельно забрать товар у Поставщика (самовывоз);</w:t>
+        <w:t xml:space="preserve"> Глава 5. Доставка товара</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z498" w:id="246"/>
-[...15 lines deleted...]
-      7) публиковать отзыв(ы) на выбранные им товары и (или) услуги;</w:t>
+    <w:bookmarkStart w:name="z513" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Доставка товара Получателю производится организацией, осуществляющей курьерскую доставку товаров (далее – Организация доставки) в течении 15 календарных дней после передачи Поставщиком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z499" w:id="247"/>
-[...15 lines deleted...]
-      8) отказаться от дальнейшего получения услуг у данного Поставщика в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z514" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Если Получатель не получает заказ в согласованный срок, Поставщик предпринимает все необходимые меры для доставки Получателю товара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z500" w:id="248"/>
-[...15 lines deleted...]
-      несвоевременного начала оказания услуги Поставщиком;</w:t>
+    <w:bookmarkStart w:name="z515" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Проверка заказанного товара, как и все взаиморасчеты с Курьером, производятся не более, чем за 60 минут. Проверка заказанного товара в пунктах самовывоза неограниченна по времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z501" w:id="249"/>
-[...15 lines deleted...]
-      систематического нарушения сроков и времени оказания услуги Поставщиком;</w:t>
+    <w:bookmarkStart w:name="z516" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Стоимость доставки определяется Организацией доставки и оплачивается Поставщиком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z502" w:id="250"/>
-[...15 lines deleted...]
-      оказания услуги Поставщиком ненадлежащего качества, и не устранении недостатков в установленные Получателем сроки;</w:t>
+    <w:bookmarkStart w:name="z517" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Организация доставки отвечает за целостность и сохранность товара в процессе доставки после получения товара от Поставщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z503" w:id="251"/>
-[...15 lines deleted...]
-      некорректного поведения Поставщика унижающего достоинство Получателя;</w:t>
+    <w:bookmarkStart w:name="z518" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доставка осуществляется за счет Поставщика, а также Получатель может осуществить самовывоз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z504" w:id="252"/>
-[...296 lines deleted...]
-    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9473,242 +11389,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от __ _______ 2023 года № __</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="267"/>
+    <w:bookmarkStart w:name="z271" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу приказа и некоторых структурных элементов приказов Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z272" w:id="268"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z272" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Приказ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан от 16 февраля 2022 года № 60 "Об утверждении Правил допуска поставщиков товаров и (или) услуг на портал социальных услуг, их регистрации или снятия с регистрации на портале социальных услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 26834).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z273" w:id="269"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z273" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения и дополнения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 9 августа 2022 года № 298 "О внесении изменений и дополнений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 29077).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z274" w:id="270"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z274" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра труда и социальной защиты населения Республики Казахстан от 20 января 2023 года № 21 "О внесении изменений в приказы исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан от 16 февраля 2022 года № 60 "Об утверждении Правил допуска поставщиков товаров и (или) услуг на портал социальных услуг, их регистрации или снятия с регистрации на портале социальных услуг" и Министра труда и социальной защиты населения Республики Казахстан от 24 февраля 2022 года № 73 "Об утверждении Правил использования портала социальных услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 31750).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10034,31 +11950,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>