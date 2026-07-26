--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="113fd9c" w14:textId="113fd9c">
+    <w:p w14:paraId="a4112ad" w14:textId="a4112ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1154,648 +1154,826 @@
         <w:t>
       3) гарантированный объем специальных социальных услуг – единый перечень специальных социальных услуг, утверждаемый уполномоченным государственным органом, и предоставляющийся за счет бюджетных средств лицам (семьям), признанным нуждающимися в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z223" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) регистр организаций, предоставляющих специальные социальные услуги – электронный перечень организаций, заключивших договор на оказание специальных социальных услуг с местными исполнительными органами; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z224" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Е-собес – информационная система, предназначенная для автоматизации деятельности уполномоченного государственного органа, местных исполнительных органов по вопросам социальной защиты, Центра развития трудовых ресурсов и межведомственного взаимодействия в целях предоставления государственных услуг населению в социально-трудовой сфере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z225" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тариф – стоимость единицы гарантированного объема специальных социальных услуг, рассчитанная по Методике формирования тарифов на оказание специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z225" w:id="21"/>
-[...15 lines deleted...]
-      6) тариф – стоимость единицы гарантированного объема специальных социальных услуг, рассчитанная по Методике формирования тарифов на оказание специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) формирование тарифов – процесс разработки и утверждения новых, пересмотра и утверждения действующих тарифов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z226" w:id="22"/>
-[...15 lines deleted...]
-      7) формирование тарифов – процесс разработки и утверждения новых, пересмотра и утверждения действующих тарифов.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Процесс формирования тарифов основывается на принципах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z227" w:id="23"/>
-[...15 lines deleted...]
-      3. Процесс формирования тарифов основывается на принципах:</w:t>
+    <w:bookmarkStart w:name="z228" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) доступности специальных социальных услуг – формирование тарифов, а также их совершенствование не приводит к ухудшению доступности населения к оказанию специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z228" w:id="24"/>
-[...15 lines deleted...]
-      1) доступности специальных социальных услуг – формирование тарифов, а также их совершенствование не приводит к ухудшению доступности населения к оказанию специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачности – обязательное опубликование результатов формирования тарифов, за исключением служебной информации ограниченного распространения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z229" w:id="25"/>
-[...15 lines deleted...]
-      2) прозрачности – обязательное опубликование результатов формирования тарифов, за исключением служебной информации ограниченного распространения;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) результативности – формирование тарифов ориентированных на достижение стратегических целей, направлений и задач развития системы социальной защиты населения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z230" w:id="26"/>
-[...15 lines deleted...]
-      3) результативности – формирование тарифов ориентированных на достижение стратегических целей, направлений и задач развития системы социальной защиты населения Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реалистичности – соответствие размеров тарифов с утвержденными (уточненными, скорректированными) показателями бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z231" w:id="27"/>
-[...15 lines deleted...]
-      4) реалистичности – соответствие размеров тарифов с утвержденными (уточненными, скорректированными) показателями бюджета;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) последовательности – соблюдение всеми лицами, принимающими участие в процессе формирования тарифов, принятых решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z232" w:id="28"/>
-[...15 lines deleted...]
-      5) последовательности – соблюдение всеми лицами, принимающими участие в процессе формирования тарифов, принятых решений;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обоснованности – формирование тарифов на основе нормативных правовых актов и других документов, определяющих необходимость разработки новых и (или) пересмотр действующих тарифов в соответствии с утвержденным планом, а также использование бюджетных средств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z233" w:id="29"/>
-[...15 lines deleted...]
-      6) обоснованности – формирование тарифов на основе нормативных правовых актов и других документов, определяющих необходимость разработки новых и (или) пересмотр действующих тарифов в соответствии с утвержденным планом, а также использование бюджетных средств в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования тарифов на оказание специальных социальных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z234" w:id="30"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Тарифы на предстоящий финансовый год формируются в автоматизированной информационной системе "Е-собес" и утверждаются местными исполнительными органами ежегодно до 25 декабря текущего года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z236" w:id="32"/>
+    <w:bookmarkStart w:name="z236" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При расчете тарифов используются следующие общие показатели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z237" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z237" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) cистема оплаты труда гражданских служащих, работников организаций, содержащихся за счет средств государственного бюджета, работников казенных предприятий, утвержденная </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 декабря 2015 года № 1193;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z238" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z238" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) cтандарты оказания специальных социальных услуг в области социальной защиты населения, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 263 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32941), (далее – стандарты оказания специальных социальных услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z239" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z239" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) минимальные штатные нормативы персонала в организациях, предоставляющих специальные социальные услуги, в соответствии с Правилами деятельности организаций, оказывающих специальные социальные услуги, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 230 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32875);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z240" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z240" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) минимальные нормы одежды, обуви, постельного и нижнего белья, предметов личной гигиены, твердого инвентаря и технических вспомогательных (компенсаторных) средств и специальных средств передвижения, предоставляемых лицам, не имеющим инвалидность, по назначению врача, а также сроки их носки и использования, в соответствии со стандартами оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z241" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z241" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) нормативы потребления электроэнергии, тепла на отопление, горячей и холодной воды и других коммунальных услуг по организациям, финансируемым из средств бюджета, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 ноября 1998 года № 1118;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z242" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z242" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) нормы расходов горюче-смазочных материалов для государственных органов Республики Казахстан и расходов на содержание автотранспорта, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 августа 2009 года № 1210;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z243" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z243" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) натуральные нормы питания для лиц, обслуживающихся в медико-социальных учреждениях, реабилитационных центрах, учебных заведениях для детей с инвалидностью, территориальных центров социального обслуживания, отделениях дневного пребывания, центрах социальной адаптации, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 27 ноября 2015 года № 896 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12828);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z244" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z244" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) нормы планирования расхода дезинфекционных средств при обеззараживании отдельных объектов согласно Санитарным правилам "Санитарно-эпидемиологические требования к организации и проведению дезинфекции, дезинсекции и дератизации", утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 29 июля 2022 года № ҚР ДСМ-68 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28977).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z245" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z245" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случае внесения изменений и дополнений, влияющих на расчет тарифов, в показатели, указанные в пункте 5 настоящих Правил и (или) в Методику формирования тарифов, утвержденную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан "Об утверждении правил и методики формирования тарифов на специальные социальные услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32987), допускается пересмотр тарифов (повышение или снижение размеров тарифов) в течение финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1900,68 +2078,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 281</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="42"/>
+    <w:bookmarkStart w:name="z145" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика формирования тарифов на специальные социальные услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 06.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1976,4980 +2154,5074 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введение в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="43"/>
+    <w:bookmarkStart w:name="z146" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z246" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z246" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика формирования тарифов на специальные социальные услуги (далее – Методика) разработаны в соответствии с абзацем тридцать первым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса и определяют методику формирования тарифов на специальные социальные услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z247" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящей Методике используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z248" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) специальные социальные услуги – комплекс услуг, обеспечивающих лицу (семье) условия для преодоления оснований, объективно нарушающих жизнедеятельность человека и направленных на создание равных с другими гражданами возможностей участия в жизни общества;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z247" w:id="45"/>
-[...15 lines deleted...]
-      2. В настоящей Методике используются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z249" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субъекты, предоставляющие специальные социальные услуги – физические и (или) юридические лица, занятые в государственном и негосударственном секторах по предоставлению специальных социальных услуг на основании лицензии на предоставление специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z248" w:id="46"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z250" w:id="48"/>
+    <w:bookmarkStart w:name="z250" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) месячный расчетный показатель – показатель, установленный законом о республиканском бюджете и действующий на 1 января соответствующего финансового года (далее –МРП); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z251" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расход коммунальных услуг – расходы на отопление, электроэнергию, горячую и холодную воду, канализационные стоки, услуги связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z252" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тариф – стоимость единицы гарантированного объема специальных социальных услуг, рассчитанная по Методике.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z251" w:id="49"/>
-[...15 lines deleted...]
-      4) расход коммунальных услуг – расходы на отопление, электроэнергию, горячую и холодную воду, канализационные стоки, услуги связи;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Методика формирования тарифов на специальные социальные услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z252" w:id="50"/>
-[...15 lines deleted...]
-      5) тариф – стоимость единицы гарантированного объема специальных социальных услуг, рассчитанная по Методике.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тарифы рассчитываются по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z253" w:id="51"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Методика формирования тарифов на специальные социальные услуги</w:t>
+    <w:bookmarkStart w:name="z255" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T = T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>осн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>накл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z254" w:id="52"/>
-[...15 lines deleted...]
-      3. Тарифы рассчитываются по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z256" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z255" w:id="53"/>
-[...15 lines deleted...]
-      T = T</w:t>
+    <w:bookmarkStart w:name="z257" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T – тариф;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z258" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>осн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> + T</w:t>
+        <w:t xml:space="preserve"> – основной компонент – стоимость оказанных специальных социальных услуг в месяц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z259" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>накл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> – накладной компонент – стоимость создания и предоставления условий для оказания специальных социальных услуг в месяц. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z260" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основной компонент рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z261" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>осн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *ku+ M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z256" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z262" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...36 lines deleted...]
-      T</w:t>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z263" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>осн</w:t>
-[...118 lines deleted...]
-        </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> *ku+ M</w:t>
-[...19 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> – сумма расходов на оплату труда специалистов, непосредственно оказывающих услугу i, в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z262" w:id="60"/>
+    <w:bookmarkStart w:name="z264" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku – коэффициент степени ограничений жизнедеятельности и нуждаемости в постороннем уходе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z265" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku1 – 1,0 для лиц с психоневрологическими заболеваниями старше 18 лет, лиц преклонного возраста и лиц с инвалидностью 1 и 2 групп, детей с инвалидностью с нарушениями опорно-двигательного аппарата, детей с инвалидностью с психоневрологическими заболеваниями с умеренной и выраженной степенью ограничений жизнедеятельности и нуждаемости в постороннем уходе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z266" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku2 – 1,01 для лиц преклонного возраста и лиц с инвалидностью 1 и 2 групп с тяжелой степенью ограничений жизнедеятельности и нуждаемости в постороннем уходе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z267" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku3 – 1,02 для лиц преклонного возраста и лиц с инвалидностью 1 и 2 групп с абсолютной степенью ограничений жизнедеятельности и нуждаемости в постороннем уходе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z268" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku4 – 1,03 для лиц с психоневрологическими заболеваниями старше 18 лет, детей с инвалидностью с нарушениями опорно-двигательного аппарата с тяжелой степенью ограничений жизнедеятельности и нуждаемости в постороннем уходе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z269" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku5 – 1,04 для детей с инвалидностью с психоневрологическими заболеваниями с тяжелой степенью ограничений жизнедеятельности и нуждаемости в постороннем уходе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z270" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku6 – 1,05 для лиц с психоневрологическими заболеваниями старше 18 лет, детей с инвалидностью с нарушениями опорно-двигательного аппарата с абсолютной степенью ограничений жизнедеятельности и нуждаемости в постороннем уходе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z271" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku7 – 1,06 для детей с инвалидностью с психоневрологическими заболеваниями с абсолютной степенью ограничений жизнедеятельности и нуждаемости в постороннем уходе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z272" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ku для услугополучателей организаций временного пребывания не применяется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z273" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Mi – сумма расходов на товары и материалы, необходимые для оказания услуги i.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z274" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы на оплату труда специалистов в месяц с учетом времени, затрачиваемого каждым из специалистов на оказание услуги i, и в рамках нормальной продолжительности рабочего времени (не более 40 часов в неделю), рассчитываются в соответствии с системой оплаты труда гражданских служащих, работников организаций, содержащихся за счет средств государственного бюджета, работников казенных предприятий, утвержденной постановлением Правительства Республики Казахстан от 31 декабря 2015 года № 1193 по формуле с применением средних значений коэффициентов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z275" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Qi= (ДО *ks* ke1 + R+ БДО * (Доу1 + Доу2+ Доу3)+ ДО*Доу4)* sno* mp +ДО1 (или ДО2)/12,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z276" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...258 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z275" w:id="73"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="75"/>
+    <w:bookmarkStart w:name="z277" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ДО – должностной оклад работников, предоставляющих специальные социальные услуги в месяц; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z278" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ks – коэффициент доплаты специалистам за работу в сельской местности, составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z279" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для городских организаций, предоставляющих специальные социальные услуги – 1,0;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z278" w:id="76"/>
-[...15 lines deleted...]
-      ks – коэффициент доплаты специалистам за работу в сельской местности, составляет:</w:t>
+    <w:bookmarkStart w:name="z280" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для сельских – 1,25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z279" w:id="77"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z281" w:id="79"/>
+    <w:bookmarkStart w:name="z281" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ke1 – коэффициент доплаты за проживание в зоне экологического бедствия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О социальной защите граждан, пострадавших вследствие экологического бедствия в Приаралье" (далее – Закон о Приаралье) работникам организаций, предоставляющим специальные социальные услуги, составляет:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z282" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 % для работников, проживающих в зоне экологической катастрофы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z283" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 % для работников, проживающих в зоне экологического кризиса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z282" w:id="80"/>
-[...15 lines deleted...]
-      50 % для работников, проживающих в зоне экологической катастрофы;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 % для работников, проживающих в зоне экологического предкризисного состояния.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z283" w:id="81"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z285" w:id="83"/>
+    <w:bookmarkStart w:name="z285" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если данная доплата не предусмотрена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о Приаралье</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, ke1= 1,0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z286" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z286" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       R – доплата за проживание в зоне радиационного риска в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О социальной защите граждан, пострадавших вследствие ядерных испытаний на Семипалатинском испытательном ядеpном полигоне" (далее – Закон о защите пострадавших на ядерном полигоне) составляет:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z287" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R1 – 2,0 МРП для работников, проживающих в зоне чрезвычайного радиационного риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z288" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R2 – 1,75 МРП для работников, проживающих в зоне максимального радиационного риска;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z287" w:id="85"/>
-[...15 lines deleted...]
-      R1 – 2,0 МРП для работников, проживающих в зоне чрезвычайного радиационного риска;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R3 – 1,5 МРП для работников, проживающих в зоне повышенного радиационного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z288" w:id="86"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z290" w:id="88"/>
+    <w:bookmarkStart w:name="z290" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       R4 – 1,25 МРП для работников, проживающих в зоне минимального радиационного риска; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z291" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R5 – 1,0 МРП для работников, проживающих в зоне с льготным социально-экономическим статусом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z292" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если данная доплата не предусмотрена Законом о защите пострадавших на ядерном полигоне, R = 0;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z291" w:id="89"/>
-[...15 lines deleted...]
-      R5 – 1,0 МРП для работников, проживающих в зоне с льготным социально-экономическим статусом.</w:t>
+    <w:bookmarkStart w:name="z293" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доу1 – коэффициенты надбавок за особые условия труда работникам, предоставляющим специальные социальные услуги в организациях стационарного и полустационарного типов, организациях надомного обслуживания, кроме работников административного, вспомогательного персонала, рабочих, составляют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z292" w:id="90"/>
-[...15 lines deleted...]
-      В случае, если данная доплата не предусмотрена Законом о защите пострадавших на ядерном полигоне, R = 0;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 % от БДО за работу с престарелыми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z293" w:id="91"/>
-[...15 lines deleted...]
-      Доу1 – коэффициенты надбавок за особые условия труда работникам, предоставляющим специальные социальные услуги в организациях стационарного и полустационарного типов, организациях надомного обслуживания, кроме работников административного, вспомогательного персонала, рабочих, составляют:</w:t>
+    <w:bookmarkStart w:name="z295" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 % от БДО за работу с лицами с инвалидностью, в том числе детьми с инвалидностью с нарушением опорно-двигательного аппарата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z294" w:id="92"/>
-[...15 lines deleted...]
-      30 % от БДО за работу с престарелыми;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 % от БДО с детьми с инвалидностью и лицами с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z295" w:id="93"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="95"/>
+    <w:bookmarkStart w:name="z297" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Доу2 – коэффициенты надбавок за особые условия труда работникам, предоставляющим специальные социальные услуги в организациях временного пребывания, кроме работников административного, вспомогательного персонала, рабочих, составляют: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z298" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z298" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60 % от БДО за работу с лицами, не имеющими определенного места жительства (в центрах социальной адаптации), лицами, освобожденными из мест лишения свободы и находящимися на учете службы пробации уголовно-исполнительной инспекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z299" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z299" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40 % от БДО, лицами, подвергшимися жестокому обращению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z300" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доу3 – доплата работникам, занятым на тяжелых (особо тяжелых) физических работах и работах с вредными (особо вредными) и опасными (особо опасными) условиями труда составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z301" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 % от БДО за работу в отделениях (палатах) паллиативной помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z300" w:id="98"/>
-[...15 lines deleted...]
-      Доу3 – доплата работникам, занятым на тяжелых (особо тяжелых) физических работах и работах с вредными (особо вредными) и опасными (особо опасными) условиями труда составляет:</w:t>
+    <w:bookmarkStart w:name="z302" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60 % от БДО за работу в отделениях для больных туберкулезом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z301" w:id="99"/>
-[...15 lines deleted...]
-      40 % от БДО за работу в отделениях (палатах) паллиативной помощи;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доу4 – доплата за психоэмоциональные и физические нагрузки в организациях стационарного и полустационарного типов (за исключением отделений (палат) паллиативной помощи) составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z302" w:id="100"/>
-[...15 lines deleted...]
-      60 % от БДО за работу в отделениях для больных туберкулезом;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35 % от ДО для работников основного персонала (за исключением социального работника);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z303" w:id="101"/>
-[...15 lines deleted...]
-      Доу4 – доплата за психоэмоциональные и физические нагрузки в организациях стационарного и полустационарного типов (за исключением отделений (палат) паллиативной помощи) составляет:</w:t>
+    <w:bookmarkStart w:name="z305" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 % от ДО для социальных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z304" w:id="102"/>
-[...15 lines deleted...]
-      35 % от ДО для работников основного персонала (за исключением социального работника);</w:t>
+    <w:bookmarkStart w:name="z306" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 % от ДО для санитаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z305" w:id="103"/>
-[...15 lines deleted...]
-      40 % от ДО для социальных работников;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60 % от ДО для воспитателей, медицинских сестер всех специальностей, санитаров в отделениях (палатах) паллиативной помощи, санитарам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z306" w:id="104"/>
-[...15 lines deleted...]
-      40 % от ДО для санитаров;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35 % от ДО социальным работникам организаций надомного обслуживания, временного пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z307" w:id="105"/>
-[...15 lines deleted...]
-      60 % от ДО для воспитателей, медицинских сестер всех специальностей, санитаров в отделениях (палатах) паллиативной помощи, санитарам;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 % от ДО санитарам организаций надомного обслуживания, временного пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z308" w:id="106"/>
-[...15 lines deleted...]
-      35 % от ДО социальным работникам организаций надомного обслуживания, временного пребывания;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО1 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим составляет размер одного ДО (тарифной ставки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z309" w:id="107"/>
-[...15 lines deleted...]
-      20 % от ДО санитарам организаций надомного обслуживания, временного пребывания;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО2 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим, проживающим в зоне экологического бедствия в соответствии с Законом о Приаралье, составляет ДО1×2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z310" w:id="108"/>
-[...15 lines deleted...]
-      ДО1 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим составляет размер одного ДО (тарифной ставки);</w:t>
+    <w:bookmarkStart w:name="z312" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sno – коэффициент социального налога и социальных отчислений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z311" w:id="109"/>
-[...15 lines deleted...]
-      ДО2 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим, проживающим в зоне экологического бедствия в соответствии с Законом о Приаралье, составляет ДО1×2;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на 2025 год – 1,082;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z312" w:id="110"/>
-[...15 lines deleted...]
-      sno – коэффициент социального налога и социальных отчислений:</w:t>
+    <w:bookmarkStart w:name="z314" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mp – коэффициент обязательных пенсионных взносов и отчислений работодателя в фонд обязательного медицинского страхования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z313" w:id="111"/>
-[...15 lines deleted...]
-      на 2025 год – 1,082;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на 2025 год – 1,05.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z314" w:id="112"/>
-[...15 lines deleted...]
-      mp – коэффициент обязательных пенсионных взносов и отчислений работодателя в фонд обязательного медицинского страхования:</w:t>
+    <w:bookmarkStart w:name="z316" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО исчисляется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z315" w:id="113"/>
-[...15 lines deleted...]
-      на 2025 год – 1,05.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО = БДО*ki*kp,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z316" w:id="114"/>
-[...15 lines deleted...]
-      ДО исчисляется по формуле:</w:t>
+    <w:bookmarkStart w:name="z318" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z317" w:id="115"/>
-[...15 lines deleted...]
-      ДО = БДО*ki*kp,</w:t>
+    <w:bookmarkStart w:name="z319" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БДО – базовый должностной оклад. БДО = 17 697 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z318" w:id="116"/>
+    <w:bookmarkStart w:name="z320" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ki – коэффициенты для исчисления должностных окладов гражданских служащих, работников организаций, содержащихся за счет средств государственного бюджета, работников казенных предприятий (за исключением рабочих) по функциональным блокам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z321" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      kp – поправочный коэффициент к установленным размерам ДО:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z322" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года в размере 2,0 для работников управленческого, основного персоналов организаций, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организаций надомного обслуживания, временного пребывания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z323" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 сентября 2023 года в размере 3,42 для медицинских и фармацевтических работников – специалистов высшего уровня квалификации (управленческий персонал блока А, основной персонал блоков В1, В2);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z324" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 сентября 2023 года в размере 2,34 для медицинских и фармацевтических работников – специалисты высшего и среднего уровня квалификации (основной персонал блоков В3, В4).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z325" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средние значения коэффициентов ki и kp для основного персонала, оказывающего социальные – бытовые; – медицинские; – психологические; –педагогические; – трудовые; – культурные; – правовые; – экономические услуги рассчитываются по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z326" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ki*kp = ∑ДО/ g/БДО,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z327" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...138 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z326" w:id="124"/>
-[...15 lines deleted...]
-      ki*kp = ∑ДО/ g/БДО,</w:t>
+    <w:bookmarkStart w:name="z328" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ∑ДО – сумма должностных окладов специалистов и работников, непосредственно оказывающих специальные социальные услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z327" w:id="125"/>
-[...15 lines deleted...]
-      где:</w:t>
+    <w:bookmarkStart w:name="z329" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g – расчетная мощность организации, предоставляющей специальные социальные услуги, согласно договору, об оказании услуг с местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z328" w:id="126"/>
-[...15 lines deleted...]
-      ∑ДО – сумма должностных окладов специалистов и работников, непосредственно оказывающих специальные социальные услуги;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы на оплату труда специалистов, непосредственно оказывающих услугу по договору с организациями здравоохранения, не включаются в тариф.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z329" w:id="127"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z331" w:id="129"/>
+    <w:bookmarkStart w:name="z331" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Mi –включают: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z332" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М1 – расходы на продукты питания, необходимые при оказании социально-бытовых услуг, рассчитываются согласно натуральным нормам питания с учетом наиболее актуальных официальных среднестатистических цен в регионе в день и умножаются на количество дней предоставления питания в месяц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z333" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      K – количество дней пребывания (посещения) получателя услуг в организации, предоставляющей специальные социальные услуги, в течение месяца составляет:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z332" w:id="130"/>
-[...15 lines deleted...]
-      М1 – расходы на продукты питания, необходимые при оказании социально-бытовых услуг, рассчитываются согласно натуральным нормам питания с учетом наиболее актуальных официальных среднестатистических цен в регионе в день и умножаются на количество дней предоставления питания в месяц;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в условиях стационара – 365 дней (в високосных годах – 366 дней);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z333" w:id="131"/>
-[...15 lines deleted...]
-      K – количество дней пребывания (посещения) получателя услуг в организации, предоставляющей специальные социальные услуги, в течение месяца составляет:</w:t>
+    <w:bookmarkStart w:name="z335" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в условиях полустационара – рабочие дни;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z334" w:id="132"/>
-[...15 lines deleted...]
-      в условиях стационара – 365 дней (в високосных годах – 366 дней);</w:t>
+    <w:bookmarkStart w:name="z336" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в условиях временного пребывания – не более года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z335" w:id="133"/>
-[...15 lines deleted...]
-      в условиях полустационара – рабочие дни;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Питание в условиях стационара предоставляется ежедневно в течение года в размерах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z336" w:id="134"/>
-[...15 lines deleted...]
-      в условиях временного пребывания – не более года.</w:t>
+    <w:bookmarkStart w:name="z338" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц не способных к самостоятельному обслуживанию в связи с преклонным возрастом и лиц с инвалидностью 1 и 2 групп 0,8 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z337" w:id="135"/>
-[...15 lines deleted...]
-      Питание в условиях стационара предоставляется ежедневно в течение года в размерах:</w:t>
+    <w:bookmarkStart w:name="z339" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями 0,9 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z338" w:id="136"/>
-[...15 lines deleted...]
-      для лиц не способных к самостоятельному обслуживанию в связи с преклонным возрастом и лиц с инвалидностью 1 и 2 групп 0,8 МРП;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для детей с инвалидностью с психоневрологическими патологиями от трех до десяти лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от трех до десяти лет 0,7 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z339" w:id="137"/>
-[...15 lines deleted...]
-      для лиц с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями 0,9 МРП;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для детей с инвалидностью с психоневрологическими патологиями от десяти до восемнадцати лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от десяти до восемнадцати лет 0,9 МРП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z340" w:id="138"/>
-[...15 lines deleted...]
-      для детей с инвалидностью с психоневрологическими патологиями от трех до десяти лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от трех до десяти лет 0,7 МРП;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Питание в условиях полустационара предоставляется ежедневно рабочие дни месяца в размерах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z341" w:id="139"/>
-[...15 lines deleted...]
-      для детей с инвалидностью с психоневрологическими патологиями от десяти до восемнадцати лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от десяти до восемнадцати лет 0,9 МРП.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями, лиц не способных к самостоятельному обслуживанию в связи с преклонным возрастом и лиц с инвалидностью 1 и 2 групп 0,7 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z342" w:id="140"/>
-[...15 lines deleted...]
-      Питание в условиях полустационара предоставляется ежедневно рабочие дни месяца в размерах:</w:t>
+    <w:bookmarkStart w:name="z344" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для детей с инвалидностью с психоневрологическими патологиями от трех до десяти лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от трех до десяти лет 0,4 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z343" w:id="141"/>
-[...15 lines deleted...]
-      для лиц с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями, лиц не способных к самостоятельному обслуживанию в связи с преклонным возрастом и лиц с инвалидностью 1 и 2 групп 0,7 МРП;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для детей с инвалидностью с психоневрологическими патологиями и детей с инвалидностью с нарушениями опорно-двигательного аппарата от десяти до восемнадцати лет 0,5 МРП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z344" w:id="142"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z346" w:id="144"/>
+    <w:bookmarkStart w:name="z346" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Питание в условиях временного пребывания предоставляется ежедневно, но продолжительностью не более 1 года в размере 0,5 МРП; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z347" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М2 – расходы на лекарственные средства и медицинские изделия в расчете на одного получателя услуг в месяц составляют 0,1 МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z348" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М3 – расходы, связанные с социально-педагогическими услугами, в расчете на одного получателя услуг в месяц составляют 0,3 МРП;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z347" w:id="145"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z349" w:id="147"/>
+    <w:bookmarkStart w:name="z349" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       М4 – расходы на товары и материалы, необходимые при оказании социально-трудовых услуг в месяц, составляют 0,1 МРП. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z350" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Накладной компонент рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z351" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>накл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>АУП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ХОП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>тв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + H + Z+W+ S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z350" w:id="148"/>
-[...15 lines deleted...]
-      4. Накладной компонент рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z352" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z351" w:id="149"/>
-[...15 lines deleted...]
-      T</w:t>
+    <w:bookmarkStart w:name="z353" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>накл</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> = F</w:t>
+        <w:t>АУП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – фонд оплаты труда административно-управленческого персонала согласно утвержденным минимальным штатным нормативам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z354" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>АУП</w:t>
-[...9 lines deleted...]
-        <w:t>+ F</w:t>
+        <w:t>ХОП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – фонд оплаты труда хозяйственно-обслуживающего персонала согласно утвержденным минимальным штатным нормативам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z355" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>ХОП</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>тв</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> + H + Z+W+ S</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> – фонд оплаты труда административно-управленческого персонала согласно утвержденным минимальным штатным нормативам;</w:t>
+        <w:t xml:space="preserve"> – расходы на твердый инвентарь с учетом наиболее актуальных официальных среднестатистических цен в регионе и составляют 0,4 МРП в месяц на одного получателя услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z354" w:id="152"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z356" w:id="154"/>
+    <w:bookmarkStart w:name="z356" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       H – расходы на дезинфицирующие средства, согласно нормам расхода дезинфицирующих средств, на одну организацию. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z357" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расход на одного получателя услуг рассчитывается соотношением нормы дезинфицирующих средств на организацию на g.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z358" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Норма расхода дезинфицирующих средств составляет:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z357" w:id="155"/>
-[...15 lines deleted...]
-      Расход на одного получателя услуг рассчитывается соотношением нормы дезинфицирующих средств на организацию на g.</w:t>
+    <w:bookmarkStart w:name="z359" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 МРП в месяц на организацию стационарного типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z358" w:id="156"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z360" w:id="158"/>
+    <w:bookmarkStart w:name="z360" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4 МРП в месяц на организацию полустационарного типа; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 4 части третьей пункта 4 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Z – расходы по сопровождению информационных систем, обеспечивающих автоматизацию процессов оказания специальных социальных услуг. Расходы рассчитываются на основе предусмотренного штатными нормативами количества работников организации, для которых требуется ведение учетных записей, и составляют 0,67 МРП в месяц на каждого работника. На одного получателя услуг рассчитывается соотношением общей суммы затрат на сопровождение информационных систем, обеспечивающих автоматизацию процессов оказания специальных социальных услуг на g;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z362" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      W – расходы на горюче-смазочные материалы согласно нормам расходов горюче-смазочных материалов с учетом наиболее актуальных официальных среднестатистических цен в регионе и составляют не более 42 МРП на 1 автотранспортное средство. На одного получателя услуг расход рассчитывается соотношением общей суммы затрат на горюче-смазочные материалы 1 автотранспортного средства на g;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z363" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sм – расходы на мягкий инвентарь на одного получателя услуг с учетом наиболее актуальных официальных среднестатистических цен в регионе и составляют:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z361" w:id="159"/>
-[...15 lines deleted...]
-      Z – расходы по сопровождению информационных систем, обеспечивающих автоматизацию процессов оказания специальных социальных услуг. Расходы рассчитываются на основе предусмотренного штатными нормативами количества работников организации, для которых требуется ведение учетных записей, и составляют 0,67 МРП в месяц на каждого работника. На одного получателя услуг рассчитывается соотношением общей суммы затрат на сопровождение информационных систем, обеспечивающих автоматизацию процессов оказания специальных социальных услуг на g;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в организациях стационарного типа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z362" w:id="160"/>
-[...15 lines deleted...]
-      W – расходы на горюче-смазочные материалы согласно нормам расходов горюче-смазочных материалов с учетом наиболее актуальных официальных среднестатистических цен в регионе и составляют не более 42 МРП на 1 автотранспортное средство. На одного получателя услуг расход рассчитывается соотношением общей суммы затрат на горюче-смазочные материалы 1 автотранспортного средства на g;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц не способных к самостоятельному обслуживанию в связи с преклонным возрастом и лиц с инвалидностью 1 и 2 групп, лиц с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями 0,7 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z363" w:id="161"/>
-[...15 lines deleted...]
-      Sм – расходы на мягкий инвентарь на одного получателя услуг с учетом наиболее актуальных официальных среднестатистических цен в регионе и составляют:</w:t>
+    <w:bookmarkStart w:name="z366" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для детей с инвалидностью с психоневрологическими патологиями от трех до восемнадцати лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от трех до восемнадцати лет 0,7 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z364" w:id="162"/>
-[...15 lines deleted...]
-      в организациях стационарного типа:</w:t>
+    <w:bookmarkStart w:name="z367" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в организациях полустационарного типа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z365" w:id="163"/>
-[...15 lines deleted...]
-      для лиц не способных к самостоятельному обслуживанию в связи с преклонным возрастом и лиц с инвалидностью 1 и 2 групп, лиц с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями 0,7 МРП;</w:t>
+    <w:bookmarkStart w:name="z368" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц не способных к самостоятельному обслуживанию в связи с преклонным возрастом и лиц с инвалидностью 1 и 2 групп, лиц с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями 0,3 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z366" w:id="164"/>
-[...15 lines deleted...]
-      для детей с инвалидностью с психоневрологическими патологиями от трех до восемнадцати лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от трех до восемнадцати лет 0,7 МРП;</w:t>
+    <w:bookmarkStart w:name="z369" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для детей с инвалидностью с психоневрологическими патологиями от трех до восемнадцати лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от трех до восемнадцати лет 0,3 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z367" w:id="165"/>
-[...15 lines deleted...]
-      в организациях полустационарного типа:</w:t>
+    <w:bookmarkStart w:name="z370" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в организациях временного пребывания 1,2 МРП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z368" w:id="166"/>
-[...15 lines deleted...]
-      для лиц не способных к самостоятельному обслуживанию в связи с преклонным возрастом и лиц с инвалидностью 1 и 2 групп, лиц с инвалидностью старше восемнадцати лет с психоневрологическими заболеваниями 0,3 МРП;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      FАУП рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z369" w:id="167"/>
-[...15 lines deleted...]
-      для детей с инвалидностью с психоневрологическими патологиями от трех до восемнадцати лет и детей с инвалидностью с нарушениями опорно-двигательного аппарата от трех до восемнадцати лет 0,3 МРП;</w:t>
+    <w:bookmarkStart w:name="z372" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>АУП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (ДО * ks * ke1+ R+ ДО * Доу1 + ДО*Доу2)* sno* mp + ДО1 (или ДО2)/12,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z370" w:id="168"/>
-[...15 lines deleted...]
-      в организациях временного пребывания 1,2 МРП.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z371" w:id="169"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z374" w:id="172"/>
+    <w:bookmarkStart w:name="z374" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ДО – должностной оклад административно-управленческого персонала в месяц; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z375" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ks – коэффициент доплаты специалистам за работу в сельской местности, составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z376" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для городских организаций, предоставляющих специальные социальные услуги – 1,0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z377" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для сельских – 1,25;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z375" w:id="173"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z378" w:id="176"/>
+    <w:bookmarkStart w:name="z378" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ke1 – коэффициент доплаты за проживание в зоне экологического бедствия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о Приаралье</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> работникам организаций, предоставляющим специальные социальные услуги, составляет: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z379" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 % для работников, проживающих в зоне экологической катастрофы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z380" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 % для работников, проживающих в зоне экологического кризиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z381" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 % для работников, проживающих в зоне экологического предкризисного состояния.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z379" w:id="177"/>
-[...15 lines deleted...]
-      50 % для работников, проживающих в зоне экологической катастрофы;</w:t>
+    <w:bookmarkStart w:name="z382" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если данная доплата не предусмотрена Законом о Приаралье, ke1= 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z380" w:id="178"/>
-[...15 lines deleted...]
-      30 % для работников, проживающих в зоне экологического кризиса;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R – доплата за проживание в зоне радиационного риска в соответствии с Законом о защите пострадавших на ядерном полигоне составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z381" w:id="179"/>
-[...15 lines deleted...]
-      20 % для работников, проживающих в зоне экологического предкризисного состояния.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R1 – 2,0 МРП для работников, проживающих в зоне чрезвычайного радиационного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z382" w:id="180"/>
-[...15 lines deleted...]
-      В случае, если данная доплата не предусмотрена Законом о Приаралье, ke1= 1;</w:t>
+    <w:bookmarkStart w:name="z385" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R2 – 1,75 МРП для работников, проживающих в зоне максимального радиационного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z383" w:id="181"/>
-[...15 lines deleted...]
-      R – доплата за проживание в зоне радиационного риска в соответствии с Законом о защите пострадавших на ядерном полигоне составляет:</w:t>
+    <w:bookmarkStart w:name="z386" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R3 – 1,5 МРП для работников, проживающих в зоне повышенного радиационного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z384" w:id="182"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="185"/>
+    <w:bookmarkStart w:name="z387" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       R4 – 1,25 МРП для работников, проживающих в зоне минимального радиационного риска; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z388" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R5 – 1,0 МРП для работников, проживающих в зоне с льготным социально-экономическим статусом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z389" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если данная доплата не предусмотрена Законом о защите пострадавших на ядерном полигоне, R = 0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z390" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доу1 – коэффициенты надбавок за особые условия труда работникам административно-управленческого персонала в организациях, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организациях надомного обслуживания, временного пребывания составляют 40 % от ДО;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z388" w:id="186"/>
-[...15 lines deleted...]
-      R5 – 1,0 МРП для работников, проживающих в зоне с льготным социально-экономическим статусом.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доу2 – доплата за психоэмоциональные и физические нагрузки в организациях стационарного и полустационарного типов (за исключением отделений (палат) паллиативной помощи) составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z389" w:id="187"/>
-[...15 lines deleted...]
-      В случае, если данная доплата не предусмотрена Законом о защите пострадавших на ядерном полигоне, R = 0;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 % от ДО для управленческого персонала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z390" w:id="188"/>
-[...15 lines deleted...]
-      Доу1 – коэффициенты надбавок за особые условия труда работникам административно-управленческого персонала в организациях, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организациях надомного обслуживания, временного пребывания составляют 40 % от ДО;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 % от ДО управленческому персоналу организаций надомного обслуживания, временного пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z391" w:id="189"/>
-[...15 lines deleted...]
-      Доу2 – доплата за психоэмоциональные и физические нагрузки в организациях стационарного и полустационарного типов (за исключением отделений (палат) паллиативной помощи) составляет:</w:t>
+    <w:bookmarkStart w:name="z394" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО1 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим составляет размер одного ДО (тарифной ставки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z392" w:id="190"/>
-[...15 lines deleted...]
-      30 % от ДО для управленческого персонала;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО2 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим, проживающим в зоне экологического бедствия в соответствии с Законом о Приаралье, составляет ДО1×2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z393" w:id="191"/>
-[...15 lines deleted...]
-      15 % от ДО управленческому персоналу организаций надомного обслуживания, временного пребывания;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sno – коэффициент социального налога и социальных отчислений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z394" w:id="192"/>
-[...15 lines deleted...]
-      ДО1 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим составляет размер одного ДО (тарифной ставки);</w:t>
+    <w:bookmarkStart w:name="z397" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на 2025 год– 1,082;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z395" w:id="193"/>
-[...15 lines deleted...]
-      ДО2 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим, проживающим в зоне экологического бедствия в соответствии с Законом о Приаралье, составляет ДО1×2;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mp – коэффициент обязательных пенсионных взносов и отчислений работодателя в фонд обязательного медицинского страхования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z396" w:id="194"/>
-[...15 lines deleted...]
-      sno – коэффициент социального налога и социальных отчислений:</w:t>
+    <w:bookmarkStart w:name="z399" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на 2025 год - 1,05.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z397" w:id="195"/>
-[...15 lines deleted...]
-      на 2025 год– 1,082;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО исчисляется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z398" w:id="196"/>
-[...15 lines deleted...]
-      mp – коэффициент обязательных пенсионных взносов и отчислений работодателя в фонд обязательного медицинского страхования:</w:t>
+    <w:bookmarkStart w:name="z401" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО = БДО*ki*kp,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z399" w:id="197"/>
-[...15 lines deleted...]
-      на 2025 год - 1,05.</w:t>
+    <w:bookmarkStart w:name="z402" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z400" w:id="198"/>
-[...15 lines deleted...]
-      ДО исчисляется по формуле:</w:t>
+    <w:bookmarkStart w:name="z403" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БДО – базовый должностной оклад. БДО = 17 697 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z401" w:id="199"/>
-[...15 lines deleted...]
-      ДО = БДО*ki*kp,</w:t>
+    <w:bookmarkStart w:name="z404" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ki – коэффициенты для исчисления должностных окладов (тарифных ставок) рабочих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z402" w:id="200"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z405" w:id="203"/>
+    <w:bookmarkStart w:name="z405" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       kp – поправочный коэффициент к установленным размерам ДО: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z406" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года в размере 2,0 для работников организаций, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организаций надомного обслуживания, временного пребывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z407" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средние значения коэффициентов ki и kp для административно-управленческого персонала рассчитываются по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z408" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ki*kp = ∑ДО/ g/БДО,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z406" w:id="204"/>
-[...15 lines deleted...]
-      с 1 января 2023 года в размере 2,0 для работников организаций, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организаций надомного обслуживания, временного пребывания.</w:t>
+    <w:bookmarkStart w:name="z409" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z407" w:id="205"/>
-[...15 lines deleted...]
-      Средние значения коэффициентов ki и kp для административно-управленческого персонала рассчитываются по формуле:</w:t>
+    <w:bookmarkStart w:name="z410" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ∑ДО – сумма должностных окладов административно-управленческого персонала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z408" w:id="206"/>
-[...15 lines deleted...]
-      ki*kp = ∑ДО/ g/БДО,</w:t>
+    <w:bookmarkStart w:name="z411" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g – расчетная мощность организации, предоставляющей специальные социальные услуги, согласно договору, об оказании услуг с местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z409" w:id="207"/>
+    <w:bookmarkStart w:name="z412" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      FХОП исчисляется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z413" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ХОП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (ДО * ke1 + R+ ДО * (Доу1+Доу3) + БДО*Доу2)*sno*mp +ДО1 (или ДО2)/12,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z414" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z412" w:id="210"/>
-[...15 lines deleted...]
-      FХОП исчисляется по формуле:</w:t>
+    <w:bookmarkStart w:name="z415" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО – должностной оклад работников хозяйственно-обслуживающего персонала в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z413" w:id="211"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z416" w:id="214"/>
+    <w:bookmarkStart w:name="z416" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ke1 – коэффициент доплаты за проживание в зоне экологического бедствия в соответствии с Законом о Приаралье работникам организаций, предоставляющим специальные социальные услуги, составляет: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z417" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50% для работников, проживающих в зоне экологической катастрофы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z418" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30% для работников, проживающих в зоне экологического кризиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z419" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20% для работников, проживающих в зоне экологического предкризисного состояния.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z417" w:id="215"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z420" w:id="218"/>
+    <w:bookmarkStart w:name="z420" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если данная доплата не предусмотрена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о Приаралье</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, ke1= 1;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z421" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R – доплата за проживание в зоне радиационного риска в соответствии с Законом о защите пострадавших на ядерном полигоне составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z422" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R1 – 2,0 МРП для работников, проживающих в зоне чрезвычайного радиационного риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z423" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R2 – 1,75 МРП для работников, проживающих в зоне максимального радиационного риска;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z421" w:id="219"/>
-[...15 lines deleted...]
-      R – доплата за проживание в зоне радиационного риска в соответствии с Законом о защите пострадавших на ядерном полигоне составляет:</w:t>
+    <w:bookmarkStart w:name="z424" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R3 – 1,5 МРП для работников, проживающих в зоне повышенного радиационного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z422" w:id="220"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z425" w:id="223"/>
+    <w:bookmarkStart w:name="z425" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       R4 – 1,25 МРП для работников, проживающих в зоне минимального радиационного риска; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z426" w:id="224"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z426" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R5 – 1,0 МРП для работников, проживающих в зоне с льготным социально-экономическим статусом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z427" w:id="225"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z427" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если данная доплата не предусмотрена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о защите пострадавших на ядерном полигоне, R = 0;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z428" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доу1 – коэффициент надбавок за особые условия труда в организациях, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организациях надомного обслуживания, временного пребывания составляет 40% от ДО для работников административного, вспомогательного персоналов, рабочим;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z429" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доу2 – доплата работникам, занятым на тяжелых (особо тяжелых) физических работах и работах с вредными (особо вредными) и опасными (особо опасными) условиями труда составляет 25 % от БДО за работу со специальной техникой и изделиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z430" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доу3 – надбавка за особые условия труда работников организаций, предоставляющих специальные социальные услуги, составляет 10 % от ДО;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z428" w:id="226"/>
-[...15 lines deleted...]
-      Доу1 – коэффициент надбавок за особые условия труда в организациях, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организациях надомного обслуживания, временного пребывания составляет 40% от ДО для работников административного, вспомогательного персоналов, рабочим;</w:t>
+    <w:bookmarkStart w:name="z431" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО1 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим составляет размер одного ДО (тарифной ставки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z429" w:id="227"/>
-[...15 lines deleted...]
-      Доу2 – доплата работникам, занятым на тяжелых (особо тяжелых) физических работах и работах с вредными (особо вредными) и опасными (особо опасными) условиями труда составляет 25 % от БДО за работу со специальной техникой и изделиями;</w:t>
+    <w:bookmarkStart w:name="z432" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО2 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим, проживающим в зоне экологического бедствия в соответствии с Законом о Приаралье, составляет ДО1×2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z430" w:id="228"/>
-[...15 lines deleted...]
-      Доу3 – надбавка за особые условия труда работников организаций, предоставляющих специальные социальные услуги, составляет 10 % от ДО;</w:t>
+    <w:bookmarkStart w:name="z433" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sno – коэффициент социального налога и социальных отчислений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z431" w:id="229"/>
-[...15 lines deleted...]
-      ДО1 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим составляет размер одного ДО (тарифной ставки);</w:t>
+    <w:bookmarkStart w:name="z434" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на 2025 год – 1,082;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z432" w:id="230"/>
-[...15 lines deleted...]
-      ДО2 – пособие на оздоровление к ежегодному оплачиваемому трудовому отпуску гражданским служащим, проживающим в зоне экологического бедствия в соответствии с Законом о Приаралье, составляет ДО1×2;</w:t>
+    <w:bookmarkStart w:name="z435" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mp – коэффициент обязательных пенсионных взносов и отчислений работодателя в фонд обязательного медицинского страхования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z433" w:id="231"/>
-[...15 lines deleted...]
-      sno – коэффициент социального налога и социальных отчислений:</w:t>
+    <w:bookmarkStart w:name="z436" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на 2025 год - 1,05.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z434" w:id="232"/>
-[...15 lines deleted...]
-      на 2025 год – 1,082;</w:t>
+    <w:bookmarkStart w:name="z437" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО исчисляется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z435" w:id="233"/>
-[...15 lines deleted...]
-      mp – коэффициент обязательных пенсионных взносов и отчислений работодателя в фонд обязательного медицинского страхования:</w:t>
+    <w:bookmarkStart w:name="z438" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО = БДО*ki*kp,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z436" w:id="234"/>
-[...15 lines deleted...]
-      на 2025 год - 1,05.</w:t>
+    <w:bookmarkStart w:name="z439" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z437" w:id="235"/>
-[...15 lines deleted...]
-      ДО исчисляется по формуле:</w:t>
+    <w:bookmarkStart w:name="z440" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БДО – базовый должностной оклад. БДО = 17 697 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z438" w:id="236"/>
-[...15 lines deleted...]
-      ДО = БДО*ki*kp,</w:t>
+    <w:bookmarkStart w:name="z441" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ki – коэффициенты для исчисления должностных окладов (тарифных ставок) рабочих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z439" w:id="237"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z442" w:id="240"/>
+    <w:bookmarkStart w:name="z442" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       kp – поправочный коэффициент к установленным размерам ДО: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z443" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года в размере 2,0 для работников организаций, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организаций надомного обслуживания, временного пребывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z444" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средние значения коэффициентов ki и kp для хозяйственно-обслуживающего персонала рассчитываются по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z445" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ki*kp = ∑ДО/ g/БДО,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z443" w:id="241"/>
-[...15 lines deleted...]
-      с 1 января 2023 года в размере 2,0 для работников организаций, предоставляющих специальные социальные услуги стационарного и полустационарного типов, организаций надомного обслуживания, временного пребывания.</w:t>
+    <w:bookmarkStart w:name="z446" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z444" w:id="242"/>
-[...15 lines deleted...]
-      Средние значения коэффициентов ki и kp для хозяйственно-обслуживающего персонала рассчитываются по формуле:</w:t>
+    <w:bookmarkStart w:name="z447" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ∑ДО – сумма должностных окладов работников хозяйственно-обслуживающего персонала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z445" w:id="243"/>
-[...15 lines deleted...]
-      ki*kp = ∑ДО/ g/БДО,</w:t>
+    <w:bookmarkStart w:name="z448" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g – расчетная мощность организации, предоставляющей специальные социальные услуги, согласно договору, об оказании услуг с местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z446" w:id="244"/>
-[...15 lines deleted...]
-      где:</w:t>
+    <w:bookmarkStart w:name="z449" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет тарифов для субъектов негосударственного сектора также включает расходы на аренду здания (помещения) и коммунальные услуги в объемах и пределах, определяемых стандартами оказания специальных социальных услуг и нормативами потребления коммунальных услуг, с учетом наиболее актуальных официальных среднестатистических цен в регионе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z447" w:id="245"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z450" w:id="248"/>
+    <w:bookmarkStart w:name="z450" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расходы по содержанию здания и оборудования, коммунальным услугам, дополнительным штатам, не включенным в тариф для субъектов, созданных по решению местных исполнительных органов, подлежат финансированию за счет средств местного бюджета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z451" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы на коммунальные услуги составляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z452" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в условиях стационара, временного пребывания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z453" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для областей Акмолинской, Карагандинской, Костанайской, Северо-Казахстанской, Восточно-Казахстанской, Павлодарской, Абай и города Астана 3,6 МРП;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z451" w:id="249"/>
-[...15 lines deleted...]
-      Расходы на коммунальные услуги составляют:</w:t>
+    <w:bookmarkStart w:name="z454" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для областей Алматинская, Жетісу, Кызылординская, Жамбылская, Туркестанская, городов Алматы и Шымкент 3,1 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z452" w:id="250"/>
-[...15 lines deleted...]
-      в условиях стационара, временного пребывания:</w:t>
+    <w:bookmarkStart w:name="z455" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для областей Мангыстауская, Актюбинская, Атырауская, Ұлытау, Западно-Казахстанская 3,4 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z453" w:id="251"/>
-[...15 lines deleted...]
-      для областей Акмолинской, Карагандинской, Костанайской, Северо-Казахстанской, Восточно-Казахстанской, Павлодарской, Абай и города Астана 3,6 МРП;</w:t>
+    <w:bookmarkStart w:name="z456" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в условиях полустационара, отделений обслуживания на дому:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z454" w:id="252"/>
-[...15 lines deleted...]
-      для областей Алматинская, Жетісу, Кызылординская, Жамбылская, Туркестанская, городов Алматы и Шымкент 3,1 МРП;</w:t>
+    <w:bookmarkStart w:name="z457" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для областей Акмолинской, Карагандинской, Костанайской, Северо-Казахстанской, Восточно-Казахстанской, Павлодарской, Абай и города Астана 0,67 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z455" w:id="253"/>
-[...15 lines deleted...]
-      для областей Мангыстауская, Актюбинская, Атырауская, Ұлытау, Западно-Казахстанская 3,4 МРП;</w:t>
+    <w:bookmarkStart w:name="z458" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для областей Алматинская, Жетісу, Кызылординская, Жамбылская, Туркестанская, городов Алматы и Шымкент 0,6 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z456" w:id="254"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z459" w:id="257"/>
+    <w:bookmarkStart w:name="z459" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       для областей Мангыстауская, Актюбинская, Атырауская, Ұлытау, Западно-Казахстанская 0,6 МРП. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z460" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы на аренду здания (помещения) составляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z461" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для городов республиканского значения не менее 1,2 МРП за квадратный метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z462" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для городов областного значения 0,7 МРП за квадратный метр;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z460" w:id="258"/>
-[...15 lines deleted...]
-      Расходы на аренду здания (помещения) составляют:</w:t>
+    <w:bookmarkStart w:name="z463" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для районных центров 0,6 МРП за квадратный метр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z461" w:id="259"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7275,31 +7547,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>