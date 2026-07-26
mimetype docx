--- v0 (2025-10-07)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7e245b" w14:textId="f7e245b">
+    <w:p w14:paraId="e12e3db" w14:textId="e12e3db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1385,171 +1385,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принцип "Одного заявления" – форма оказания государственной услуги, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) информационная система "Государственная база данных "Физические лица" (далее – ГБД ФЛ) – единая система регистрации и хранения информации о физических лицах Республики Казахстан, достаточный для идентификации и определения гражданского состояния;</w:t>
+      6) цифровая система "Государственная база данных "Физические лица" (далее – ГБД ФЛ) – единая система регистрации и хранения информации о физических лицах Республики Казахстан, достаточный для идентификации и определения гражданского состояния;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) информационная система миграционной полиции (далее – ИС МП) – информационная система Министерства внутренних дел по формированию банка данных о внутренних и внешних миграционных процессах, а также автоматизации процессов интеграционного взаимодействия с другими информационными системами и базами данных, создаваемыми в рамках "электронного правительства";</w:t>
+      7) цифровая система миграционной полиции (далее – ЦС МП) – цифровая система Министерства внутренних дел по формированию банка данных о внутренних и внешних миграционных процессах, а также автоматизации процессов интеграционного взаимодействия с другими цифровыми системами и базами данных, создаваемыми в рамках "цифрового правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) загранучреждения Республики Казахстан – находящиеся за рубежом дипломатические и приравненные к ним представительства, а также консульские учреждения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) автоматизированная информационная система "Кандас" (далее – АИС "Кандас") – система в составе единой информационной системы социально-трудовой сферы, предназначенная для автоматизации процесса предоставления государственной услуги для этнических казахов и кандасов;</w:t>
+      9) автоматизированная цифровая система "Кандас" (далее – АЦС "Кандас") – система в составе единой цифровой системы социально-трудовой сферы, предназначенная для автоматизации процесса предоставления государственной услуги для этнических казахов и кандасов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленным уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) информационная система "Құтты мекен" (Migration.enbek.kz) (далее – ИС "Құтты мекен") – подсистема цифровой экосистемы Электронная биржа труда (enbek.kz), обеспечивающая учет и движения мигрантов, а также мониторинг предоставления услуг в сфере миграции;</w:t>
+      11) цифровая система "Құтты мекен" (migration.enbek.kz) (далее – ЦС "Құтты мекен") – подсистема цифровой экосистемы Электронная биржа труда (enbek.kz), обеспечивающая учет и движения мигрантов, а также мониторинг предоставления услуг в сфере миграции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) мобильное приложение при ИС "Құтты мекен" – программный продукт, установленный и запущенный на абонентском устройстве сотовой связи и предоставляющий доступ к государственным услугам и функциям, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
+      12) мобильное приложение при ЦС "Құтты мекен" – программный продукт, установленный и запущенный на абонентском устройстве сотовой связи и предоставляющий доступ к государственным услугам и функциям, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) заявитель – физическое лицо из числа этнических казахов и члены его семьи (при наличии) претендующих на получение карты "Ата жолы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
@@ -1605,51 +1605,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) электронная цифровая подпись (далее – ЭЦП) - набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
+      17) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) этнический казах – иностранец или лицо без гражданства казахской национальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
@@ -1694,51 +1694,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1905,133 +1925,153 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заявление о предоставлении карты "Ата жолы" с приложением документов (далее – заявление) подается этническим казахом (далее – заявитель) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам в местный исполнительный орган по вопросам социальной защиты и занятости населения через мобильное приложение при ИС "Құтты мекен".</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам в местный исполнительный орган по вопросам социальной защиты и занятости населения через мобильное приложение при ЦС "Құтты мекен".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. В пункт 5 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Местный исполнительный орган по вопросам социальной защиты и занятости населения, через мобильное приложение при ИС "Құтты мекен" уведомляет этнического казаха о регистрации его заявления в качестве входящей корреспонденции по форме, согласно </w:t>
+      6. Местный исполнительный орган по вопросам социальной защиты и занятости населения, через мобильное приложение при ЦС "Құтты мекен" уведомляет этнического казаха о регистрации его заявления в качестве входящей корреспонденции по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
@@ -2056,84 +2096,104 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. В пункт 6 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. В случаях предоставления заявителем документов с истекшим сроком действия, сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения в день принятия документов через мобильное приложение при ИС "Құтты мекен" уведомляет заявителя об отказе в приеме документов по форме согласно </w:t>
+      7. В случаях предоставления заявителем документов с истекшим сроком действия, сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения в день принятия документов через мобильное приложение при ЦС "Құтты мекен" уведомляет заявителя об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
@@ -2158,51 +2218,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. В пункт 7 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2211,71 +2291,133 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Принадлежность к казахской национальности, устанавливается на основании записи в документах, удостоверяющих личность, при отсутствии такой записи – на основании официальных документов специальных органов страны проживания этнических казахов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течении одного дня со дня поступления заявления через ИС "Құтты мекен" проверяет данные заявителя и членов его семьи (при наличии) через государственную базу данных ГБД ФЛ на предмет наличия у него (них) индивидуального идентификационного номера (далее – ИИН). В случае выявления наличия ИИН генерация нового ИИН не осуществляется, местный исполнительный орган по вопросам социальной защиты и занятости населения при регистрации использует имеющийся ИИН.</w:t>
+      9. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение одного дня со дня поступления заявления через ЦС "Құтты мекен" проверяет данные заявителя и членов его семьи (при наличии) через государственную базу данных ГБД ФЛ на предмет наличия у него (них) индивидуального идентификационного номера (далее – ИИН). В случае выявления наличия ИИН генерация нового ИИН не осуществляется, местный исполнительный орган по вопросам социальной защиты и занятости населения при регистрации использует имеющийся ИИН.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z137" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-1. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение одного рабочего дня, после дня поступления заявления для проверки на наличие компрометирующих сведений о совершении заявителем правонарушений на территории Республики Казахстан и иной информации, в том числе его принадлежности к террористическим или экстремистским организациям посредством АИС "Кандас", направляет запросы:</w:t>
+      9-1. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение одного рабочего дня после дня поступления заявления для проверки на наличие компрометирующих сведений о совершении заявителем правонарушений на территории Республики Казахстан и иной информации, в том числе его принадлежности к террористическим или экстремистским организациям посредством АЦС "Кандас", направляет запросы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в территориальные подразделения органов внутренних дел;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2286,303 +2428,385 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) органы национальной безопасности соответствующих регионов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения самостоятельно проверяет на наличие компрометирующих сведений через информационную систему Комитета правовой статистики и специальных учетов Генеральной прокуратуры Республики Казахстан.</w:t>
+      Сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения самостоятельно проверяет на наличие компрометирующих сведений через цифровую систему Комитета правовой статистики и специальных учетов Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2. Территориальные подразделения органов внутренних дел, органов национальной безопасности в течение пяти рабочих дней, после дня получения документов этнических казахов, направляют в местный исполнительный орган по вопросам социальной защиты и занятости населения информацию о наличии или отсутствии компрометирующих сведений о совершении заявителем правонарушений на территории Республики Казахстан и иной информации, в том числе его принадлежности к террористическим или экстремистским организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-2 в соответствии с приказом Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При отсутствии ИИН в ГБД ФЛ местный исполнительный орган по вопросам социальной защиты и занятости населения посредством АЦС "Кандас" в течение одного рабочего дня направляет электронный запрос для генерации ИИН в ЦС МП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-2 в соответствии с приказом Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. После генерации ИИН местный исполнительный орган по вопросам социальной защиты и занятости населения в течение трех рабочих дней принимает решение о предоставлении либо отказе в предоставлении карты "Ата жолы" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам в АИС "Кандас" и посредством ИС "Құтты мекен" уведомляет заявителя о своем решении.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам в АЦС "Кандас" и посредством ЦС "Құтты мекен" уведомляет заявителя о своем решении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2591,120 +2815,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При обращении этнических казахов в загранучреждение Республики Казахстан в странах с визовым режимом, выдаются виза на въезд в Республику Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение одного рабочего дня после дня поступления информации от территориальных подразделений органов внутренних дел и органов национальной безопасности на основании решения, принятого в соответствии с пунктом 11 настоящих Правил выдает карту "Ата жолы" по форме согласно </w:t>
+      13. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение одного рабочего дня после дня поступления информации от территориальных подразделений органов внутренних дел и органов национальной безопасности на основании решения, принятого в соответствии с пунктом 11 настоящих Правил, выдает карту "Ата жолы" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам посредством ИС "Құтты мекен", либо после прибытия заявителя нарочно.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам посредством ЦС "Құтты мекен", либо после прибытия заявителя нарочно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3252,77 +3476,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предоставления карты</w:t>
+              <w:t>к Правилам предоставления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ата жолы",</w:t>
+              <w:t>карты "Ата жолы",</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для этнических казахов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3590,71 +3814,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на предоставления карты "Ата жолы"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 15.05.2024 </w:t>
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 150</w:t>
+        <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4074,68 +4298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О.</w:t>
-[...16 lines deleted...]
-              <w:t>(при его наличии)</w:t>
+Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5761,350 +5968,264 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу предоставить мне карту "Ата жолы" в связи с планируемым прибытием</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">необходимых для получения карты "Ата жолы" в соответствии со </w:t>
+      Прошу предоставить мне карту "Ата жолы" в связи с планируемым прибытием в Республику Казахстан в целях постоянного проживания на исторической родине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящим даю согласие на сбор и обработку моих персональных данных, необходимых для получения карты "Ата жолы" в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона</w:t>
-[...16 lines deleted...]
-        <w:t>"О персональных данных".</w:t>
+        <w:t xml:space="preserve"> Закона "О персональных данных".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагаю следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-      ..) ______________________________________</w:t>
+        <w:t>1) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) ______________________________________:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>..) ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я удостоверяю, что приведенные мною сведения являются достоверными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Информирован, что не достоверные сведения могут послужить основанием</w:t>
-[...67 lines deleted...]
-        <w:t>(электронная почта, мобильное приложение при ИС "Құтты мекен").</w:t>
+        <w:t>
+      Информирован, что не достоверные сведения могут послужить основанием для отказа в получении карты "Ата жолы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осведомлен о применяемых мерах, в случае невыполнении мною данных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Способ получения решения (электронная почта, мобильное приложение при ЦС "Құтты мекен").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__" _________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10921,55 +11042,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11295,31 +11416,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>