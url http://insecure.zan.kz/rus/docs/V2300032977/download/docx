--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8180545" w14:textId="8180545">
+    <w:p w14:paraId="519c43b" w14:textId="519c43b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2400,256 +2400,266 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и определяют порядок и условия выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+        <w:t xml:space="preserve">
+      2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z557" w:id="13"/>
+    <w:bookmarkStart w:name="z84" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вакансия – свободное рабочее место (должность) у работодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z558" w:id="14"/>
+    <w:bookmarkStart w:name="z85" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z559" w:id="15"/>
+    <w:bookmarkStart w:name="z86" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) внутрикорпоративный перевод – временный перевод на срок, определенный трудовым договором, но не более трех лет, с правом продления на один год иностранца или лица без гражданства, осуществляющего трудовую деятельность на должности руководителя, менеджера или специалиста в юридическом лице, учрежденном на территории страны-члена Всемирной торговой организации, находящемся и действующем за пределами территории Республики Казахстан, в филиалы, дочерние организации, представительства данного юридического лица, учрежденные на территории Республики Казахстан в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z560" w:id="16"/>
+    <w:bookmarkStart w:name="z87" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сезонные иностранные работники – иммигранты, привлекаемые на работу работодателями на срок не более одного года для выполнения сезонных работ, которые в силу климатических или иных природных условий выполняются в течение определенного периода (сезона), согласно перечню профессий, утверждаемому уполномоченным органом по вопросам миграции населения по согласованию с уполномоченными государственными органами, осуществляющими руководство соответствующей сферой государственного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z561" w:id="17"/>
+    <w:bookmarkStart w:name="z88" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) местный исполнительный орган по вопросам социальной защиты и занятости населения (далее – местный исполнительный орган) – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z562" w:id="18"/>
+    <w:bookmarkStart w:name="z89" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z563" w:id="19"/>
+    <w:bookmarkStart w:name="z90" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) иностранный работник – иммигранты прибывшие для самостоятельного трудоустройства по профессиям, востребованным в приоритетных отраслях экономики (видах экономической деятельности), а также привлекаемые работодателями для осуществления трудовой деятельности на территории Республики Казахстан, в том числе прибывшие в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z564" w:id="20"/>
+    <w:bookmarkStart w:name="z91" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иностранная рабочая сила – иностранные работники, привлекаемые работодателями для осуществления трудовой деятельности включая сезонных иностранных работников, а также в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z565" w:id="21"/>
+    <w:bookmarkStart w:name="z92" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) квота на привлечение иностранной рабочей силы – предельно допустимое количество иностранной рабочей силы, разрешенное к привлечению работодателем для осуществления трудовой деятельности на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z566" w:id="22"/>
+    <w:bookmarkStart w:name="z93" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разрешение на привлечение иностранной рабочей силы - документ установленной формы, выдаваемый местным исполнительным органом работодателю для привлечения в Республику Казахстан иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z567" w:id="23"/>
+    <w:bookmarkStart w:name="z94" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) информационная система migration.enbek.kz – подсистема цифровой экосистемы Электронная биржа труда (enbek.kz), обеспечивающая учет и движение мигрантов, а также мониторинг предоставления услуг в сфере миграции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -2670,51 +2680,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z421" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5041,526 +5051,432 @@
         <w:t xml:space="preserve">
       21. Условия по местному содержанию в кадрах для инвестиционных приоритетных проектов определяется заинтересованными центральными государственными органами по согласованию с местным исполнительным органом на территории которых реализуются проекты и уполномоченным органом по вопросам миграции населения по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. За выдачу или продление разрешения с работодателей взимается налоговый сбор (далее – сбор) согласно размерам ставок сбора, за выдачу или продление разрешения на привлечение иностранной рабочей силы в Республику Казахстан, установленным Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выдаче или продлении разрешения на привлечение иностранной рабочей силы в Республику Казахстан в пределах более одной административно-территориальных единиц сбор уплачивается в бюджет каждой административно-территориальной единицы, указанной в разрешении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разрешения выдаваемые в рамках внутрикорпоративного перевода в пределах более одной административно-территориальных единиц осуществляется на бесплатной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025); с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...204 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Работодатель со дня получения уведомления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам о выдаче разрешения представляет местному исполнительному органу в течение десяти рабочих дней документы, подтверждающие внесение сбора за выдачу разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непредставлении работодателем документов, подтверждающих внесение сбора в течение десяти рабочих дней со дня получения уведомления в местный исполнительный орган, решение местного исполнительного органа о выдаче разрешения, а также действие разрешения прекращаются в соответствии с подпунктом 5) пункта 41 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление об отказе направляется в "личный кабинет" работодателя в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Местный исполнительный орган со дня получения документов, подтверждающие внесение сбора за выдачу разрешения в течение одного рабочего дня, формирует и направляет в "личный кабинет" работодателя разрешение в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z430" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z430" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1. Работодатели обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z431" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z431" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) внесение информации по трудовым договорам (письма/соглашения о внутрикорпоративном переводе), заключенным с иностранными работниками в ЕСУТД, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 27)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 23 Трудового кодекса Республики Казахстан (далее – Кодекс);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z432" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z432" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) получение иностранными работниками индивидуального идентификационного номера в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 27 марта 2020 года № 258 "Об утверждении Правил оказания государственной услуги "Формирование и корректировка индивидуального идентификационного номера иностранцам и лицам без гражданства, временно пребывающим в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20201).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5579,150 +5495,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Разрешения на привлечение иностранной рабочей силы выдаются сроком:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z433" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z433" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для первой категории – на основании заявления работодателя на один, два или три года, с продлением срока разрешения на один, два или три года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z434" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z434" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для второй и третьей категории – на двенадцать месяцев, с продлением на срок двенадцать месяцев, но не более трех раз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z435" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z435" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для четвертой категории – на двенадцать месяцев без продления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z436" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z436" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для сезонных иностранных работников – до девяноста, ста восьмидесяти, двухсот семидесяти, трехсот шестидесяти пяти календарных дней, без продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5741,70 +5657,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Положение настоящих Правил, применяющиеся к иностранным работникам, применяются также к иностранцам и лицам без гражданства, привлекаемым для работы в Республике Казахстан в рамках внутрикорпоративного перевода или в соответствии с пунктом 39 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5833,70 +5749,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-1. Местный исполнительный орган, в целях установления подлинности штампа легализации или апостиля на документах об образовании направляют соответствующие запросы в Министерство иностранных дел Республики Казахстан, если иной порядок не предусмотрен международным договором или законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5915,150 +5831,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Переоформление ранее выданного разрешения на другого иностранного работника допускается при неприбытии иностранного работника, на которого было выдано разрешение, к месту работы или расторжения с ним трудового договора, досрочного прекращения срока действия письма или соглашения о переводе до окончания срока действия разрешения на привлечение иностранной рабочей силы с присвоением нового номера при соответствии его квалификационным требованиям утвержденным в порядке предусмотренным подпунктом 16-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Трудового кодекса Республики Казахстан от 23 ноября 2015 года, установленным для этой профессии на срок, оставшийся до истечения срока действия первоначально выданного разрешения, в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, работодатель направляет в местный исполнительный орган документы на иностранного работника, на которого переоформляется разрешение, предусмотренные настоящими Правилами. Первоначально выданное разрешение подлежит прекращению в соответствии с подпунктом 6) пункта 41 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Решение о переоформлении ранее выданного разрешения на другого иностранного работника принимается местным исполнительным органом в течение пяти рабочих дней со дня принятия документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о принятом решении местного исполнительного органа по переоформлению разрешения направляется в "личный кабинет" работодателя в форме электронного документа подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6077,130 +5993,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Продление срока действия разрешения, допускается не ранее чем за шестьдесят календарных дней и не позднее, чем за тридцать календарных дней до окончания срока действия разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Местный исполнительный орган на основании представленных документов в течение двух рабочих дней со дня принятия документов принимает решение о продлении срока разрешения на привлечение иностранной рабочей силы или об отказе в продлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном решении местного исполнительного органа о продлении срока действия разрешения, разрешение продлевается на срок предусматриваемый пунктом 25 настоящих Правил, при этом срок действия разрешения начинается в день окончания срока действия ранее выданного разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о продлении разрешения осуществляется местным исполнительным органом без рассмотрения на заседании Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6229,221 +6145,221 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33. Местный исполнительный орган направляет работодателю уведомление о продлении либо об отказе в продлении срока разрешения в "личный кабинет" работодателя в форме электронного документа в течение одного рабочего дня после дня принятия решения о продлении, либо об отказе в продлении срока разрешения на привлечение иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z127" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Работодатель со дня получения уведомления о продлении разрешения представляет местному исполнительному органу в течение десяти рабочих дней документы, подтверждающие внесение сбора за продление разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z128" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При непредставлении работодателем документов, подтверждающих внесение сбора в течение десяти рабочих дней со дня получения уведомления в местный исполнительный орган, местным исполнительным органом принимается решение о прекращении действия разрешения на привлечение иностранной рабочей силы и направляется уведомление об отказе в "личный кабинет" работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z129" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Местный исполнительный орган со дня получения документов, подтверждающие внесение сбора за продление разрешения в течение одного рабочего дня, формирует и направляет в "личный кабинет" работодателя разрешение в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Местный исполнительный орган обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z131" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z132" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Выданное местным исполнительным органом разрешение не подлежит передаче другим работодателям, действует только на территории соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z133" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, допускается направление работодателем иностранных работников, на которых получены разрешения, в командировку на предприятия, организации, находящиеся на территории иных административно-территориальных единиц, на срок, который не превышает суммарно девяносто календарных дней в течение одного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z134" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z134" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Если иностранное юридическое лицо-работодатель, осуществляющее свою деятельность в Республике Казахстан без образования филиала, представительства, направляет своих работников в Республику Казахстан по контракту на выполнение работ, оказание услуг по монтажу и вводу в эксплуатацию оборудования либо в случае, если иностранное юридическое лицо-работодатель, направляет своих работников в Республику Казахстан для выполнения работ, оказания услуг в дочернюю организацию, представительство, филиал иностранного юридического лица, в котором такое иностранное юридическое лицо-работодатель прямо или косвенно имеет акции или доли участия, то уполномоченное лицо организации в пользу которой выполняются работы, услуги через ПЭП представляет в местный исполнительный орган по месту осуществления трудовой деятельности иностранной рабочей силы заявление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6458,51 +6374,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6521,101 +6437,101 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="110"/>
+    <w:bookmarkStart w:name="z135" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40. Разрешение на привлечение иностранной рабочей силы отзывается в случаях установления следующих фактов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z437" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z437" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) привлечения иностранного работника по профессии или специальности, не соответствующей должности, указанной в разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z438" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z438" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) несоблюдения работодателем условий, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6630,91 +6546,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. При этом местным исполнительным органом отзываются последние выданные разрешения, число которых превышает процентные соотношения, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z439" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z439" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представления работодателем недостоверных документов для получения или продления разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z440" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z440" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предусмотренные подпунктами 1) и 2) настоящего пункта случаи являются основанием для отказа в выдаче разрешений в течение двенадцати месяцев со дня установления подобного факта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6753,250 +6669,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Разрешение на привлечение иностранной рабочей силы прекращает свое действие в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока, на который оно выдано;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z141" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z141" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отзыва разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z142" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z142" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прекращения деятельности физического лица – работодателя, ликвидации юридического лица – работодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z143" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z143" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) добровольного возврата разрешения работодателем в местный исполнительный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z144" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z144" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при невнесении копий документов, подтверждающие уплату сбора за выдачу и продление разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z145" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z145" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) переоформления разрешения на другого иностранного работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z146" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z146" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган в течении трех рабочих дней со дня принятия решения о прекращении действия разрешения предусмотренных подпунктами 2), 4) и 6) настоящего пункта направляет информацию в территориальный орган Министерства внутренних дел Республики Казахстан (далее – МВД РК) области, города республиканского значения, столицы о прекращении действия разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z441" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z441" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41-1. Привлечение работодателем иностранных работников без разрешения, а также привлечения иностранного работника по профессии или специальности, не соответствующей профессии или специальности указанной в разрешении не допускается, за исключением иностранцев и лиц без гражданства для которых выдача разрешений работодателям на привлечение иностранной рабочей силы не требуется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 36-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения". В этих случаях в течение двенадцати месяцев со дня установления подобного факта не выдаются новые разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7015,249 +6931,249 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="124"/>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Положение настоящих Правил, применяющиеся к работодателям, применяются также к юридическим лицам, филиалам, представительствам иностранного юридического лица, зарегистрированным на территории Республики Казахстан, привлекающим иностранную рабочую силу в рамках внутрикорпоративного перевода или в соответствии с пунктом 46 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z148" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Условия и порядок выдачи или продления разрешений на привлечение иностранной рабочей силы, осуществляемой в рамках внутрикорпоративного перевода</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z149" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. На период внутрикорпоративного перевода на иностранного работника распространяются режим рабочего времени и времени отдыха, а также требования по соблюдению безопасности и охране труда принимающей стороны, при этом трудовые отношения регулируются трудовым договором (или иным документом, подтверждающим трудовые отношения), согласованным между иностранным работником и юридическим лицом, из которого осуществляется внутрикорпоративный перевод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z150" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z150" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Выдача или продление разрешений на привлечение иностранной рабочей силы, осуществляемой в рамках внутрикорпоративного перевода осуществляется на бесплатной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. В целях определения условий привлечения иностранных работников в рамках внутрикорпоративного перевода, устанавливаются следующие категории работников:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z152" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) руководители;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z153" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z153" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) менеджеры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z154" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z154" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) специалисты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z155" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Разрешение на привлечение иностранных работников в рамках внутрикорпоративного перевода выдается при условии наличия у руководителя, менеджера и специалиста не менее одного года опыта работы в юридическом лице, учрежденном на территории страны – члена Всемирной торговой организации, находящемся и действующем за пределами территории Республики Казахстан, в рамках которой осуществляется внутрикорпоративный перевод, и соответствия иностранных работников квалификационным требованиям в соответствии с применяемыми в Республике Казахстан квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих, а также государственным классификатором Республики Казахстан 01-99 "Классификатор занятий", подтвержденное письмом от юридического лица, из которого осуществляется внутрикорпоративный перевод работника о его квалификации и профессиональном опыте, а также письмом от принимающей стороны, подтверждающим, что работник обладает необходимой квалификацией и профессиональным опытом работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z156" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должности руководителей, менеджеров и специалистов переводимых в рамках внутрикорпоративного перевода, должны соответствовать требованиям к квалификации, установленным для должностей руководителей и специалистов согласно Квалификационному справочнику должностей руководителей, специалистов и других служащих, типовым квалификационным характеристикам должностей руководителей, специалистов и других служащих, а также Государственному классификатору Республики Казахстан 01-99 "Классификатор занятий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z157" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Для получения разрешения на привлечение иностранных работников в рамках внутрикорпоративного перевода работодатель, либо уполномоченное им лицо через ПЭП представляет в местный исполнительный орган по месту осуществления трудовой деятельности иностранной рабочей силы заявление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7272,151 +7188,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z158" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Местный исполнительный орган в день поступления документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z159" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении работодателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z160" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче работодателем документов в "личном кабинете" работодателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z161" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Сотрудник местного исполнительного органа принявший заявление, в течение двух рабочих дней не включая день регистрации документов проверяет полноту и достоверность пакета документов, принимаемых у работодателя и в случаях представления в неполном объеме и (или) не заполнения по установленной форме документов, предусмотренных пунктом 47 настоящих Правил, а также установления недостоверности представленных документов и (или) данных (сведений), отказывает в дальнейшем рассмотрении заявления согласно пункту 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z162" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Решение о выдаче либо об отказе в выдаче разрешения на привлечение иностранных работников в рамках внутрикорпоративного перевода принимается местным исполнительным органом в течение семи рабочих дней со дня принятия документов работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7445,190 +7361,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="140"/>
+    <w:bookmarkStart w:name="z164" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Местный исполнительный орган уведомляет работодателя о принятом решении о выдаче либо отказе в выдаче разрешения в рамках внутрикорпоративного перевода в течение одного рабочего дня после дня его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z165" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. При принятии решения о выдаче разрешения на привлечение иностранных работников в рамках внутрикорпоративного перевода, местный исполнительный орган направляет в "личный кабинет" работодателя уведомление в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z166" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Результат о принятом решении местного исполнительного органа по выдаче и продлению разрешения направляется в "личный кабинет" работодателя в форме электронного документа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z443" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z443" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При принятии решения об отказе в выдаче разрешения на привлечение иностранных работников в рамках внутрикорпоративного перевода местный исполнительный орган направляет в "личный кабинет" работодателя уведомление с указанием его основания в соответствии пунктом 9 перечня требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7647,150 +7563,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:bookmarkStart w:name="z167" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. При выдаче разрешения работодатель выбирает одно из следующих особых условий по его выбору:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z444" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z444" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональная подготовка своих работников из числа граждан Республики Казахстан по специальности привлекаемого иностранного работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z445" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z445" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) переподготовка своих работников из числа граждан Республики Казахстан по специальности привлекаемого иностранного работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z446" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z446" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) повышение квалификации своих работников из числа граждан Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z447" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z447" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) создание дополнительных рабочих мест для граждан Республики Казахстан по профессиям, по которым привлекаются иностранные работники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7809,330 +7725,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:bookmarkStart w:name="z172" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Принятие особых условий не требуется при наличии у работодателя программы по увеличению местного содержания в кадрах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z173" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. При внутрикорпоративном переводе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z174" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z174" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       менеджера – работодатель выбирает одно из условий, предусмотренных пунктом 54 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z175" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z175" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специалиста – работодатель выбирает одно из условий, предусмотренных подпунктами 1), 3) и 4) пункта 54 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z176" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z176" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Работодатель принимает количество особых условий в соответствии с количеством выдаваемых разрешений на привлечение иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z177" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z177" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Информация о принимаемых особых условиях для получения или продления разрешения представляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z178" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z178" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Выполнение условий разрешений на привлечение иностранной рабочей силы, предусмотренных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z179" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z179" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпунктами 3) и 4) пункта 54 настоящих Правил, производится в течение срока действия разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z180" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z180" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпунктом 1) и 2) пункта 54 настоящих Правил, начинается в течение первых шесть месяцев срока действия разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z181" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Работодатель, привлекающий иностранных работников в рамках внутрикорпоративного перевода, обеспечивает процентное соотношение численности иностранных работников (менеджеров и специалистов), привлекаемых в рамках внутрикорпоративного перевода, составляющего не более пятидесяти процентов к количеству казахстанских кадров соответствующей категории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z182" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z182" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информация о местном содержании в кадрах при привлечении иностранных работников в рамках внутрикорпоративного перевода работодателем представляется в местный исполнительный орган по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z183" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. При привлечении иностранного работника на должности руководителей требования по соблюдению соотношения к количеству граждан Республики Казахстан не применяются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8161,140 +8077,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="161"/>
+    <w:bookmarkStart w:name="z185" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">63. Переоформление ранее выданного разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода на другого иностранного работника осуществляется при неприбытии иностранного работника, на которого было выдано разрешение на привлечение иностранной рабочей силы, к месту работы или расторжения с ним трудового договора, досрочного прекращения срока действия письма или соглашения о переводе до окончания срока действия разрешения на привлечение иностранной рабочей силы с присвоением нового номера при соответствии его квалификационным требованиям, установленным для этой профессии, подтвержденные документами, указанными в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z191" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z191" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переоформленное разрешение выдается на срок, оставшийся до истечения срока действия первоначально выданного разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z192" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z192" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Решение о переоформлении ранее выданного разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода на другого иностранного работника принимается местным исполнительным органом в течение пяти рабочих дней со дня принятия документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8313,90 +8229,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="164"/>
+    <w:bookmarkStart w:name="z193" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Продление срока действия разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода, допускается не ранее чем за шестьдесят календарных дней и не позднее, чем за тридцать календарных дней до окончания срока действия разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z194" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z194" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Решение о продлении разрешения в рамках внутрикорпоративного перевода осуществляется местным исполнительным органом в течение пяти рабочих дней со дня принятия документов согласно Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8415,190 +8331,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="166"/>
+    <w:bookmarkStart w:name="z195" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Местный исполнительный орган направляет работодателю уведомление о продлении либо об отказе в продлении срока разрешения в личный кабинет" работодателя в форме электронного документа в течение одного рабочего дня после дня принятия решения о продлении, либо об отказе в продлении срока разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z196" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z196" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Местный исполнительный орган обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно пункту 37 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z197" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z197" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. При продлении разрешения, работодатель выбирает одно из особых условий по его выбору согласно пункту 54 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z198" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z198" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Информация о принимаемых особых условиях для продления разрешения представляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z199" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z199" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Выполнение условий разрешений на привлечение иностранной рабочей силы предусматриваются согласно пункту 59 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z200" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z200" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Работодатель, привлекающий иностранных работников в рамках внутрикорпоративного перевода, обеспечивает процентное соотношение согласно пункту 60 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8627,91 +8543,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="172"/>
+    <w:bookmarkStart w:name="z202" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Местным исполнительным органом производится отзыв действующего разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z448" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z448" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) привлечения иностранного работника по профессии или специальности, не соответствующей профессии или специальности указанной в разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z449" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z449" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) несоблюдения работодателем условий, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8726,111 +8642,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. При этом местным исполнительным органом отзываются последние выданные разрешения, число которых превышает процентные соотношения, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z450" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z450" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный исполнительный орган в течении трех рабочих дней со дня отзыва разрешения направляет в территориальный орган МВД РК области, городов республиканского значения, столицы информацию об отозванных разрешениях на привлечение иностранной рабочей силы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z451" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z451" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предусмотренные подпунктами 1) и 2) настоящего пункта случаи являются основанием для отказа в выдаче разрешений в течение двенадцати месяцев со дня установления подобного факта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8849,90 +8765,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z452" w:id="177"/>
+    <w:bookmarkStart w:name="z452" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74-1. Привлечение работодателем иностранных работников в рамках внурикорпоративного перевода без разрешения, а также по профессии или специальности, не соответствующей профессии или специальности указанной в разрешении не допускается, за исключением иностранцев и лиц без гражданства для которых выдача разрешений работодателям на привлечение иностранной рабочей силы не требуется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 36-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения". В этих случаях в течение двенадцати месяцев со дня установления подобного факта не выдаются новые разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8951,270 +8867,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="178"/>
+    <w:bookmarkStart w:name="z206" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода выдаются на срок перевода, указанный в трудовом договоре, но не более трех лет с правом продления не более одного раза на двенадцать месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z207" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z207" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии трудового договора, срок внутрикорпоративного перевода определяется письмом или соглашением (договором) о внутрикорпоративном переводе, но не более трех лет с правом продления не более одного раза на двенадцать месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z208" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z208" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Выданное местным исполнительным органом разрешение не подлежит передаче другим работодателям, действует только на территории соответствующей административно-территориальной единицы, за исключением направления работодателем иностранных работников, на которых получены разрешения, в командировку на предприятия, организации, находящиеся на территории иных административно-территориальных единиц, на срок, который не превышает суммарно девяносто календарных дней в течение одного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z209" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z209" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Разрешение на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода прекращает свое действие в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z210" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z210" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока, на который оно выдано;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z211" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z211" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отзыва разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z212" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z212" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прекращения деятельности физического лица – работодателя, ликвидации юридического лица – работодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z213" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z213" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) добровольного возврата разрешения работодателем в местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z214" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z214" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Местный исполнительный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z215" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z215" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ведет учет иностранных работников, работающих в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z216" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z216" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ежемесячно, в срок до 10 числа месяца, следующим за отчетным периодом, информирует уполномоченный орган по вопросам миграции населения, а также территориальное подразделение уполномоченного государственного органа по труду об иностранных работниках, работающих в рамках внутрикорпоративного перевода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9233,51 +9149,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="189"/>
+    <w:bookmarkStart w:name="z217" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Для переоформления разрешения в связи с изменением фамилии, имени, отчества, номера и серии документа, удостоверяющего личность иностранного работника и при реорганизации работодателя-юридического лица Республики Казахстан или филиала (представительства) иностранного юридического лица в форме слияния, присоединения, разделения, выделения или преобразования, а также при изменении его наименования или реквизитов, указанных в разрешении на привлечение иностранной рабочей силы работодатель, либо уполномоченное им лицо через ПЭП представляет в местный исполнительный орган по месту осуществления трудовой деятельности иностранной рабочей силы заявление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9292,131 +9208,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z218" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z218" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган в течение пяти рабочих дней со дня подачи заявления переоформляет разрешение с присвоением нового номера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z219" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z219" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о принятом решении местного исполнительного органа по переоформлению разрешения направляется в "личный кабинет" работодателя в форме электронного документа подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z220" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z220" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80. Работодатели, получившие разрешения на привлечение иностранной рабочей силы вносят сведения об особых условиях и привлекаемой иностранной рабочей силе в информационную систему migration.enbek.kz согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9435,128 +9351,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="193"/>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Работодатель не исполняет особое условие при неприбытия иностранного работника к месту работы на которого было выдано разрешение на привлечение иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z222" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, работодатель направляет уведомление в местный исполнительный орган о неприбытии иностранного работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z223" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z223" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) местного исполнительного органа или его должностных лиц по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z224" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z224" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Обжалование решений, действий (бездействий) местного исполнительного органа и (или) его должностных лиц, по вопросам оказания государственных услуг: жалоба подается в аппарат акима соответствующей области, городов республиканского значения, столицы, которая рассматривается в течении 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9575,80 +9491,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="197"/>
+    <w:bookmarkStart w:name="z225" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>83. При несогласии с результатами оказанной государственной услуги работодатель обращается в уполномоченный орган по вопросам миграции населения или в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9948,88 +9864,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического или физического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="198"/>
+    <w:bookmarkStart w:name="z229" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z230" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать/продлить/переоформить разрешение (я) на привлечение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       иностранной рабочей силы (нужное подчеркнуть) в _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11748,266 +11664,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>также осуществлени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевод</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="200"/>
+    <w:bookmarkStart w:name="z232" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача или продление разрешения работодателям на привлечение иностранной рабочей силы" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z453" w:id="201"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025); с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z453" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование государственной услуги: "Выдача или продление разрешения работодателям на привлечение иностранной рабочей силы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z454" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z454" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование подвида государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z455" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z455" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выдача разрешения на привлечение иностранной рабочей силы по первой, второй, третьей, четвертой категориям и для сезонных иностранных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z456" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z456" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Переоформление разрешения на привлечение иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z457" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z457" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Продление разрешения на привлечение иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z458" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z458" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Получение или переоформление разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z459" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z459" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Продление разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z460" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z460" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Переоформление разрешения в связи с изменением фамилии, имени, отчества, номера и серии документа, удостоверяющего личность иностранного работника и в случае реорганизации работодателя-юридического лица Республики Казахстан или филиала (представительства) иностранного юридического лица в форме слияния, присоединения, разделения, выделения или преобразования, а также в случае изменения его наименования или реквизитов, указанных в разрешении на привлечение иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12076,51 +12032,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование услугодателя</w:t>
+              <w:t xml:space="preserve">Наименование </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12801,170 +12767,50 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания услуги-электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...118 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13040,108 +12886,108 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается платно/бесплатно физическим и юридическим лицам.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 апреля 2018 года № 157 "Об установлении ставок сбора за выдачу или продление разрешения на привлечение иностранной рабочей силы в Республику Казахстан";</w:t>
+              <w:t>
+1) государственная услуга по выдаче или продлению разрешений на привлечение иностранной рабочей силы оказывается на платной основе согласно размерам ставок сбора, за выдачу или продление разрешения на привлечение иностранной рабочей силы в Республику Казахстан, установленным Правительством Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) государственная услуга по переоформлению ранее выданных разрешений на привлечение иностранной рабочей силы, а также по выдаче, продлению или переоформлению разрешений на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода оказывается работодателю на бесплатной основе.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Оплата налогового сбора осуществляется в наличной и безналичной формах через банки второго уровня и организации, осуществляющие отдельные виды банковских операций в течение 10 (десять) рабочих дней со дня получения уведомления по форме согласно приложению 4 настоящих Правил местных исполнительных органов областей, городов республиканского значения, столицы о принятии им решения о выдаче либо продлении разрешения на привлечение иностранной рабочей силы в Республику Казахстан.</w:t>
+              <w:t xml:space="preserve">
+Оплата налогового сбора осуществляется в наличной и безналичной формах через банки второго уровня и организации, осуществляющие отдельные виды банковских операций в течение 10 (десять) рабочих дней со дня получения уведомления по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> настоящих Правил местных исполнительных органов областей, городов республиканского значения, столицы о принятии им решения о выдаче либо продлении разрешения на привлечение иностранной рабочей силы в Республику Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача или продление разрешений на привлечение иностранной рабочей силы, осуществляемой в рамках внутрикорпоративного перевода осуществляется на бесплатной основе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14994,139 +14840,139 @@
               <w:t>также осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z325" w:id="209"/>
+      <w:bookmarkStart w:name="z325" w:id="210"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование органа, выдающего разрешение)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="210"/>
+    <w:bookmarkStart w:name="z326" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАЗРЕШЕНИЕ на привлечение иностранной рабочей силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z327" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z327" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № __                                           от "___" __________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z328" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z328" w:id="213"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работодатель _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (для юридического лица: наименование,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15856,88 +15702,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физического лица и адрес)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z331" w:id="213"/>
+    <w:bookmarkStart w:name="z331" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z332" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z332" w:id="215"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование местного исполнительного органа области, города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16205,111 +16051,111 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="215"/>
+          <w:bookmarkStart w:name="z333" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВНИМАНИЕ!</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При выдаче или продлении разрешения на привлечение иностранной рабочей силы с действием более одной административно-территориальной единицы, сбор уплачивается в бюджет каждой административно-территориальной единицы указанной в разрешении.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z334" w:id="216"/>
+      <w:bookmarkStart w:name="z334" w:id="217"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Об уплате налогового сбора необходимо уведомить в течении пяти рабочих дней, путем внесения в местный исполнительный орган копии (ий) документа (ов) подтверждающий (их) уплату сбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       В случае непредставления работодателем копии (ий) документа (ов) подтверждающий (их) уплату сбора в течение пяти рабочих дней со дня получения уведомления, решение местного исполнительного органа о выдаче разрешения аннулируется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16478,68 +16324,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>также осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z336" w:id="217"/>
+    <w:bookmarkStart w:name="z336" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма согласования с работодателем замены иностранных работников на казахстанских граждан при выдаче разрешений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16740,51 +16586,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование профессии (специальности) по которым будет осуществляться замена иностранных работников</w:t>
+              <w:t>Наименование профессии (специальности)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по которым будет осуществляться замена иностранных работников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16977,70 +16833,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z337" w:id="218"/>
+    <w:bookmarkStart w:name="z337" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17467,230 +17323,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z568" w:id="219"/>
+    <w:bookmarkStart w:name="z568" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в управления координации занятости и социальных программ областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z569" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z569" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z570" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z570" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Информация о местном содержании в кадрах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z571" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z571" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-МСК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z572" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z572" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z573" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z573" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ______ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z574" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z574" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические и физические лица, привлекающие иностранную рабочую силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z575" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z575" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: один раз в год при подаче заявление о выдаче и продлении разрешения на привлечение иностранной рабочей силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z576" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z576" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -17712,147 +17568,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z577" w:id="228"/>
+    <w:bookmarkStart w:name="z577" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z578" w:id="229"/>
+          <w:bookmarkStart w:name="z578" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17939,127 +17795,127 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество иностранной рабочей силы, планируемой к привлечению, чел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z582" w:id="230"/>
+          <w:bookmarkStart w:name="z582" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма действующих работников и планируемых к привлечению иностранных работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 3+ графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z584" w:id="231"/>
+          <w:bookmarkStart w:name="z584" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма привлеченных и планируемых к привлечению иностранных работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 4+ графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18249,80 +18105,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z597" w:id="232"/>
+          <w:bookmarkStart w:name="z597" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18554,80 +18410,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z606" w:id="233"/>
+          <w:bookmarkStart w:name="z606" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18835,80 +18691,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z615" w:id="234"/>
+          <w:bookmarkStart w:name="z615" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19116,80 +18972,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z624" w:id="235"/>
+          <w:bookmarkStart w:name="z624" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19377,134 +19233,134 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z633" w:id="236"/>
+    <w:bookmarkStart w:name="z633" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае если иностранный работник учтен в графе 4, то в графе 5 он не учитывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z634" w:id="237"/>
+          <w:bookmarkStart w:name="z634" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
+          <w:bookmarkEnd w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -19535,64 +19391,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z637" w:id="238"/>
+      <w:bookmarkStart w:name="z637" w:id="239"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19837,252 +19693,252 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Информация о местном</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>содержании в кадрах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z639" w:id="239"/>
+    <w:bookmarkStart w:name="z639" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Информация о местном содержании в кадрах"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 1-МСК, периодичность – ежегодно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z640" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z640" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z641" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z641" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается категории привлекаемой иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z642" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z642" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается всего (не учитываются иностранные работники, работающие без разрешений на привлечение иностранной рабочей силы) иностранной рабочей силы, привлекаемой по разрешениям на привлечение иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z643" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z643" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается в том числе иностранная рабочая сила, привлекаемая по разрешениям на привлечение иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z644" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z644" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество иностранной рабочей силы, планируемой к привлечению, человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z645" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z645" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается сумма действующих работников и планируемых к привлечению иностранных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z646" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z646" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается сумма привлеченных и планируемых к привлечению иностранных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z647" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z647" w:id="248"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается процент иностранной рабочей силы к общему количеству работников, графа 7/графа 6*100%.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -20217,68 +20073,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>также осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="248"/>
+    <w:bookmarkStart w:name="z342" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Условия по местному содержанию в кадрах для инвестиционных приоритетных проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21196,70 +21052,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="249"/>
+    <w:bookmarkStart w:name="z343" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условия местного содержания в кадрах для инвестиционного приоритетного проекта действует до ___________ 20__года (месяц)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21968,230 +21824,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z648" w:id="250"/>
+    <w:bookmarkStart w:name="z648" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в управления координации занятости и социальных программ областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z649" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z649" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z650" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z650" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Информация о принимаемых особых условиях для получения или продления разрешений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z651" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z651" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 2-ПОУППР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z652" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z652" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z653" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z653" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период:________ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z654" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z654" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические и физические лица, привлекающие иностранную рабочую силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z655" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z655" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: один раз в год при подаче заявление на получение или продление разрешений в особых условиях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z656" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z656" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -22213,143 +22069,143 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z657" w:id="259"/>
+    <w:bookmarkStart w:name="z657" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z658" w:id="260"/>
+          <w:bookmarkStart w:name="z658" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22473,80 +22329,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z664" w:id="261"/>
+          <w:bookmarkStart w:name="z664" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22711,80 +22567,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z670" w:id="262"/>
+          <w:bookmarkStart w:name="z670" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ______________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22820,64 +22676,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z673" w:id="263"/>
+      <w:bookmarkStart w:name="z673" w:id="264"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23135,51 +22991,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>особых условиях для получения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или продления разрешений"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z675" w:id="264"/>
+    <w:bookmarkStart w:name="z675" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -23188,151 +23044,151 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для получения или продления разрешений"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 2-ПОУППР, периодичность – ежегодно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z676" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z676" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z677" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z677" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается фамилия, имя, отчество (при его наличии) привлекаемых иностранных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z678" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z678" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается Категория, профессия (специальность), привлекаемых иностранных работников согласно заявлению работодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z679" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z679" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается наименование особых условий с указанием профессии (специальности) по которым будет осуществляться подготовка, переподготовка и повышение квалификации и (или) количества создаваемых рабочих мест для граждан Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z680" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z680" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается срок выполнения особых условий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -23596,230 +23452,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z681" w:id="270"/>
+    <w:bookmarkStart w:name="z681" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в управления координации занятости и социальных программ областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z682" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z682" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z683" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z683" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Информация о местном содержании в кадрах при привлечении иностранных работников в рамках внутрикорпоративного перевода</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z684" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z684" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 3-МСКРИРРВП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z685" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z685" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z686" w:id="275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z686" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __________ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z687" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z687" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические и физические лица, привлекающие иностранную рабочую силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z688" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z688" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: один раз в год при подаче заявлений на привлечение иностранных работников в рамках внутрикорпоративного перевода</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z689" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z689" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -23841,147 +23697,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z690" w:id="279"/>
+    <w:bookmarkStart w:name="z690" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z691" w:id="280"/>
+          <w:bookmarkStart w:name="z691" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24068,127 +23924,127 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество иностранной рабочей силы, планируемой к привлечению в рамках внутрикорпоративного перевода, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z695" w:id="281"/>
+          <w:bookmarkStart w:name="z695" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма действующих работников и планируемых к привлечению иностранных работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 3 + графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z697" w:id="282"/>
+          <w:bookmarkStart w:name="z697" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма привлеченных и планируемых к привлечению иностранных работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 4 + графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24378,80 +24234,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z710" w:id="283"/>
+          <w:bookmarkStart w:name="z710" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25185,140 +25041,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z737" w:id="284"/>
+    <w:bookmarkStart w:name="z737" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае, если иностранный работник учтен в графе 4, то в графе 5 он не учитывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z738" w:id="285"/>
+          <w:bookmarkStart w:name="z738" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ______________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25354,64 +25210,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z741" w:id="286"/>
+      <w:bookmarkStart w:name="z741" w:id="287"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25695,51 +25551,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работников в рамках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z743" w:id="287"/>
+    <w:bookmarkStart w:name="z743" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -25748,231 +25604,231 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>при привлечении иностранных работников в рамках внутрикорпоративного перевода"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 3-МСКРИРРВП, периодичность – ежегодно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z744" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z744" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z745" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z745" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается наименования должностей категории, привлекаемой иностранных работников в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z746" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z746" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается количество всего работников работодателя, человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z747" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z747" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается в том числе: иностранная рабочая сила, работающая по разрешениям в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z748" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z748" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество иностранной рабочей силы, планируемой к привлечению в рамках внутрикорпоративного перевода, человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z749" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z749" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается сумма действующих работников и планируемых к привлечению иностранных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z750" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z750" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается сумма привлеченных и планируемых к привлечению иностранных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z751" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z751" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается процент иностранной рабочей силы, привлекаемой в рамках внутрикорпоративного перевода, к общему количеству работников из числа казахстанских граждан, графа 7/графа 6*100 %</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z752" w:id="296"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z752" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26337,88 +26193,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>города республиканского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>значения, столицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="297"/>
+    <w:bookmarkStart w:name="z353" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об отозванных разрешениях на привлечение иностранной рабочей силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z354" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z354" w:id="299"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с подпунктом _ пункта 74 Правил и условий выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода сообщаем, что</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26767,230 +26623,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z754" w:id="299"/>
+    <w:bookmarkStart w:name="z754" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в управления координации занятости и социальных программ областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z755" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z755" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z756" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z756" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Информация о выполнении особых условий и привлекаемой иностранной рабочей силе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z757" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z757" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 4-ВОУПИРС</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z758" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z758" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z759" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z759" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ______ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z760" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z760" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические и физические лица, привлекающие иностранную рабочую силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z761" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z761" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: один раз в год при подаче заявлений за привлечение иностранных работников в рамках внутрикорпоративного перевода</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z762" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z762" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -27012,145 +26868,145 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z763" w:id="308"/>
+    <w:bookmarkStart w:name="z763" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z764" w:id="309"/>
+          <w:bookmarkStart w:name="z764" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27346,80 +27202,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z772" w:id="310"/>
+          <w:bookmarkStart w:name="z772" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27824,147 +27680,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z788" w:id="311"/>
+    <w:bookmarkStart w:name="z788" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z789" w:id="312"/>
+          <w:bookmarkStart w:name="z789" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Страна исхода иностранной рабочей силы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="312"/>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -28307,80 +28163,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z805" w:id="313"/>
+          <w:bookmarkStart w:name="z805" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28914,80 +28770,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z823" w:id="314"/>
+          <w:bookmarkStart w:name="z823" w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ______________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29023,64 +28879,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z826" w:id="315"/>
+      <w:bookmarkStart w:name="z826" w:id="316"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29364,51 +29220,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работников в рамках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z828" w:id="316"/>
+    <w:bookmarkStart w:name="z828" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -29417,371 +29273,371 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и привлекаемой иностранной рабочей силе"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 4-ВОУПИРС, периодичность – ежегодно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z829" w:id="317"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z829" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z830" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z830" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается полное наименование органа, выдающего разрешение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z831" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z831" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается количество переобученных казахстанских граждан (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z832" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z832" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается количество казахстанских граждан, которыми заменили иностранных работников (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z833" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z833" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество работающих казахстанских граждан (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z834" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z834" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается количество созданных рабочих мест для казахстанских граждан (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z835" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z835" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается количество работающей иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z836" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z836" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается страна исхода иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z837" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z837" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 9 указывается классификатор стран мира, утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> комиссии Таможенного союза от 20 сентября 2010г. № 378 согласно приложению № 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z838" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z838" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается специальность, по которым привлекается иностранная рабочая сила;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z839" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z839" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается количество работающей иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z840" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z840" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 указывается количество работающей иностранной рабочей силы на конец месяца по видам экономической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z841" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z841" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указывается страна исхода работающей иностранной рабочей силы без разрешений на привлечение иностранной рабочей силы по категориям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z842" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z842" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 указывается специальность, по которым привлекается иностранная рабочая сила работающей иностранной рабочей силы без разрешений на привлечение иностранной рабочей силы по категориям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z843" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z843" w:id="332"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 указывается наименование работодателя работающей иностранной рабочей силы без разрешений на привлечение иностранной рабочей силы по категориям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29935,282 +29791,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 279</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z359" w:id="332"/>
+    <w:bookmarkStart w:name="z359" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства здравоохранения и социального развития Республики Казахстан и Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z360" w:id="333"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z360" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 27 июня 2016 года № 559 "Об утверждении Правил и условий выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14170);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z361" w:id="334"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z361" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 15 декабря 2016 года № 1069 "О внесении изменений в приказ исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан от 27 июня 2016 года № 559 "Об утверждении Правил и условий выдачи и (или) продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14555);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z362" w:id="335"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z362" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 17 апреля 2020 года № 138 "О внесении изменений в приказ исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан от 27 июня 2016 года № 559 "Об утверждении Правил и условий выдачи и (или) продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20429);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z363" w:id="336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z363" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 сентября 2020 года № 386 "О внесении изменений и дополнений в приказ исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан от 27 июня 2016 года № 559 "Об утверждении Правил и условий выдачи и (или) продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21353).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>