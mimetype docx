--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="519c43b" w14:textId="519c43b">
+    <w:p w14:paraId="d4db3d2" w14:textId="d4db3d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -155,186 +155,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание. Вводится в действие с 01.07.2023 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkStart w:name="z844" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14-4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения", с подпунктом 1) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", </w:t>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения", с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 28.02.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 № 222 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2341,121 +2301,163 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z30" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила и условия выдачи или продления (переоформления) разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода (далее – Правила) разработаны в соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.Настоящие Правила и условия выдачи или продления (переоформления) разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14-4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения", с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и определяют порядок и условия выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода.</w:t>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения", с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок и условия выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 № 222 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>В настоящих Правилах используются следующие основные понятия:</w:t>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z84" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вакансия – свободное рабочее место (должность) у работодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z85" w:id="14"/>
     <w:p>
@@ -2615,70 +2617,144 @@
         <w:t>
       9) квота на привлечение иностранной рабочей силы – предельно допустимое количество иностранной рабочей силы, разрешенное к привлечению работодателем для осуществления трудовой деятельности на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z93" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разрешение на привлечение иностранной рабочей силы - документ установленной формы, выдаваемый местным исполнительным органом работодателю для привлечения в Республику Казахстан иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z94" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Подпункт 11) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 № 222  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) информационная система migration.enbek.kz – подсистема цифровой экосистемы Электронная биржа труда (enbek.kz), обеспечивающая учет и движение мигрантов, а также мониторинг предоставления услуг в сфере миграции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2697,373 +2773,534 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z421" w:id="24"/>
+    <w:bookmarkStart w:name="z421" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Поиск соответствующих кандидатур на внутреннем рынке труда осуществляется работодателем путем направления сведений о наличии вакансий на электронную биржу труда (www.enbek.kz) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 103 Социального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z422" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работодатель по истечении 15 (пятнадцати) календарных дней с даты подачи сведений на электронную биржу труда о наличии вакансий направляет заявление о выдаче разрешения на привлечение иностранной рабочей силы с указанием кода опубликования размещенной вакансии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z422" w:id="25"/>
-[...15 lines deleted...]
-      Работодатель по истечении 15 (пятнадцати) календарных дней с даты подачи сведений на электронную биржу труда о наличии вакансий направляет заявление о выдаче разрешения на привлечение иностранной рабочей силы с указанием кода опубликования размещенной вакансии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 2-1 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2-2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. При направлении заявления информационная система "Иностранная рабочая сила" осуществляет взаимодействие с информационными системами "Единая система учета трудовых договоров" (далее – ЕСУТД) и "Миграционная полиция" для получения данных о зарегистрированных трудовых договорах с привлеченными иностранными работниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 2-2 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z424" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3. При внесении изменений и (или) дополнений в настоящие Правила, уполномоченный орган по вопросам миграции населения в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции направляет информацию о внесенных изменениях и (или) дополнениях в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 2-1 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 2-3 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z423" w:id="26"/>
-[...15 lines deleted...]
-      2-2. При направлении заявления информационная система "Иностранная рабочая сила" осуществляет взаимодействие с информационными системами "Единая система учета трудовых договоров" (далее – ЕСУТД) и "Миграционная полиция" для получения данных о зарегистрированных трудовых договорах с привлеченными иностранными работниками.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и условия выдачи или продления (переоформления) разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок и условия выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 2-2 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 2-3 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения государственной услуги "Выдача или продление разрешения работодателям на привлечение иностранной рабочей силы" работодатель либо уполномоченное им лицо представляет в местный исполнительный орган по месту осуществления трудовой деятельности иностранной рабочей силы через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – ПЭП) или портал migration.enbek.kz заявление согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3078,51 +3315,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Выдача или продление разрешения работодателям на привлечение иностранной рабочей силы" (далее – перечень требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3141,772 +3377,1054 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в Перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В целях определения порядка и условий выдачи или продления разрешения на привлечение иностранной рабочей силы (далее – разрешение) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, устанавливаются следующие категории работников:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первая категория – руководители и их заместители;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вторая категория – руководители структурных подразделений, соответствующие квалификационным требованиям, установленным профессиональными стандартами, квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) третья категория – специалисты, соответствующие квалификационным требованиям, установленным профессиональными стандартами, квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
-[...15 lines deleted...]
-      1) первая категория – руководители и их заместители;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) четвертая категория – квалифицированные рабочие, соответствующие квалификационным требованиям, установленным профессиональными стандартами, Единым тарифно-квалификационным справочником работ и профессий рабочих, тарифно-квалификационными характеристиками профессий рабочих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
-[...15 lines deleted...]
-      2) вторая категория – руководители структурных подразделений, соответствующие квалификационным требованиям, установленным профессиональными стандартами, квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Местный исполнительный орган в течение одного рабочего дня, не считая день подачи заявления, рассматривает поступившие документы и проверяет полноту и достоверность пакета документов, представленных работодателем либо уполномоченным им лицом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
-[...15 lines deleted...]
-      3) третья категория – специалисты, соответствующие квалификационным требованиям, установленным профессиональными стандартами, квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении документов в неполном объеме и (или) не заполнения по установленной форме документов, а также предоставления документов с истекшим сроком действия, согласно перечню основных требований к оказанию государственной услуги, местный исполнительный орган производит отказ в приеме заявления (с указанием не представленных и (или) не заполненных по установленной форме документов и иных несоответствий согласно Правилам).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
-[...15 lines deleted...]
-      4) четвертая категория – квалифицированные рабочие, соответствующие квалификационным требованиям, установленным профессиональными стандартами, Единым тарифно-квалификационным справочником работ и профессий рабочих, тарифно-квалификационными характеристиками профессий рабочих.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ в приеме заявления, подписанный электронной цифровой подписью (далее - ЭЦП) руководителя местного исполнительного органа, направляется заявителю в форме электронного документа в "личный кабинет" на ПЭП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сотрудник местного исполнительного органа при предоставлении работодателем заявления и документов в соответствии с перечнем основных требований к оказанию государственной услуги осуществляет их прием и регистрацию в течение одного рабочего дня после дня поступления заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
-[...15 lines deleted...]
-      6. Местный исполнительный орган в течение одного рабочего дня, не считая день подачи заявления, рассматривает поступившие документы и проверяет полноту и достоверность пакета документов, представленных работодателем либо уполномоченным им лицом.</w:t>
+    <w:bookmarkStart w:name="z425" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении работодателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
-[...15 lines deleted...]
-      При представлении документов в неполном объеме и (или) не заполнения по установленной форме документов, а также предоставления документов с истекшим сроком действия, согласно перечню основных требований к оказанию государственной услуги, местный исполнительный орган производит отказ в приеме заявления (с указанием не представленных и (или) не заполненных по установленной форме документов и иных несоответствий согласно Правилам).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах удостоверяющие личность, государственной регистрации (перерегистрации) юридического лица, оплаты сбора за выдачу разрешения работодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z427" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган в течении шести рабочих дней с момента регистрации заявления рассматривают документы на соответствие перечню требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
-[...15 lines deleted...]
-      Отказ в приеме заявления, подписанный электронной цифровой подписью (далее - ЭЦП) руководителя местного исполнительного органа, направляется заявителю в форме электронного документа в "личный кабинет" на ПЭП.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Решение о выдаче либо об отказе в выдаче разрешения принимается в виде приказа руководителя местного исполнительного органа в течение семи рабочих дней со дня регистрации документов работодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление работодателя на получение разрешения в пределах более одной административно-территориальной единицы рассматривается местным исполнительным органом в течение семи рабочих дней со дня принятия документов работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласующим местным исполнительным органом представляется решение о согласовании в течении трех рабочих дней (со дня принятия документов работодателя) в местный исполнительный орган выдачи разрешения с действием в пределах более одной административно-территориальной единицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдача или продление местным исполнительным органом разрешения с действием в пределах более одной административно-территориальной единицы осуществляется после получения положительного решения согласующего местного исполнительного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласующий местный исполнительный орган в течении трех рабочих дней (со дня принятия документов работодателя) направляет решение о согласовании либо об отказе в согласовании в выдаче или продлении разрешения на соответствующей административно-территориальной единице.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 8 с изменениями, внесенными приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
-[...329 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9. При принятии решения о мотивированных замечаний по представленным документам, исполнитель местных исполнительных органов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее - АППК РК) направляет работодателю либо уполномоченному им лицу уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z67" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражения услугополучаетеля по предварительному решению принимается услугодателем в течение 2 рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z68" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания местный исполнительный орган принимает решение о принятии заявления на выдачу разрешения на привлечение иностранной рабочей силы или формирует мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть четвертая пункта 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный отказ в дальнейшем рассмотрении заявления, подписанный электронной цифровой подписью (далее - ЭЦП) руководителя местного исполнительного органа, направляется заявителю в форме электронного документа в "личный кабинет" на ПЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3924,71 +4442,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Местный исполнительный орган при принятии решения о выдаче, продлении либо об отказе в выдаче, продлении разрешения на привлечение иностранной рабочей силы осуществляет проверку на наличие сведений о нарушениях, зарегистрированных в информационных системах "Единый реестр административных производств", "Миграционная полиция", ИС "ОТиБ", а также сведений в АИС "ИРС", ИИС "ЕСУТД".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4061,130 +4655,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При наличии оснований для принятия решения об отказе в выдаче разрешения местный исполнительный орган направляет/сообщает в "личный кабинет" работодателя либо через телекоммуникационные средства уведомление о предварительном решении об оказании государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z73" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В уведомлении указываются основания отказа предусматривающая пунктом 9 перечня требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4203,190 +4797,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При принятии решения о выдаче разрешения, местный исполнительный орган в течение одного рабочего дня после дня его принятия направляет в "личный кабинет" работодателя уведомление в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z75" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При выдаче разрешений по четвертой категории работодатель осуществляет замену иностранных работников на казахстанских граждан по идентичным должностям или иным должностям, относящимися к четвертой категории в период от шести месяцев до одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z76" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласование с замены иностранных работников на казахстанских граждан при выдаче разрешений осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z428" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Работодатели, получившие разрешения на привлечение иностранной рабочей силы, вносят сведения по замене иностранных работников на казахстанских граждан и привлекаемой иностранной рабочей силе на информационную систему migration.enbek.kz согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4405,594 +5093,594 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Выдача разрешений на привлечение сезонных иностранных работников осуществляется по перечню профессий, определяемому в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14-6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z78" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Местный исполнительный орган выдает разрешения в пределах квоты, распределенной уполномоченным органом по вопросам миграции населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z429" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Разрешение на привлечение иностранных работников выдается при соответствии уровня образования (профессиональная подготовка) и опыта (стаж) практической работы иностранной рабочей силы, привлекаемой работодателями для осуществления трудовой деятельности на территории Республики Казахстан, которые должны отвечать квалификационным требованиям, предъявляемым к профессиям рабочих и должностям руководителей, специалистов и служащих, в соответствии с профессиональными стандартами или Единым тарифно-квалификационным справочником работ и профессий рабочих и Квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 16-1 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Количество действующих, ранее выданных разрешений на территории соответствующей административно-территориальной единицы не превышает количества распределенной уполномоченным органом по вопросам миграции населения квоты на привлечение иностранной рабочей силы на соответствующий календарный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z80" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Выдача разрешения на привлечение иностранной рабочей силы с действием в пределах более одной административно-территориальной единицы осуществляется при условии согласования местным (ыми) исполнительным (ыми) органом (ами) на территорию которого (ых) работодатель ходатайствует распространить действие разрешение местного исполнительного органа в которое подано заявление на выдачу или продление разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласование осуществляется при отсутствии оснований для отказа, предусмотренных пунктом 9 Перечня требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Выдача или продление местным исполнительным органом разрешений осуществляется при соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) количество граждан Республики Казахстан не менее 70 % списочной численности работников, относящихся к первой и второй категориям, с учетом работников направляющей стороны, осуществляющих трудовую деятельность в рамках договора на оказание услуг по предоставлению персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количество граждан Республики Казахстан не менее 90 % списочной численности работников, относящихся к третьей и четвертой категориям, с учетом работников направляющей стороны, осуществляющих трудовую деятельность в рамках договора на оказание услуг по предоставлению персонала.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При расчете местного содержания в кадрах, в числе иностранных работников не учитываются граждане государств-участников Договора о Евразийском экономическом союзе, ратифицированного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ратификации Договора о Евразийском экономическом союзе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информация о местном содержании в кадрах работодателем представляется в местный исполнительный орган по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Действие пункта 19 настоящих Правил не распространяется на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z88" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъекты малого предпринимательства с численностью работников не более 20 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z89" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственные учреждения и предприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) иностранного работника, прибывшего для самостоятельного трудоустройства в Республику Казахстан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14-5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разрешения, выдаваемые в рамках квот по странам исхода, при наличии ратифицированных Республикой Казахстан международных договоров о сотрудничестве в области трудовой миграции и социальной защиты трудящихся-мигрантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z92" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представительства и филиалы иностранных юридических лиц с численностью работников не более 10 человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5011,150 +5699,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Условия по местному содержанию в кадрах для инвестиционных приоритетных проектов определяется заинтересованными центральными государственными органами по согласованию с местным исполнительным органом на территории которых реализуются проекты и уполномоченным органом по вопросам миграции населения по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z94" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. За выдачу или продление разрешения с работодателей взимается налоговый сбор (далее – сбор) согласно размерам ставок сбора, за выдачу или продление разрешения на привлечение иностранной рабочей силы в Республику Казахстан, установленным Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче или продлении разрешения на привлечение иностранной рабочей силы в Республику Казахстан в пределах более одной административно-территориальных единиц сбор уплачивается в бюджет каждой административно-территориальной единицы, указанной в разрешении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разрешения выдаваемые в рамках внутрикорпоративного перевода в пределах более одной административно-территориальных единиц осуществляется на бесплатной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5213,270 +5901,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Работодатель со дня получения уведомления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам о выдаче разрешения представляет местному исполнительному органу в течение десяти рабочих дней документы, подтверждающие внесение сбора за выдачу разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непредставлении работодателем документов, подтверждающих внесение сбора в течение десяти рабочих дней со дня получения уведомления в местный исполнительный орган, решение местного исполнительного органа о выдаче разрешения, а также действие разрешения прекращаются в соответствии с подпунктом 5) пункта 41 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление об отказе направляется в "личный кабинет" работодателя в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Местный исполнительный орган со дня получения документов, подтверждающие внесение сбора за выдачу разрешения в течение одного рабочего дня, формирует и направляет в "личный кабинет" работодателя разрешение в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z430" w:id="84"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z430" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1. Работодатели обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z431" w:id="85"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z431" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) внесение информации по трудовым договорам (письма/соглашения о внутрикорпоративном переводе), заключенным с иностранными работниками в ЕСУТД, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 27)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 23 Трудового кодекса Республики Казахстан (далее – Кодекс);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z432" w:id="86"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z432" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) получение иностранными работниками индивидуального идентификационного номера в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 27 марта 2020 года № 258 "Об утверждении Правил оказания государственной услуги "Формирование и корректировка индивидуального идентификационного номера иностранцам и лицам без гражданства, временно пребывающим в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20201).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5495,150 +6183,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Разрешения на привлечение иностранной рабочей силы выдаются сроком:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z433" w:id="88"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z433" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для первой категории – на основании заявления работодателя на один, два или три года, с продлением срока разрешения на один, два или три года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z434" w:id="89"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z434" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для второй и третьей категории – на двенадцать месяцев, с продлением на срок двенадцать месяцев, но не более трех раз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z435" w:id="90"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z435" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для четвертой категории – на двенадцать месяцев без продления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z436" w:id="91"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z436" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для сезонных иностранных работников – до девяноста, ста восьмидесяти, двухсот семидесяти, трехсот шестидесяти пяти календарных дней, без продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5657,70 +6345,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Положение настоящих Правил, применяющиеся к иностранным работникам, применяются также к иностранцам и лицам без гражданства, привлекаемым для работы в Республике Казахстан в рамках внутрикорпоративного перевода или в соответствии с пунктом 39 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5749,70 +6437,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-1. Местный исполнительный орган, в целях установления подлинности штампа легализации или апостиля на документах об образовании направляют соответствующие запросы в Министерство иностранных дел Республики Казахстан, если иной порядок не предусмотрен международным договором или законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5831,150 +6519,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Переоформление ранее выданного разрешения на другого иностранного работника допускается при неприбытии иностранного работника, на которого было выдано разрешение, к месту работы или расторжения с ним трудового договора, досрочного прекращения срока действия письма или соглашения о переводе до окончания срока действия разрешения на привлечение иностранной рабочей силы с присвоением нового номера при соответствии его квалификационным требованиям утвержденным в порядке предусмотренным подпунктом 16-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Трудового кодекса Республики Казахстан от 23 ноября 2015 года, установленным для этой профессии на срок, оставшийся до истечения срока действия первоначально выданного разрешения, в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z114" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, работодатель направляет в местный исполнительный орган документы на иностранного работника, на которого переоформляется разрешение, предусмотренные настоящими Правилами. Первоначально выданное разрешение подлежит прекращению в соответствии с подпунктом 6) пункта 41 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z115" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Решение о переоформлении ранее выданного разрешения на другого иностранного работника принимается местным исполнительным органом в течение пяти рабочих дней со дня принятия документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z116" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о принятом решении местного исполнительного органа по переоформлению разрешения направляется в "личный кабинет" работодателя в форме электронного документа подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5993,130 +6681,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Продление срока действия разрешения, допускается не ранее чем за шестьдесят календарных дней и не позднее, чем за тридцать календарных дней до окончания срока действия разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z118" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Местный исполнительный орган на основании представленных документов в течение двух рабочих дней со дня принятия документов принимает решение о продлении срока разрешения на привлечение иностранной рабочей силы или об отказе в продлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z119" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном решении местного исполнительного органа о продлении срока действия разрешения, разрешение продлевается на срок предусматриваемый пунктом 25 настоящих Правил, при этом срок действия разрешения начинается в день окончания срока действия ранее выданного разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z120" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о продлении разрешения осуществляется местным исполнительным органом без рассмотрения на заседании Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6145,221 +6833,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33. Местный исполнительный орган направляет работодателю уведомление о продлении либо об отказе в продлении срока разрешения в "личный кабинет" работодателя в форме электронного документа в течение одного рабочего дня после дня принятия решения о продлении, либо об отказе в продлении срока разрешения на привлечение иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z127" w:id="103"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z127" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Работодатель со дня получения уведомления о продлении разрешения представляет местному исполнительному органу в течение десяти рабочих дней документы, подтверждающие внесение сбора за продление разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z128" w:id="104"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z128" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При непредставлении работодателем документов, подтверждающих внесение сбора в течение десяти рабочих дней со дня получения уведомления в местный исполнительный орган, местным исполнительным органом принимается решение о прекращении действия разрешения на привлечение иностранной рабочей силы и направляется уведомление об отказе в "личный кабинет" работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z129" w:id="105"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z129" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Местный исполнительный орган со дня получения документов, подтверждающие внесение сбора за продление разрешения в течение одного рабочего дня, формирует и направляет в "личный кабинет" работодателя разрешение в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z130" w:id="106"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 37 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Местный исполнительный орган обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z131" w:id="107"/>
+    <w:bookmarkStart w:name="z131" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z132" w:id="108"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z132" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Выданное местным исполнительным органом разрешение не подлежит передаче другим работодателям, действует только на территории соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z133" w:id="109"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z133" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, допускается направление работодателем иностранных работников, на которых получены разрешения, в командировку на предприятия, организации, находящиеся на территории иных административно-территориальных единиц, на срок, который не превышает суммарно девяносто календарных дней в течение одного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z134" w:id="110"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 39 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Если иностранное юридическое лицо-работодатель, осуществляющее свою деятельность в Республике Казахстан без образования филиала, представительства, направляет своих работников в Республику Казахстан по контракту на выполнение работ, оказание услуг по монтажу и вводу в эксплуатацию оборудования либо в случае, если иностранное юридическое лицо-работодатель, направляет своих работников в Республику Казахстан для выполнения работ, оказания услуг в дочернюю организацию, представительство, филиал иностранного юридического лица, в котором такое иностранное юридическое лицо-работодатель прямо или косвенно имеет акции или доли участия, то уполномоченное лицо организации в пользу которой выполняются работы, услуги через ПЭП представляет в местный исполнительный орган по месту осуществления трудовой деятельности иностранной рабочей силы заявление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6374,51 +7251,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6437,101 +7313,101 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40. Разрешение на привлечение иностранной рабочей силы отзывается в случаях установления следующих фактов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z437" w:id="112"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z437" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) привлечения иностранного работника по профессии или специальности, не соответствующей должности, указанной в разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z438" w:id="113"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z438" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) несоблюдения работодателем условий, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6546,634 +7422,729 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. При этом местным исполнительным органом отзываются последние выданные разрешения, число которых превышает процентные соотношения, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z439" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представления работодателем недостоверных документов для получения или продления разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z440" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предусмотренные подпунктами 1) и 2) настоящего пункта случаи являются основанием для отказа в выдаче разрешений в течение двенадцати месяцев со дня установления подобного факта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.09.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Разрешение на привлечение иностранной рабочей силы прекращает свое действие в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z140" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) истечения срока, на который оно выдано;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z141" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отзыва разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z142" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращения деятельности физического лица – работодателя, ликвидации юридического лица – работодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z143" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) добровольного возврата разрешения работодателем в местный исполнительный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z144" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при невнесении копий документов, подтверждающие уплату сбора за выдачу и продление разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z145" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) переоформления разрешения на другого иностранного работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z146" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган в течении трех рабочих дней со дня принятия решения о прекращении действия разрешения предусмотренных подпунктами 2), 4) и 6) настоящего пункта направляет информацию в территориальный орган Министерства внутренних дел Республики Казахстан (далее – МВД РК) области, города республиканского значения, столицы о прекращении действия разрешения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z439" w:id="114"/>
-[...281 lines deleted...]
-    <w:bookmarkStart w:name="z441" w:id="124"/>
+    <w:bookmarkStart w:name="z441" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41-1. Привлечение работодателем иностранных работников без разрешения, а также привлечения иностранного работника по профессии или специальности, не соответствующей профессии или специальности указанной в разрешении не допускается, за исключением иностранцев и лиц без гражданства для которых выдача разрешений работодателям на привлечение иностранной рабочей силы не требуется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 36-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения". В этих случаях в течение двенадцати месяцев со дня установления подобного факта не выдаются новые разрешения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 41-1 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Положение настоящих Правил, применяющиеся к работодателям, применяются также к юридическим лицам, филиалам, представительствам иностранного юридического лица, зарегистрированным на территории Республики Казахстан, привлекающим иностранную рабочую силу в рамках внутрикорпоративного перевода или в соответствии с пунктом 46 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z148" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Условия и порядок выдачи или продления разрешений на привлечение иностранной рабочей силы, осуществляемой в рамках внутрикорпоративного перевода</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z149" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. На период внутрикорпоративного перевода на иностранного работника распространяются режим рабочего времени и времени отдыха, а также требования по соблюдению безопасности и охране труда принимающей стороны, при этом трудовые отношения регулируются трудовым договором (или иным документом, подтверждающим трудовые отношения), согласованным между иностранным работником и юридическим лицом, из которого осуществляется внутрикорпоративный перевод.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z150" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Выдача или продление разрешений на привлечение иностранной рабочей силы, осуществляемой в рамках внутрикорпоративного перевода осуществляется на бесплатной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z151" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. В целях определения условий привлечения иностранных работников в рамках внутрикорпоративного перевода, устанавливаются следующие категории работников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z152" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководители;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z153" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) менеджеры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z154" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) специалисты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z155" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Разрешение на привлечение иностранных работников в рамках внутрикорпоративного перевода выдается при условии наличия у руководителя, менеджера и специалиста не менее одного года опыта работы в юридическом лице, учрежденном на территории страны – члена Всемирной торговой организации, находящемся и действующем за пределами территории Республики Казахстан, в рамках которой осуществляется внутрикорпоративный перевод, и соответствия иностранных работников квалификационным требованиям в соответствии с применяемыми в Республике Казахстан квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих, а также государственным классификатором Республики Казахстан 01-99 "Классификатор занятий", подтвержденное письмом от юридического лица, из которого осуществляется внутрикорпоративный перевод работника о его квалификации и профессиональном опыте, а также письмом от принимающей стороны, подтверждающим, что работник обладает необходимой квалификацией и профессиональным опытом работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z156" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должности руководителей, менеджеров и специалистов переводимых в рамках внутрикорпоративного перевода, должны соответствовать требованиям к квалификации, установленным для должностей руководителей и специалистов согласно Квалификационному справочнику должностей руководителей, специалистов и других служащих, типовым квалификационным характеристикам должностей руководителей, специалистов и других служащих, а также Государственному классификатору Республики Казахстан 01-99 "Классификатор занятий".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 41-1 в соответствии с приказом и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...198 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 47 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Для получения разрешения на привлечение иностранных работников в рамках внутрикорпоративного перевода работодатель, либо уполномоченное им лицо через ПЭП представляет в местный исполнительный орган по месту осуществления трудовой деятельности иностранной рабочей силы заявление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7188,151 +8159,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z158" w:id="136"/>
+    <w:bookmarkStart w:name="z158" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Местный исполнительный орган в день поступления документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z159" w:id="137"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z159" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении работодателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z160" w:id="138"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z160" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче работодателем документов в "личном кабинете" работодателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z161" w:id="139"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z161" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Сотрудник местного исполнительного органа принявший заявление, в течение двух рабочих дней не включая день регистрации документов проверяет полноту и достоверность пакета документов, принимаемых у работодателя и в случаях представления в неполном объеме и (или) не заполнения по установленной форме документов, предусмотренных пунктом 47 настоящих Правил, а также установления недостоверности представленных документов и (или) данных (сведений), отказывает в дальнейшем рассмотрении заявления согласно пункту 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z162" w:id="140"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z162" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Решение о выдаче либо об отказе в выдаче разрешения на привлечение иностранных работников в рамках внутрикорпоративного перевода принимается местным исполнительным органом в течение семи рабочих дней со дня принятия документов работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7361,190 +8331,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:bookmarkStart w:name="z164" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Местный исполнительный орган уведомляет работодателя о принятом решении о выдаче либо отказе в выдаче разрешения в рамках внутрикорпоративного перевода в течение одного рабочего дня после дня его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z165" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. При принятии решения о выдаче разрешения на привлечение иностранных работников в рамках внутрикорпоративного перевода, местный исполнительный орган направляет в "личный кабинет" работодателя уведомление в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z166" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Результат о принятом решении местного исполнительного органа по выдаче и продлению разрешения направляется в "личный кабинет" работодателя в форме электронного документа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z443" w:id="144"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z443" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При принятии решения об отказе в выдаче разрешения на привлечение иностранных работников в рамках внутрикорпоративного перевода местный исполнительный орган направляет в "личный кабинет" работодателя уведомление с указанием его основания в соответствии пунктом 9 перечня требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП руководителя местного исполнительного органа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7563,150 +8533,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="145"/>
+    <w:bookmarkStart w:name="z167" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. При выдаче разрешения работодатель выбирает одно из следующих особых условий по его выбору:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z444" w:id="146"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z444" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональная подготовка своих работников из числа граждан Республики Казахстан по специальности привлекаемого иностранного работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z445" w:id="147"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z445" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) переподготовка своих работников из числа граждан Республики Казахстан по специальности привлекаемого иностранного работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z446" w:id="148"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z446" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) повышение квалификации своих работников из числа граждан Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z447" w:id="149"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z447" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) создание дополнительных рабочих мест для граждан Республики Казахстан по профессиям, по которым привлекаются иностранные работники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7725,330 +8695,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Принятие особых условий не требуется при наличии у работодателя программы по увеличению местного содержания в кадрах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z173" w:id="151"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z173" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. При внутрикорпоративном переводе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z174" w:id="152"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z174" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       менеджера – работодатель выбирает одно из условий, предусмотренных пунктом 54 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z175" w:id="153"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z175" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специалиста – работодатель выбирает одно из условий, предусмотренных подпунктами 1), 3) и 4) пункта 54 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z176" w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z176" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Работодатель принимает количество особых условий в соответствии с количеством выдаваемых разрешений на привлечение иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z177" w:id="155"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z177" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Информация о принимаемых особых условиях для получения или продления разрешения представляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z178" w:id="156"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z178" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Выполнение условий разрешений на привлечение иностранной рабочей силы, предусмотренных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z179" w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z179" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпунктами 3) и 4) пункта 54 настоящих Правил, производится в течение срока действия разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z180" w:id="158"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z180" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпунктом 1) и 2) пункта 54 настоящих Правил, начинается в течение первых шесть месяцев срока действия разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z181" w:id="159"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z181" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Работодатель, привлекающий иностранных работников в рамках внутрикорпоративного перевода, обеспечивает процентное соотношение численности иностранных работников (менеджеров и специалистов), привлекаемых в рамках внутрикорпоративного перевода, составляющего не более пятидесяти процентов к количеству казахстанских кадров соответствующей категории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z182" w:id="160"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z182" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информация о местном содержании в кадрах при привлечении иностранных работников в рамках внутрикорпоративного перевода работодателем представляется в местный исполнительный орган по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z183" w:id="161"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z183" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. При привлечении иностранного работника на должности руководителей требования по соблюдению соотношения к количеству граждан Республики Казахстан не применяются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8077,140 +9047,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:bookmarkStart w:name="z185" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">63. Переоформление ранее выданного разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода на другого иностранного работника осуществляется при неприбытии иностранного работника, на которого было выдано разрешение на привлечение иностранной рабочей силы, к месту работы или расторжения с ним трудового договора, досрочного прекращения срока действия письма или соглашения о переводе до окончания срока действия разрешения на привлечение иностранной рабочей силы с присвоением нового номера при соответствии его квалификационным требованиям, установленным для этой профессии, подтвержденные документами, указанными в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z191" w:id="163"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z191" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переоформленное разрешение выдается на срок, оставшийся до истечения срока действия первоначально выданного разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z192" w:id="164"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z192" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Решение о переоформлении ранее выданного разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода на другого иностранного работника принимается местным исполнительным органом в течение пяти рабочих дней со дня принятия документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8229,90 +9199,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="165"/>
+    <w:bookmarkStart w:name="z193" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Продление срока действия разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода, допускается не ранее чем за шестьдесят календарных дней и не позднее, чем за тридцать календарных дней до окончания срока действия разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z194" w:id="166"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z194" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Решение о продлении разрешения в рамках внутрикорпоративного перевода осуществляется местным исполнительным органом в течение пяти рабочих дней со дня принятия документов согласно Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8331,190 +9301,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="167"/>
+    <w:bookmarkStart w:name="z195" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Местный исполнительный орган направляет работодателю уведомление о продлении либо об отказе в продлении срока разрешения в личный кабинет" работодателя в форме электронного документа в течение одного рабочего дня после дня принятия решения о продлении, либо об отказе в продлении срока разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z196" w:id="168"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 68 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Местный исполнительный орган обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно пункту 37 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z197" w:id="169"/>
+    <w:bookmarkStart w:name="z197" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. При продлении разрешения, работодатель выбирает одно из особых условий по его выбору согласно пункту 54 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z198" w:id="170"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z198" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Информация о принимаемых особых условиях для продления разрешения представляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z199" w:id="171"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z199" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Выполнение условий разрешений на привлечение иностранной рабочей силы предусматриваются согласно пункту 59 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z200" w:id="172"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z200" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Работодатель, привлекающий иностранных работников в рамках внутрикорпоративного перевода, обеспечивает процентное соотношение согласно пункту 60 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8543,91 +9607,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="173"/>
+    <w:bookmarkStart w:name="z202" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Местным исполнительным органом производится отзыв действующего разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z448" w:id="174"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z448" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) привлечения иностранного работника по профессии или специальности, не соответствующей профессии или специальности указанной в разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z449" w:id="175"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z449" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) несоблюдения работодателем условий, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8642,111 +9706,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. При этом местным исполнительным органом отзываются последние выданные разрешения, число которых превышает процентные соотношения, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z450" w:id="176"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z450" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный исполнительный орган в течении трех рабочих дней со дня отзыва разрешения направляет в территориальный орган МВД РК области, городов республиканского значения, столицы информацию об отозванных разрешениях на привлечение иностранной рабочей силы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z451" w:id="177"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z451" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предусмотренные подпунктами 1) и 2) настоящего пункта случаи являются основанием для отказа в выдаче разрешений в течение двенадцати месяцев со дня установления подобного факта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8765,90 +9829,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z452" w:id="178"/>
+    <w:bookmarkStart w:name="z452" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74-1. Привлечение работодателем иностранных работников в рамках внурикорпоративного перевода без разрешения, а также по профессии или специальности, не соответствующей профессии или специальности указанной в разрешении не допускается, за исключением иностранцев и лиц без гражданства для которых выдача разрешений работодателям на привлечение иностранной рабочей силы не требуется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 36-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения". В этих случаях в течение двенадцати месяцев со дня установления подобного факта не выдаются новые разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8867,270 +9931,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="179"/>
+    <w:bookmarkStart w:name="z206" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода выдаются на срок перевода, указанный в трудовом договоре, но не более трех лет с правом продления не более одного раза на двенадцать месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z207" w:id="180"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z207" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии трудового договора, срок внутрикорпоративного перевода определяется письмом или соглашением (договором) о внутрикорпоративном переводе, но не более трех лет с правом продления не более одного раза на двенадцать месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z208" w:id="181"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z208" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Выданное местным исполнительным органом разрешение не подлежит передаче другим работодателям, действует только на территории соответствующей административно-территориальной единицы, за исключением направления работодателем иностранных работников, на которых получены разрешения, в командировку на предприятия, организации, находящиеся на территории иных административно-территориальных единиц, на срок, который не превышает суммарно девяносто календарных дней в течение одного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z209" w:id="182"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z209" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Разрешение на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода прекращает свое действие в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z210" w:id="183"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z210" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока, на который оно выдано;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z211" w:id="184"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z211" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отзыва разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z212" w:id="185"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z212" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прекращения деятельности физического лица – работодателя, ликвидации юридического лица – работодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z213" w:id="186"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z213" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) добровольного возврата разрешения работодателем в местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z214" w:id="187"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z214" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Местный исполнительный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z215" w:id="188"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z215" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ведет учет иностранных работников, работающих в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z216" w:id="189"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z216" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ежемесячно, в срок до 10 числа месяца, следующим за отчетным периодом, информирует уполномоченный орган по вопросам миграции населения, а также территориальное подразделение уполномоченного государственного органа по труду об иностранных работниках, работающих в рамках внутрикорпоративного перевода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9148,52 +10212,129 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z217" w:id="190"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 79 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Для переоформления разрешения в связи с изменением фамилии, имени, отчества, номера и серии документа, удостоверяющего личность иностранного работника и при реорганизации работодателя-юридического лица Республики Казахстан или филиала (представительства) иностранного юридического лица в форме слияния, присоединения, разделения, выделения или преобразования, а также при изменении его наименования или реквизитов, указанных в разрешении на привлечение иностранной рабочей силы работодатель, либо уполномоченное им лицо через ПЭП представляет в местный исполнительный орган по месту осуществления трудовой деятельности иностранной рабочей силы заявление, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9208,131 +10349,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, указанных в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z218" w:id="191"/>
+    <w:bookmarkStart w:name="z218" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган в течение пяти рабочих дней со дня подачи заявления переоформляет разрешение с присвоением нового номера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z219" w:id="192"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z219" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о принятом решении местного исполнительного органа по переоформлению разрешения направляется в "личный кабинет" работодателя в форме электронного документа подписанного ЭЦП руководителя местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z220" w:id="193"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 80 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80. Работодатели, получившие разрешения на привлечение иностранной рабочей силы вносят сведения об особых условиях и привлекаемой иностранной рабочей силе в информационную систему migration.enbek.kz согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9351,128 +10585,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="194"/>
+    <w:bookmarkStart w:name="z221" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Работодатель не исполняет особое условие при неприбытия иностранного работника к месту работы на которого было выдано разрешение на привлечение иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z222" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, работодатель направляет уведомление в местный исполнительный орган о неприбытии иностранного работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z223" w:id="196"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z223" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) местного исполнительного органа или его должностных лиц по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z224" w:id="197"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z224" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Обжалование решений, действий (бездействий) местного исполнительного органа и (или) его должностных лиц, по вопросам оказания государственных услуг: жалоба подается в аппарат акима соответствующей области, городов республиканского значения, столицы, которая рассматривается в течении 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9491,80 +10725,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="198"/>
+    <w:bookmarkStart w:name="z225" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>83. При несогласии с результатами оказанной государственной услуги работодатель обращается в уполномоченный орган по вопросам миграции населения или в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9864,88 +11098,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического или физического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="199"/>
+    <w:bookmarkStart w:name="z229" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z230" w:id="200"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="186"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать/продлить/переоформить разрешение (я) на привлечение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       иностранной рабочей силы (нужное подчеркнуть) в _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11501,50 +12735,198 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, инициалы, подпись ответственного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 № 222  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 2 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11580,3143 +12962,4130 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и условиям выдачи или</w:t>
+              <w:t>к Правилам и условиям выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>продления разрешени</w:t>
+              <w:t>или продления разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работодателям на привлечение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранной рабочей силы, а</w:t>
+              <w:t>иностранной рабочей силы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>также осуществлени</w:t>
+              <w:t>а также осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>внутрикорпоративного перевод</w:t>
+              <w:t>внутрикорпоративного перевода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="201"/>
+    <w:bookmarkStart w:name="z847" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача или продление разрешения работодателям на привлечение иностранной рабочей силы" </w:t>
-[...240 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z848" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Местные исполнительные органы областей, городов республиканского значения, столицы</w:t>
+Выдача или продление разрешения работодателям на привлечение иностранной рабочей силы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z852" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z854" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-веб-портал "электронного правительства" www. egov. kz, www. elicense.kz или портал migration.enbek.kz.</w:t>
+1. Выдача разрешения на привлечение иностранной рабочей силы по первой, второй, третьей, четвертой категориям и для сезонных иностранных работников.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Переоформление разрешения на привлечение иностранной рабочей силы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Продление разрешения на привлечение иностранной рабочей силы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Получение или переоформление разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Продление разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 6. Переоформление разрешения в связи с изменением фамилии, имени, отчества, номера и серии документа, удостоверяющего личность иностранного работника и в случае реорганизации работодателя-юридического лица Республики Казахстан или филиала (представительства) иностранного юридического лица в форме слияния, присоединения, разделения, выделения или преобразования, а также в случае изменения его наименования или реквизитов, указанных в разрешении на привлечение иностранной рабочей силы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z861" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача разрешения осуществляется в течении 19 рабочих дней, из них:</w:t>
-[...197 lines deleted...]
-продление разрешения – 6 (шесть) рабочих дней.</w:t>
+Местные исполнительные органы областей, городов республиканского значения, столицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z865" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированными)</w:t>
+веб-портал "электронного правительства" "www. egov.kz", "www.elicense.kz" или портал "migration.enbek.kz"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z869" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z871" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разрешение, переоформленное и продленное разрешение работодателям на привлечение иностранной рабочей силы по форме согласно приложению 1 настоящих Правил, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Выдача разрешения осуществляется в течении 19 рабочих дней, из них:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма предоставления результата оказания услуги-электронная.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уведомление о принятом решении о выдаче/продлении разрешения на привлечение иностранной рабочей силы – в течение 8 (восемь) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> срок внесения оплаты сбора за выдачу разрешения 10 рабочих дней, со дня принятия решения о выдаче/продлении разрешения на привлечение иностранной рабочей силы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>переоформление разрешения – 6 (шесть) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>продление разрешения - 3 (три) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> согласование выдачи или продления разрешения с действием в пределах более одной административно-территориальной единицы – 3 рабочих дней; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уведомление о принятом решении о выдаче либо об отказе в выдаче разрешения – в течение 4 (четыре) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>срок внесения оплаты сбора за выдачу разрешения 10 рабочих дней, со дня принятия решения о выдаче/продлении разрешения на привлечение иностранной рабочей силы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках внутрикорпоративного перевода:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдача разрешения – 8 (восемь) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>переоформление разрешения – 6 (шесть) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+продление разрешения – 6 (шесть) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z884" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с работодателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания и представления результата государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается платно/бесплатно физическим и юридическим лицам.</w:t>
-[...91 lines deleted...]
-Выдача или продление разрешений на привлечение иностранной рабочей силы, осуществляемой в рамках внутрикорпоративного перевода осуществляется на бесплатной основе.</w:t>
+Электронная (полностью автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z888" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...74 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z890" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адреса мест оказания государственной услуги размещены на интернет-ресурсе местных исполнительных органов областей, городов республиканского значения, столицы.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Разрешение, переоформленное и продленное разрешение работодателям на привлечение иностранной рабочей силы по форме согласно приложению 1 настоящих Правил, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача разрешения на привлечение иностранной рабочей силы по первой, второй, третьей, четвертой категории и для сезонных иностранных работников:</w:t>
+Форма предоставления результата оказания услуги-электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z893" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя необходимых для оказания государственной услуги</w:t>
+Размер оплаты, взимаемой с работодателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z895" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. При привлечении сезонных иностранных работников:</w:t>
-[...1 lines deleted...]
-          </w:p>
+Государственная услуга оказывается платно/бесплатно физическим и юридическим лицам.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление по форме согласно приложению 2 настоящих Правил (далее – заявление), удостоверенное электронной цифровой подписью (далее – ЭЦП) работодателя;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса (далее – сведения о привлекаемых иностранных работниках);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) государственная услуга по выдаче или продлению разрешений на привлечение иностранной рабочей силы оказывается на платной основе согласно размерам ставок сбора, за выдачу или продление разрешения на привлечение иностранной рабочей силы в Республику Казахстан, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 октября 2025 года № 819 "Об установлении ставок сбора за выдачу или продление разрешения на привлечение иностранной рабочей силы в Республику Казахстан"; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) электронная копия документа, удостоверяющего личность иностранного работника;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) государственная услуга по переоформлению ранее выданных разрешений на привлечение иностранной рабочей силы, а также по выдаче, продлению или переоформлению разрешений на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода оказывается работодателю на бесплатной основе.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) документ, подтверждающий внесение сбора за выдачу разрешения;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оплата налогового сбора осуществляется в наличной и безналичной формах через банки второго уровня и организации, осуществляющие отдельные виды банковских операций в течение 10 (десять) рабочих дней со дня получения уведомления по форме согласно приложению 4 настоящих Правил местных исполнительных органов областей, городов республиканского значения, столицы о принятии им решения о выдаче либо продлении разрешения на привлечение иностранной рабочей силы в Республику Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. При привлечении иностранных работников по первой, второй, третьей и четвертой категориям:</w:t>
-[...775 lines deleted...]
-2) электронные копии документов, подтверждающие изменение фамилии, имени, отчества, номера и серии документа, удостоверяющего личность иностранного работника, реорганизацию работодателя-юридического лица Республики Казахстан или филиала (представительства) иностранного юридического лица в форме слияния, присоединения, разделения, выделения или преобразования, а также в случае изменения его наименования или реквизитов, указанных в разрешении на привлечение иностранной рабочей силы.</w:t>
+Выдача или продление разрешений на привлечение иностранной рабочей силы, осуществляемой в рамках внутрикорпоративного перевода, осуществляется на бесплатной основе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z901" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z903" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+График работы веб-портала "электронного правительства" "www.egov.kz", "www.elicense.kz" или портала "migration.enbek.kz" – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении работодателя после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс), прием заявлений и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. При выдаче или продлении (переоформлении) разрешения на привлечение иностранной рабочей силы:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Местных исполнительных органов областей, городов республиканского значения, столицы – с понедельника по пятницу с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных работодателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на интернет-ресурсе местных исполнительных органов областей, городов республиканского значения, столицы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
-[...237 lines deleted...]
-6) иные основания для отказа в оказании государственной услуги, предусмотренные Законами Республики Казахстан.</w:t>
+Выдача разрешения на привлечение иностранной рабочей силы по первой, второй, третьей, четвертой категории и для сезонных иностранных работников:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z908" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Перечень документов необходимых для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z910" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При наличии бизнес идентификационного номера и электронной цифровой подписи, имеется возможность получения государственной услуги, а также информации о выдаче, переоформлении и продлении разрешения в режиме удаленного доступа через веб-портал "электронного правительства" www. egov. kz, www. elicense.kz или портал migration.enbek.kz. Работодатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" веб-портала "электронного правительства" www. egov. kz, www. elicense.kz или портала migration.enbek.kz, а также единого контакт-центра по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги 1414, 8-800-080-7777.</w:t>
+1. При привлечении сезонных иностранных работников:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление по форме согласно приложению 1 к настоящим Правилам (далее – заявление), удостоверенное электронной цифровой подписью (далее – ЭЦП) работодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) сведения о привлекаемых иностранных работниках с указанием фамилии, имени, отчества (при его наличии) (в том числе латинскими буквами), даты рождения, гражданства, номера, даты и органа выдачи паспорта (документа, удостоверяющего личность), страны постоянного проживания, страны выезда, образования, наименования специальности, соответствии с применяемым в Республике Казахстан профессиональными стандартами, Квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций, Единым тарифно-квалификационным справочником работ и профессий рабочих, тарифно-квалификационными характеристиками профессий рабочих и национальным классификатором Республики Казахстан 01-2017 "Классификатор занятий" (далее – Квалификационные требования) в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 16-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 16 Кодекса (далее – сведения о привлекаемых иностранных работниках);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия документа, удостоверяющего личность иностранного работника;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) документ, подтверждающий внесение сбора за выдачу разрешения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. При привлечении иностранных работников по первой, второй, третьей и четвертой категориям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление, удостоверенное ЭЦП работодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) сведения о привлекаемых иностранных работниках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронные копии нотариально засвидетельствованных документов об образовании и переводов (если документ не заполнен на государственном или русском языке), легализованных в установленном законодательством Республики Казахстан порядке за исключением случаев, предусмотренных вступившими в силу международными договорами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) нотариально засвидетельствованная электронная копия и перевод (если документ не заполнен на государственном или русском языке) контракта на выполнение работ, оказание услуг (в случае, если иностранное юридическое лицо-работодатель, осуществляет свою деятельность в Республике Казахстан без образования филиала, представительства в соответствии с пунктом 39 настоящих Правил);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нотариально засвидетельствованная электронная копия и перевод (если документ не заполнен на государственном или русском языке) документа (письма или соглашения о переводе), согласованного между иностранным работником и иностранным юридическим лицом-работодателем, из которого осуществляется временный перевод иностранного работника (в случае, если иностранное юридическое лицо-работодатель, направляет своих работников в Республику Казахстан для выполнения работ, оказания услуг в дочернюю организацию, представительство, филиал иностранного юридического лица, в котором такое иностранное юридическое лицо-работодатель прямо или косвенно имеет акции или доли участия);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия письма работодателя, которое подтверждает соответствие квалификации и профессионального опыта иностранного работника должности, на которую осуществляется его привлечение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) информация о выполнении замены иностранных работников на казахстанских граждан при выдаче разрешений на привлечение иностранной рабочей силы в соответствии с пунктом 14 настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) информация о местном содержании в кадрах по форме согласно приложению 6 настоящих Правил (за исключением субъектов малого предпринимательства, государственных учреждений и предприятий, представительств и филиалов иностранных юридических лиц с численностью работников не более 10 человек, иностранных работников, прибывших для самостоятельного трудоустройства в Республику Казахстан в соответствии выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства, перечня приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 14-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения", по разрешениям, выдаваемым в рамках квот по странам исхода, при наличии ратифицированных Республикой Казахстан международных договоров о сотрудничестве в области трудовой миграции и социальной защиты трудящихся-мигрантов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) нотариально засвидетельствованная копия документа об условиях по местному содержанию в кадрах для инвестиционных приоритетных проектов по установленной форме согласно приложению 7 настоящих Правил; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) информация о замене иностранных работников на казахстанских граждан согласно пунктом 14 настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) электронная копия договора об оказании услуг на территории соответствующей административно-территориальной единицы (при привлечении иностранной рабочей силы в пределах нескольких административно-территориальных единиц);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) электронная копия письма уполномоченного органа соответствующей административной территориальной единицы об удовлетворении потребности в запрашиваемой иностранной рабочей силе (при привлечении иностранной рабочей силы в пределах нескольких административно-территориальных единиц);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) электронная копия документа, удостоверяющего личность иностранного работника;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) документ, подтверждающий внесение сбора за выдачу разрешения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Переоформление разрешения на привлечение иностранной рабочей силы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для переоформления разрешения на привлечение иностранной рабочей силы предоставляются необходимы документы, предусмотренные пунктом 2 перечня документов необходимых для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Продление разрешения на привлечение иностранной рабочей силы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление, удостоверенное ЭЦП работодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) сведения о привлекаемых иностранных работниках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) информация о местном содержании в кадрах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия документа, удостоверяющего личность иностранного работника;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) документ, подтверждающий внесение сбора за выдачу разрешения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Выдача или переоформление разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление, удостоверенное ЭЦП работодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия нотариально засвидетельствованного перевода (если документ не заполнен на казахском или русском языках) трудового договора (заключенный с юридическим лицом, учрежденным на территории страны-члена Всемирной торговой организации, находящимся и действующим за пределами территории Республики Казахстан), или письма или соглашения о внутрикорпоративном переводе, заключенного с работодателем (заключенный с юридическим лицом, учрежденным на территории страны-члена Всемирной торговой организации, находящимся и действующим за пределами территории Республики Казахстан), с филиалом, представительством, аффилированным лицом данного юридического лица, учрежденном/прошедшем учетную регистрацию в Республике Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) информация о трудовой деятельности работника с приложением подтверждающих документов, признаваемых в Республике Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) информация о выполнении особых условий, возложенных при выдаче разрешений на привлечение иностранной рабочей силы в соответствии с пунктом 80 настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия письма иностранного юридического лица-работодателя, которое подтверждает о соответствии квалификации и профессиональном опыте иностранного работника должности, на которую осуществляется внутрикорпоративный перевод, а также письмо от принимающей стороны, подтверждающего, что работник обладает необходимой квалификацией и профессиональным опытом работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) информация о принимаемых особых условиях для получения и продления разрешений по форме согласно приложению 8 настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) информация о местном содержании в кадрах при привлечении иностранных работников в рамках внутрикорпоративного перевода согласно приложению 9 настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) электронная копия программы по увеличению местного содержания в кадрах (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) электронная копия документа, удостоверяющего личность иностранного работника;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Продление разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление, удостоверенное ЭЦП работодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) информация о выполнении особых условий разрешений на привлечение иностранной рабочей силы, выданных за предыдущие и текущий календарные годы, в соответствии с пунктом 80 настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) информация о местном содержании в кадрах при привлечении иностранных работников в рамках внутрикорпоративного перевода;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) обоснование продления срока разрешений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия документа, удостоверяющего личность иностранного работника;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) информация о принимаемых особых условиях.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. Переоформления разрешения в связи с изменением фамилии, имени, отчества, номера и серии документа, удостоверяющего личность иностранного работника и в случае реорганизации работодателя-юридического лица Республики Казахстан или филиала (представительства) иностранного юридического лица в форме слияния, присоединения, разделения, выделения или преобразования, а также в случае изменения его наименования или реквизитов, указанных в разрешении на привлечение иностранной рабочей силы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление, удостоверенное ЭЦП работодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии документов, подтверждающие изменение фамилии, имени, отчества, номера и серии документа, удостоверяющего личность иностранного работника, реорганизацию работодателя-юридического лица Республики Казахстан или филиала (представительства) иностранного юридического лица в форме слияния, присоединения, разделения, выделения или преобразования, а также в случае изменения его наименования или реквизитов, указанных в разрешении на привлечение иностранной рабочей силы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z959" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные Законом Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z961" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. При выдаче или продлении (переоформлении) разрешения на привлечение иностранной рабочей силы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности документов, представленных работодателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) иные основания для отказа в оказании государственной услуги, предусмотренные Законами Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. При выдаче или продлении (переоформлении) разрешения на привлечение иностранной рабочей силы в рамках внутрикорпоративного перевода:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности документов, представленных работодателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) иные основания для отказа в оказании государственной услуги, предусмотренные Законами Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z976" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При наличии бизнес идентификационного номера и ЭЦП, имеется возможность получения государственной услуги, а также информации о выдаче, переоформлении и продлении разрешения в режиме удаленного доступа через веб-портал "электронного правительства" "www. egov. kz", "www. elicense.kz" или портал "migration.enbek.kz". Работодатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" веб-портала "электронного правительства" "www. egov. kz", "www. elicense.kz" или портала "migration.enbek.kz", а также единого контакт-центра по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14840,139 +17209,157 @@
               <w:t>также осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z325" w:id="210"/>
+      <w:bookmarkStart w:name="z325" w:id="207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование органа, выдающего разрешение)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗРЕШЕНИЕ на привлечение иностранной рабочей силы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 3 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 29.05.2026 № 222  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № __                                           от "___" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z328" w:id="210"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работодатель _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (для юридического лица: наименование,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15702,88 +18089,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физического лица и адрес)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z331" w:id="214"/>
+    <w:bookmarkStart w:name="z331" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z332" w:id="215"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z332" w:id="212"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование местного исполнительного органа области, города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16051,111 +18438,111 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="216"/>
+          <w:bookmarkStart w:name="z333" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВНИМАНИЕ!</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При выдаче или продлении разрешения на привлечение иностранной рабочей силы с действием более одной административно-территориальной единицы, сбор уплачивается в бюджет каждой административно-территориальной единицы указанной в разрешении.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z334" w:id="217"/>
+      <w:bookmarkStart w:name="z334" w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Об уплате налогового сбора необходимо уведомить в течении пяти рабочих дней, путем внесения в местный исполнительный орган копии (ий) документа (ов) подтверждающий (их) уплату сбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       В случае непредставления работодателем копии (ий) документа (ов) подтверждающий (их) уплату сбора в течение пяти рабочих дней со дня получения уведомления, решение местного исполнительного органа о выдаче разрешения аннулируется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16324,104 +18711,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>также осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z336" w:id="218"/>
+    <w:bookmarkStart w:name="z336" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма согласования с работодателем замены иностранных работников на казахстанских граждан при выдаче разрешений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -16586,61 +18993,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование профессии (специальности)</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> по которым будет осуществляться замена иностранных работников</w:t>
+              <w:t>Наименование профессии (специальности) по которым будет осуществляться замена иностранных работников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16833,70 +19230,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z337" w:id="219"/>
+    <w:bookmarkStart w:name="z337" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17320,233 +19717,253 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z568" w:id="220"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z568" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в управления координации занятости и социальных программ областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z569" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z570" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Информация о местном содержании в кадрах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z571" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-МСК</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z569" w:id="221"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+    <w:bookmarkStart w:name="z572" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z570" w:id="222"/>
-[...15 lines deleted...]
-      Наименование административной формы: Информация о местном содержании в кадрах</w:t>
+    <w:bookmarkStart w:name="z573" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ______ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z571" w:id="223"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-МСК</w:t>
+    <w:bookmarkStart w:name="z574" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические и физические лица, привлекающие иностранную рабочую силу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z572" w:id="224"/>
-[...15 lines deleted...]
-      Периодичность: ежегодно</w:t>
+    <w:bookmarkStart w:name="z575" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: один раз в год при подаче заявление о выдаче и продлении разрешения на привлечение иностранной рабочей силы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z573" w:id="225"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z576" w:id="228"/>
+    <w:bookmarkStart w:name="z576" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -17568,147 +19985,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z577" w:id="229"/>
+    <w:bookmarkStart w:name="z577" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z578" w:id="230"/>
+          <w:bookmarkStart w:name="z578" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17795,127 +20212,127 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество иностранной рабочей силы, планируемой к привлечению, чел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z582" w:id="231"/>
+          <w:bookmarkStart w:name="z582" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма действующих работников и планируемых к привлечению иностранных работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 3+ графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z584" w:id="232"/>
+          <w:bookmarkStart w:name="z584" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма привлеченных и планируемых к привлечению иностранных работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 4+ графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18105,80 +20522,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z597" w:id="233"/>
+          <w:bookmarkStart w:name="z597" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18410,80 +20827,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z606" w:id="234"/>
+          <w:bookmarkStart w:name="z606" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18691,80 +21108,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z615" w:id="235"/>
+          <w:bookmarkStart w:name="z615" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18972,80 +21389,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z624" w:id="236"/>
+          <w:bookmarkStart w:name="z624" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19233,134 +21650,134 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z633" w:id="237"/>
+    <w:bookmarkStart w:name="z633" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае если иностранный работник учтен в графе 4, то в графе 5 он не учитывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z634" w:id="238"/>
+          <w:bookmarkStart w:name="z634" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="238"/>
+          <w:bookmarkEnd w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -19391,64 +21808,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z637" w:id="239"/>
+      <w:bookmarkStart w:name="z637" w:id="236"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19693,252 +22110,252 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Информация о местном</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>содержании в кадрах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z639" w:id="240"/>
+    <w:bookmarkStart w:name="z639" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Информация о местном содержании в кадрах"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 1-МСК, периодичность – ежегодно)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z640" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z641" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 указывается категории привлекаемой иностранной рабочей силы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z642" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 указывается всего (не учитываются иностранные работники, работающие без разрешений на привлечение иностранной рабочей силы) иностранной рабочей силы, привлекаемой по разрешениям на привлечение иностранной рабочей силы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z640" w:id="241"/>
-[...15 lines deleted...]
-      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+    <w:bookmarkStart w:name="z643" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 указывается в том числе иностранная рабочая сила, привлекаемая по разрешениям на привлечение иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z641" w:id="242"/>
-[...15 lines deleted...]
-      в графе 2 указывается категории привлекаемой иностранной рабочей силы;</w:t>
+    <w:bookmarkStart w:name="z644" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 указывается количество иностранной рабочей силы, планируемой к привлечению, человек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z642" w:id="243"/>
-[...15 lines deleted...]
-      в графе 3 указывается всего (не учитываются иностранные работники, работающие без разрешений на привлечение иностранной рабочей силы) иностранной рабочей силы, привлекаемой по разрешениям на привлечение иностранной рабочей силы;</w:t>
+    <w:bookmarkStart w:name="z645" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 6 указывается сумма действующих работников и планируемых к привлечению иностранных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z643" w:id="244"/>
-[...15 lines deleted...]
-      в графе 4 указывается в том числе иностранная рабочая сила, привлекаемая по разрешениям на привлечение иностранной рабочей силы;</w:t>
+    <w:bookmarkStart w:name="z646" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 7 указывается сумма привлеченных и планируемых к привлечению иностранных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z644" w:id="245"/>
-[...15 lines deleted...]
-      в графе 5 указывается количество иностранной рабочей силы, планируемой к привлечению, человек;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z647" w:id="245"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 8 указывается процент иностранной рабочей силы к общему количеству работников, графа 7/графа 6*100%.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z645" w:id="246"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -20073,68 +22490,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>также осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="249"/>
+    <w:bookmarkStart w:name="z342" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Условия по местному содержанию в кадрах для инвестиционных приоритетных проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 7 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 29.05.2026 № 222 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21052,70 +23487,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="250"/>
+    <w:bookmarkStart w:name="z343" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условия местного содержания в кадрах для инвестиционного приоритетного проекта действует до ___________ 20__года (месяц)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21821,233 +24256,253 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z648" w:id="251"/>
+    <w:bookmarkStart w:name="z648" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в управления координации занятости и социальных программ областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z649" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z650" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Информация о принимаемых особых условиях для получения или продления разрешений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z651" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 2-ПОУППР</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z649" w:id="252"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+    <w:bookmarkStart w:name="z652" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z650" w:id="253"/>
-[...15 lines deleted...]
-      Наименование административной формы: Информация о принимаемых особых условиях для получения или продления разрешений</w:t>
+    <w:bookmarkStart w:name="z653" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период:________ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z651" w:id="254"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 2-ПОУППР</w:t>
+    <w:bookmarkStart w:name="z654" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические и физические лица, привлекающие иностранную рабочую силу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z652" w:id="255"/>
-[...15 lines deleted...]
-      Периодичность: ежегодно</w:t>
+    <w:bookmarkStart w:name="z655" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: один раз в год при подаче заявление на получение или продление разрешений в особых условиях</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z653" w:id="256"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z656" w:id="259"/>
+    <w:bookmarkStart w:name="z656" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -22069,143 +24524,143 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z657" w:id="260"/>
+    <w:bookmarkStart w:name="z657" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z658" w:id="261"/>
+          <w:bookmarkStart w:name="z658" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22329,80 +24784,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z664" w:id="262"/>
+          <w:bookmarkStart w:name="z664" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22567,80 +25022,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z670" w:id="263"/>
+          <w:bookmarkStart w:name="z670" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ______________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22676,64 +25131,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z673" w:id="264"/>
+      <w:bookmarkStart w:name="z673" w:id="261"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22991,51 +25446,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>особых условиях для получения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или продления разрешений"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z675" w:id="265"/>
+    <w:bookmarkStart w:name="z675" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -23044,151 +25499,151 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для получения или продления разрешений"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 2-ПОУППР, периодичность – ежегодно)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z676" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z677" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 указывается фамилия, имя, отчество (при его наличии) привлекаемых иностранных работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z678" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 указывается Категория, профессия (специальность), привлекаемых иностранных работников согласно заявлению работодателя;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z676" w:id="266"/>
-[...15 lines deleted...]
-      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+    <w:bookmarkStart w:name="z679" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 указывается наименование особых условий с указанием профессии (специальности) по которым будет осуществляться подготовка, переподготовка и повышение квалификации и (или) количества создаваемых рабочих мест для граждан Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z677" w:id="267"/>
-[...15 lines deleted...]
-      в графе 2 указывается фамилия, имя, отчество (при его наличии) привлекаемых иностранных работников;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z680" w:id="267"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 указывается срок выполнения особых условий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z678" w:id="268"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -23449,233 +25904,253 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z681" w:id="271"/>
+    <w:bookmarkStart w:name="z681" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в управления координации занятости и социальных программ областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z682" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z683" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Информация о местном содержании в кадрах при привлечении иностранных работников в рамках внутрикорпоративного перевода</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z684" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 3-МСКРИРРВП</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z682" w:id="272"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+    <w:bookmarkStart w:name="z685" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z683" w:id="273"/>
-[...15 lines deleted...]
-      Наименование административной формы: Информация о местном содержании в кадрах при привлечении иностранных работников в рамках внутрикорпоративного перевода</w:t>
+    <w:bookmarkStart w:name="z686" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: __________ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z684" w:id="274"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 3-МСКРИРРВП</w:t>
+    <w:bookmarkStart w:name="z687" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические и физические лица, привлекающие иностранную рабочую силу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z685" w:id="275"/>
-[...15 lines deleted...]
-      Периодичность: ежегодно</w:t>
+    <w:bookmarkStart w:name="z688" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: один раз в год при подаче заявлений на привлечение иностранных работников в рамках внутрикорпоративного перевода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z686" w:id="276"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z689" w:id="279"/>
+    <w:bookmarkStart w:name="z689" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -23697,147 +26172,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z690" w:id="280"/>
+    <w:bookmarkStart w:name="z690" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z691" w:id="281"/>
+          <w:bookmarkStart w:name="z691" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23924,127 +26399,127 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество иностранной рабочей силы, планируемой к привлечению в рамках внутрикорпоративного перевода, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z695" w:id="282"/>
+          <w:bookmarkStart w:name="z695" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма действующих работников и планируемых к привлечению иностранных работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 3 + графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z697" w:id="283"/>
+          <w:bookmarkStart w:name="z697" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма привлеченных и планируемых к привлечению иностранных работников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 4 + графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24234,80 +26709,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z710" w:id="284"/>
+          <w:bookmarkStart w:name="z710" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25041,140 +27516,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z737" w:id="285"/>
+    <w:bookmarkStart w:name="z737" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае, если иностранный работник учтен в графе 4, то в графе 5 он не учитывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z738" w:id="286"/>
+          <w:bookmarkStart w:name="z738" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ______________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25210,64 +27685,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z741" w:id="287"/>
+      <w:bookmarkStart w:name="z741" w:id="284"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25551,51 +28026,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работников в рамках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z743" w:id="288"/>
+    <w:bookmarkStart w:name="z743" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -25604,231 +28079,231 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>при привлечении иностранных работников в рамках внутрикорпоративного перевода"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 3-МСКРИРРВП, периодичность – ежегодно)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z744" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z745" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 указывается наименования должностей категории, привлекаемой иностранных работников в рамках внутрикорпоративного перевода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z746" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 указывается количество всего работников работодателя, человек;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z744" w:id="289"/>
-[...15 lines deleted...]
-      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+    <w:bookmarkStart w:name="z747" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 указывается в том числе: иностранная рабочая сила, работающая по разрешениям в рамках внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z745" w:id="290"/>
-[...15 lines deleted...]
-      в графе 2 указывается наименования должностей категории, привлекаемой иностранных работников в рамках внутрикорпоративного перевода;</w:t>
+    <w:bookmarkStart w:name="z748" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 указывается количество иностранной рабочей силы, планируемой к привлечению в рамках внутрикорпоративного перевода, человек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z746" w:id="291"/>
-[...15 lines deleted...]
-      в графе 3 указывается количество всего работников работодателя, человек;</w:t>
+    <w:bookmarkStart w:name="z749" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 6 указывается сумма действующих работников и планируемых к привлечению иностранных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z747" w:id="292"/>
-[...15 lines deleted...]
-      в графе 4 указывается в том числе: иностранная рабочая сила, работающая по разрешениям в рамках внутрикорпоративного перевода;</w:t>
+    <w:bookmarkStart w:name="z750" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 7 указывается сумма привлеченных и планируемых к привлечению иностранных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z748" w:id="293"/>
-[...15 lines deleted...]
-      в графе 5 указывается количество иностранной рабочей силы, планируемой к привлечению в рамках внутрикорпоративного перевода, человек;</w:t>
+    <w:bookmarkStart w:name="z751" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 8 указывается процент иностранной рабочей силы, привлекаемой в рамках внутрикорпоративного перевода, к общему количеству работников из числа казахстанских граждан, графа 7/графа 6*100 %</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z749" w:id="294"/>
-[...15 lines deleted...]
-      в графе 6 указывается сумма действующих работников и планируемых к привлечению иностранных работников;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z750" w:id="295"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26193,88 +28668,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>города республиканского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>значения, столицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="298"/>
+    <w:bookmarkStart w:name="z353" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об отозванных разрешениях на привлечение иностранной рабочей силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z354" w:id="299"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z354" w:id="296"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с подпунктом _ пункта 74 Правил и условий выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода сообщаем, что</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26623,230 +29136,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z754" w:id="300"/>
+    <w:bookmarkStart w:name="z754" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в управления координации занятости и социальных программ областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z755" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z756" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Информация о выполнении особых условий и привлекаемой иностранной рабочей силе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z757" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 4-ВОУПИРС</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z755" w:id="301"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+    <w:bookmarkStart w:name="z758" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z756" w:id="302"/>
-[...15 lines deleted...]
-      Наименование административной формы: Информация о выполнении особых условий и привлекаемой иностранной рабочей силе</w:t>
+    <w:bookmarkStart w:name="z759" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ______ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z757" w:id="303"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 4-ВОУПИРС</w:t>
+    <w:bookmarkStart w:name="z760" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические и физические лица, привлекающие иностранную рабочую силу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z758" w:id="304"/>
-[...15 lines deleted...]
-      Периодичность: ежегодно</w:t>
+    <w:bookmarkStart w:name="z761" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: один раз в год при подаче заявлений за привлечение иностранных работников в рамках внутрикорпоративного перевода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z759" w:id="305"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z762" w:id="308"/>
+    <w:bookmarkStart w:name="z762" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -26868,145 +29381,145 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z763" w:id="309"/>
+    <w:bookmarkStart w:name="z763" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z764" w:id="310"/>
+          <w:bookmarkStart w:name="z764" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
+          <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27202,80 +29715,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z772" w:id="311"/>
+          <w:bookmarkStart w:name="z772" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="311"/>
+          <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27680,147 +30193,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z788" w:id="312"/>
+    <w:bookmarkStart w:name="z788" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z789" w:id="313"/>
+          <w:bookmarkStart w:name="z789" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Страна исхода иностранной рабочей силы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -28163,80 +30676,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z805" w:id="314"/>
+          <w:bookmarkStart w:name="z805" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28770,80 +31283,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z823" w:id="315"/>
+          <w:bookmarkStart w:name="z823" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ______________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
+          <w:bookmarkEnd w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28879,64 +31392,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z826" w:id="316"/>
+      <w:bookmarkStart w:name="z826" w:id="313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29220,51 +31733,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работников в рамках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутрикорпоративного перевода"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z828" w:id="317"/>
+    <w:bookmarkStart w:name="z828" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -29273,371 +31786,371 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и привлекаемой иностранной рабочей силе"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 4-ВОУПИРС, периодичность – ежегодно)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z829" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z830" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 указывается полное наименование органа, выдающего разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z831" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 указывается количество переобученных казахстанских граждан (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z829" w:id="318"/>
-[...15 lines deleted...]
-      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+    <w:bookmarkStart w:name="z832" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 указывается количество казахстанских граждан, которыми заменили иностранных работников (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z830" w:id="319"/>
-[...15 lines deleted...]
-      в графе 2 указывается полное наименование органа, выдающего разрешение;</w:t>
+    <w:bookmarkStart w:name="z833" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 указывается количество работающих казахстанских граждан (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z831" w:id="320"/>
-[...15 lines deleted...]
-      в графе 3 указывается количество переобученных казахстанских граждан (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
+    <w:bookmarkStart w:name="z834" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 6 указывается количество созданных рабочих мест для казахстанских граждан (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z832" w:id="321"/>
-[...15 lines deleted...]
-      в графе 4 указывается количество казахстанских граждан, которыми заменили иностранных работников (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
+    <w:bookmarkStart w:name="z835" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 7 указывается количество работающей иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z833" w:id="322"/>
-[...15 lines deleted...]
-      в графе 5 указывается количество работающих казахстанских граждан (с указанием фамилии, имени, отчества (при его наличии), индивидуальный идентификационный номер);</w:t>
+    <w:bookmarkStart w:name="z836" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 8 указывается страна исхода иностранной рабочей силы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z834" w:id="323"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z837" w:id="326"/>
+    <w:bookmarkStart w:name="z837" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 9 указывается классификатор стран мира, утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> комиссии Таможенного союза от 20 сентября 2010г. № 378 согласно приложению № 22.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z838" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 10 указывается специальность, по которым привлекается иностранная рабочая сила;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z839" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 11 указывается количество работающей иностранной рабочей силы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z840" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 12 указывается количество работающей иностранной рабочей силы на конец месяца по видам экономической деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z838" w:id="327"/>
-[...15 lines deleted...]
-      в графе 10 указывается специальность, по которым привлекается иностранная рабочая сила;</w:t>
+    <w:bookmarkStart w:name="z841" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 13 указывается страна исхода работающей иностранной рабочей силы без разрешений на привлечение иностранной рабочей силы по категориям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z839" w:id="328"/>
-[...15 lines deleted...]
-      в графе 11 указывается количество работающей иностранной рабочей силы;</w:t>
+    <w:bookmarkStart w:name="z842" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 14 указывается специальность, по которым привлекается иностранная рабочая сила работающей иностранной рабочей силы без разрешений на привлечение иностранной рабочей силы по категориям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z840" w:id="329"/>
-[...15 lines deleted...]
-      в графе 12 указывается количество работающей иностранной рабочей силы на конец месяца по видам экономической деятельности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z843" w:id="329"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 15 указывается наименование работодателя работающей иностранной рабочей силы без разрешений на привлечение иностранной рабочей силы по категориям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z841" w:id="330"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29791,282 +32304,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 279</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z359" w:id="333"/>
+    <w:bookmarkStart w:name="z359" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства здравоохранения и социального развития Республики Казахстан и Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z360" w:id="334"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z360" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 27 июня 2016 года № 559 "Об утверждении Правил и условий выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14170);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z361" w:id="335"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z361" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 15 декабря 2016 года № 1069 "О внесении изменений в приказ исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан от 27 июня 2016 года № 559 "Об утверждении Правил и условий выдачи и (или) продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14555);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z362" w:id="336"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z362" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 17 апреля 2020 года № 138 "О внесении изменений в приказ исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан от 27 июня 2016 года № 559 "Об утверждении Правил и условий выдачи и (или) продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20429);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z363" w:id="337"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z363" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 сентября 2020 года № 386 "О внесении изменений и дополнений в приказ исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан от 27 июня 2016 года № 559 "Об утверждении Правил и условий выдачи и (или) продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21353).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>