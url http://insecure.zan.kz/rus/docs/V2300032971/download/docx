--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ea1777" w14:textId="5ea1777">
+    <w:p w14:paraId="cf68360" w14:textId="cf68360">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,433 +100,446 @@
         </w:rPr>
         <w:t>Об утверждении Правил оформления, выдачи, замены, сдачи, изъятия и уничтожения паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства и проездного документа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра внутренних дел Республики Казахстан от 30 июня 2023 года № 532. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 июня 2023 года № 32971.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Порядок введения в действие см. п.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 83)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве внутренних дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 22 июня 2005 года № 607, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...94 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оформления, выдачи, замены, сдачи, изъятия и уничтожения паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства и проездного документа (далее - Правила) согласно приложению к настоящему приказу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету миграционной службы Министерства внутренних дел Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства внутренних дел Республики Казахстан после его официального опубликования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства внутренних дел Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на курирующего заместителя министра внутренних дел Республики Казахстан и Комитет миграционной службы Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 и части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, которые вводятся в действие с 1 января 2024 года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -625,98 +638,115 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Ахметжанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство иностранных дел</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       "СОГЛАСОВАН"</w:t>
-[...34 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -797,6358 +827,7085 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 532</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оформления, выдачи, замены, сдачи, изъятия и уничтожения паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства и проездного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z16" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила оформления, выдачи, замены, сдачи, изъятия и уничтожения паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства и проездного документа (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "О документах, удостоверяющих личность" (далее - Закон) и определяют порядок оформления, выдачи, замены, сдачи, изъятия и уничтожения паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства и проездного документа (далее - документы, удостоверяющие личность).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра внутренних дел РК от 01.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 603</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Основные понятия, используемые в настоящих Правилах:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лица без гражданства - документ, удостоверяющий личность физического лица, не имеющего доказательства своей принадлежности к гражданству какого-либо государства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) документ, удостоверяющий личность, - документ установленного образца с зафиксированной в нем информацией о персональных данных физического лица, позволяющей установить личность и правовой статус его владельца в целях идентификации личности, выдаваемый на материальном носителе либо в случаях, определенных законодательством Республики Казахстан, в электронной форме;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> личности гражданина Республики Казахстан - документ, удостоверяющий личность гражданина и подтверждающий гражданство Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гражданина Республики Казахстан - документ, удостоверяющий личность гражданина и подтверждающий гражданство Республики Казахстан на территории Республики Казахстан и за ее пределами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) свидетельство на возвращение - документ, удостоверяющий личность и подтверждающий право его владельца на однократный въезд в Республику Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении - документ, удостоверяющий личность физического лица, свидетельствующий о государственной регистрации факта его рождения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) уполномоченный государственный орган - органы внутренних дел, осуществляющие в пределах своей компетенции оформление, выдачу, замену, изъятие и уничтожение документов, удостоверяющих личность;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) заграничный паспорт - документ, признаваемый Республикой Казахстан в качестве документа, удостоверяющего личность иностранца или лица без гражданства и подтверждающего их правовой статус;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вид на жительство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> иностранца в Республике Казахстан - документ, удостоверяющий личность иностранца на территории Республики Казахстан и подтверждающий получение им </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разрешения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на постоянное проживание в Республике Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формуляр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – типографский бланк строгой отчетности с номером и штриховым кодом, являющийся носителем информации, которая вносится в информационную базу данных документированного населения Республики Казахстан (далее – база данных) и в дальнейшем используется в целях идентификации личности с выданными документами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проездной документ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – документ, выдаваемый иностранцам и лицам без гражданства для выезда за пределы Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Документы, удостоверяющие личность, выдаваемые уполномоченным государственным органом Республики Казахстан, являются собственностью государства и содержат следующие данные:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) фамилию, имя, отчество (при его наличии);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) дату и место рождения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) пол;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) национальную принадлежность - по желанию владельца в документах, удостоверяющих личность, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 настоящих Правил;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) гражданство;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) фотографию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) наименование органа, выдавшего документ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) дату выдачи, номер документа, срок действия;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) подпись владельца документов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) индивидуальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) отпечатки пальцев рук владельца документа, достигшего шестнадцатилетнего возраста и более, а также в возрасте от двенадцати до шестнадцати лет в случаях, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О дактилоскопической и геномной регистрации".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан выдаются уполномоченным государственным органом по месту постоянной регистрации документируемого лица, а также фактического пребывания, в случаях утраты паспорта и (или) удостоверения личности, их замены в связи с истечением срока действия, переменой фамилии по заключению (расторжению) брака, переменой фамилии, имени, отчества при наличии в информационной системе "Регистрационный пункт "Документирование и регистрация населения" (далее – РП ДРН) сведений об их изменении, поступивших из информационной системы записей актов гражданского состояния, непригодностью к дальнейшему использованию, видоизменением документов согласно новой технологии их изготовления, получения паспорта гражданина Республики Казахстан впервые на основании удостоверения личности гражданина Республики Казахстан, получения паспорта и (или) удостоверения личности гражданина Республики Казахстан впервые несовершеннолетними детьми на основании свидетельства о рождении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждение постоянной регистрации документируемых лиц (достигших четырнадцати лет), независимо от причины оформления документов, удостоверяющих личность, уполномоченный орган получает посредством информационных систем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид на жительство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> иностранца в Республике Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лица без гражданства </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выдаются</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченным государственным органом по месту постоянной регистрации документируемого лица.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан выдаются уполномоченным государственным органом в срок не позднее пятнадцати рабочих дней со дня подачи заявки на получение документов, удостоверяющих личность (за исключением паспортов гражданина Республики Казахстан, оформленных в загранучреждениях Республики Казахстан), и вручаются лично владельцу или его законному представителю. Вид на жительство иностранца в Республике Казахстан, удостоверение лица без гражданства выдаются уполномоченным государственным органом в срок не позднее семнадцати рабочих дней со дня подачи заявки на получение документов, удостоверяющих личность, и вручаются лично владельцу или его законному представителю.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проездной документ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдается уполномоченным государственным органом по месту учета документируемого лица в срок не позднее семнадцати рабочих дней со дня подачи заявки на получение документа и вручается лично владельцу или его законному представителю.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Документы, удостоверяющие личность, используемые и представляемые в уполномоченный орган посредством </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сервиса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифровых документов, равнозначны документам на бумажном носителе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. По желанию физического лица документы, удостоверяющие личность выдаются в ускоренном порядке со дня оформления:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан в городах Астане, Алматы, Актобе, Шымкенте - до одного рабочего дня, в областных центрах – до трех рабочих дней;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан в городах Астане, Алматы, Актобе, Шымкенте - до трех рабочих дней, в областных центрах – до пяти рабочих дней, в районах и городах областей – до семи рабочих дней;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) вид на жительство иностранца в Республике Казахстан, удостоверение лица без гражданства в городах Астане, Алматы, Актобе, Шымкенте, областных центрах, районах и городах областей – до семи рабочих дней.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оплата за ускоренную выдачу документа, удостоверяющего личность, производится через банковские учреждения и иные организации, осуществляющие кассовые операции, в соответствии с прейскурантом цен, утверждаемым органами внутренних дел по согласованию с антимонопольным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 22 февраля 2018 года № 143 "Об утверждении прейскуранта цен за выдачу в ускоренном порядке паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан и удостоверения лица без гражданства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 16576).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При оформлении документа, удостоверяющего личность, посредством РП ДРН сотрудником уполномоченного органа производится дактилоскопическая регистрация граждан Республики Казахстан с их согласия, иностранцев и лиц без гражданства в обязательном порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 сентября 2024 года № 730 "О некоторых вопросах проведения дактилоскопической и геномной регистрации в Республике Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 35161).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При оформлении документа, удостоверяющего личность, посредством РП ДРН информация об оплате за ускоренное изготовление документов, удостоверяющих личность, из банковских учреждений в Республиканское государственное предприятие на праве хозяйственного ведения уполномоченного государственного органа поступает в автоматизированном режиме. При оформлении на бланке формуляра документ об оплате за ускоренную выдачу документа, удостоверяющего личность, представляется физическим лицом в уполномоченный государственный орган.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для изготовления документа, удостоверяющего личность, сотрудником уполномоченного органа заполняется формуляр. Форма и порядок оформления, заполнения, учета, хранения, передачи, расходования, уничтожения формуляра определяются Министерством внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z57" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оформления и выдачи паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства и проездного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...348 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z58" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок оформления и выдачи паспорта гражданина Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оформления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гражданина Республики Казахстан заявителем лично в уполномоченный орган представляются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) документ об оплате государственной пошлины (оплата может осуществляться в кассах банков второго уровня или электронно посредством их мобильных приложений). Лица, освобожденные от уплаты государственной пошлины, в случае отсутствия сведений на них в информационной системе, предъявляют документ, определяющий льготную категорию, установленную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 671 Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) две фотографии размером 3,5 х 4,5 сантиметра (при оформлении на бумажном бланке формуляра);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) один из следующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении (при получении паспорта до 16 лет);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорт гражданина Республики Казахстан (при обмене паспорта);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> личности гражданина Республики Казахстан (при получении паспорта впервые по достижению 16-летнего возраста);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>справку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о приеме в гражданство Республики Казахстан установленной формы, выдаваемую органами внутренних дел (при получении паспорта в связи с принятием в гражданство Республики Казахстан);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство на возвращение, выдаваемое загранучреждениями Республики Казахстан (при утрате паспорта гражданина Республики Казахстан временно находившимся за рубежом).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными приказами Министра внутренних дел РК от 20.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Паспорт гражданина Республики Казахстан оформляется уполномоченным государственным органом с использованием РП ДРН, а также на бланках формуляров.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Паспорт гражданина Республики Казахстан оформляется через загранучреждения Республики Казахстан гражданам Республики Казахстан:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) постоянно проживающим за пределами Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) получающим образование в учебных заведениях, расположенных на территории иностранных государств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) работающим в иностранных государствах по трудовому договору;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) несовершеннолетним, в случае их рождения за пределами Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) членам семьи указанных лиц, проживающим вместе с ними;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) являющимся членами семьи иностранца, проживающего за пределами Республики Казахстана;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) родственникам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>персонала</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дипломатической службы, проживающим вместе с персоналом дипломатической службы за рубежом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) лицам, не способным к самообслуживанию в связи с преклонным возрастом (престарелые), и лицам, имеющим нарушение здоровья со стойким расстройством функций организма, ограничивающим их жизнедеятельность, а также лицам, осуществляющим уход за близкими родственниками, не способными к самообслуживанию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) задержанным или содержащимся под стражей, арестом, а также отбывающим наказание в пенитенциарных учреждениях на территории иностранного государства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. При заполнении паспорта гражданина Республики Казахстан фамилия, имя, отчество (при его наличии), дата рождения, место рождения и национальность записываются в соответствии с документом, послужившим основанием для их выдачи, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 2 апреля 1996 года № 2923 "О порядке решения вопросов, связанных с написанием фамилий и отчеств лиц казахской национальности".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Паспорт гражданина Республики Казахстан заполняется на казахском языке или по желанию владельца на русском языке, а также на английском языке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Паспорт гражданина Республики Казахстан выдается гражданам Республики Казахстан по их желанию независимо от возраста и удостоверяет личность гражданина Республики Казахстан на территории Республики Казахстан и за ее пределами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Паспорт гражданина Республики Казахстан выдается сроком действия на десять лет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z83" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок оформления и выдачи удостоверения личности гражданина Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оформления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> личности гражданина Республики Казахстан заявителем лично в уполномоченный орган представляются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) документ об оплате государственной пошлины (оплата может осуществляться в кассах банков второго уровня или электронно посредством их мобильных приложений). Лица, освобожденные от уплаты государственной пошлины, в случае отсутствия сведений на них в информационной системе, предъявляют документ, определяющий льготную категорию, установленную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 671 Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) две фотографии размером 3,5 х 4,5 сантиметра (при оформлении на бумажном бланке формуляра);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) один из следующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении (при получении удостоверения личности по достижению 16-летнего возраста);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гражданина Республики Казахстан (при получении удостоверения личности впервые, утрате удостоверения личности, возвращении на постоянное место жительства в Республику Казахстан);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение личности гражданина Республики Казахстан (при обмене удостоверения личности);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорт образца 1974 года (бывшего Союза Советских Социалистических Республик) (для получения удостоверения личности впервые при подтверждении гражданства Республики Казахстан);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>справку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о приеме в гражданство Республики Казахстан установленной Министерством внутренних дел Республики Казахстан формы (при получении удостоверения личности в связи с принятием в гражданство Республики Казахстан).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными приказами Министра внутренних дел РК от 20.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Удостоверения личности гражданина Республики Казахстан оформляются уполномоченным государственным органом с использованием РП ДРН, а также на бланках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формуляров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15.Удостоверение личности оформляется гражданам Республики Казахстан с шестнадцатилетнего возраста.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. При заполнении удостоверения личности гражданина Республики Казахстан фамилия, имя, отчество (при его наличии), дата рождения, место рождения и национальность записываются в соответствии с документом, послужившим основанием для их выдачи, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 2 апреля 1996 года № 2923 "О порядке решения вопросов, связанных с написанием фамилий и отчеств лиц казахской национальности".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Удостоверение личности гражданина Республики Казахстан выдается сроком действия на десять лет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkStart w:name="z98" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок оформления и выдачи паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства и проездного документа</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Порядок оформления и выдачи вида на жительство иностранца в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Порядок оформления и выдачи паспорта гражданина Республики Казахстан</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Для оформления вида на жительство иностранца в Республике Казахстан иностранцам необходимо лично представить в уполномоченный государственный орган следующие документы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) документ об оплате государственной пошлины (оплата может осуществляться в кассах банков второго уровня или электронно посредством их мобильных приложений). Лица, освобожденные от уплаты государственной пошлины, в случае отсутствия сведений на них в информационной системе, предъявляют документ, определяющий льготную категорию, установленную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 671 Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) две фотографии размером 3,5 х 4,5 сантиметра (при оформлении на бумажном бланке формуляра);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) действительный заграничный паспорт.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра внутренних дел РК от 20.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением внесенным приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. При заполнении вида на жительство иностранца в Республике Казахстан фамилия, имя, отчество (при его наличии), дата рождения, место рождения и национальность записываются в соответствии с документом, послужившим основанием для их выдачи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Вид на жительство иностранца в Республике Казахстан выдается иностранцам, постоянно проживающим на территории Республики Казахстан, с шестнадцатилетнего возраста сроком действия на десять лет, но не выше срока действия паспорта страны их гражданства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z105" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...83 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Порядок оформления и выдачи удостоверения лица без гражданства</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оформления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лица без гражданства в уполномоченный государственный орган представляются следующие документы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) документ об оплате государственной пошлины (оплата может осуществляться в кассах банков второго уровня или электронно посредством их мобильных приложений). Лица, освобожденные от уплаты государственной пошлины, в случае отсутствия сведений на них в информационной системе, предъявляют документ, определяющий льготную категорию, установленную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 671 Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) три фотографии размером 3,5х4,5 сантиметра (при оформлении на бумажном бланке формуляра);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) один из следующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заграничный паспорт с истекшим сроком действия;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение лица без гражданства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорт образца 1974 года (бывшего Союза Советских Социалистических Республик);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>военный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>билет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>справка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об освобождении из мест лишения свободы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>справка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о выходе из гражданства Республики Казахстан и изменении гражданства по Указу Президента Республики Казахстан, а также изменении гражданства в соответствии с международными договорами, ратифицированными Республикой Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении (при оформлении лицам до шестнадцати лет);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство на возвращение, выдаваемое загранучреждениями Республики Казахстан (при утрате удостоверения лица без гражданства временно находившимся за рубежом).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными приказами Министра внутренних дел РК от 20.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. При заполнении удостоверения лица без гражданства фамилия, имя, отчество (при его наличии), дата рождения, место рождения и национальность записываются в соответствии с документом, послужившим основанием для их выдачи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Удостоверение лица без гражданства выдается лицам без гражданства, постоянно проживающим на территории Республики Казахстан, достигшим шестнадцатилетнего возраста.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Удостоверение лица без гражданства выдается сроком действия на пять лет для подтверждения личности владельца на территории Республики Казахстан и за ее пределами. При выезде за границу без родителей, опекунов, попечителей удостоверение лица без гражданства выдается лицам до шестнадцати лет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z121" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Порядок оформления и выдачи проездного документа</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25. Для оформления проездного документа иностранцами и лицами без гражданства лично (за детей и граждан, признанных судом недееспособными, – их законные представители (родители, опекуны, попечители) с предоставлением документов, подтверждающих полномочия на представительство) в уполномоченный государственный орган представляются один из следующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> свидетельство о рождении (при получении проездного документа беженцами, не достигшими 16 лет);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение лица без гражданства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заграничный паспорт;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение беженца со сроком действия статуса беженца не менее 3 месяцев на день подачи заявки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26. Проездной документ оформляется уполномоченным государственным органом с использованием информационной системы "Регистрационный пункт "Документирование и регистрация иностранцев".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Проездной документ выдается:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) лицу, которому присвоен статус беженца, для передвижения за пределами территории Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен приказом Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменением, внесенным приказом Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28. Проездной документ заполняется на казахском и английском языках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29. Срок действия проездного документа не должен превышать срока действия удостоверения беженца.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z134" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок замены, сдачи, изъятия и уничтожения паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства и проездного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
-[...359 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...32 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. Документы, удостоверяющие личность, являются недействительными и подлежат сдаче и замене кроме случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О чрезвычайном положении":</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) отсутствия в них данных, указанных в подпунктах 1), 2), 5), 6), 7), 8) и 10) пункта 3 настоящих Правил;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) истечения срока их действия;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) невозможности идентификации данных, указанных в подпунктах 1), 2), 5), 6), 7), 8) и 10) пункта 3 настоящих Правил, либо степени защиты документа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) утраты документа со дня подачи заявления владельцем в уполномоченный государственный орган;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) несоответствия правовому статусу владельца;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) смены пола.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 с изменением, внесенным приказом Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-1. Документы, удостоверяющие личность, считаются действительными в течение периода действия чрезвычайного положения, а также в течение тридцати календарных дней после его завершения независимо от сроков их действия, изменения статуса владельца и иных существенных обстоятельств в случаях, если в местностях, где введено чрезвычайное положение, невозможно осуществить их продление или замену в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра внутренних дел РК от 29.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 30-1 в соответствии с приказом Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 731</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-2 Норма, предусмотренная пунктом 30-1 настоящих Правил, не распространяется на документы, удостоверяющие личность, действие которых истекло до введения в действие режима чрезвычайного положения.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 30-2 в соответствии с приказом Министра внутренних дел РК от 01.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 603</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31. Граждане Республики Казахстан в случаях утраты документов, удостоверяющих личность, непригодности их для дальнейшего использования, необходимости внесения изменений, связанных с идентификацией личности, невозможности идентификации данных, указанных в подпунктах 1), 2), 3), 4), 5) и 6) пункта 30 настоящих Правил, а также в связи с переменой, изменением установочных данных, видоизменением документов согласно новой технологии их изготовления обращаются в уполномоченный государственный орган для получения новых документов по месту постоянной регистрации, а также фактического пребывания, в случаях утраты документов, удостоверяющих личность, непригодности их для дальнейшего использования, перемены фамилии по заключению (расторжению) брака, перемены фамилии, имени, отчества при наличии в РП ДРН сведений об их изменении, поступивших из информационной системы записей актов гражданского состояния, видоизменения документов согласно новой технологии их изготовления, получения паспорта гражданина Республики Казахстан впервые на основании удостоверения личности гражданина Республики Казахстан, получения паспорта и (или) удостоверения личности гражданина Республики Казахстан впервые несовершеннолетними детьми на основании свидетельства о рождении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Иностранцы и лица без гражданства, постоянно проживающие в Республике Казахстан, в случаях утраты документов, удостоверяющих личность, непригодности их для дальнейшего использования, необходимости внесения изменений, связанных с идентификацией личности, невозможности идентификации данных, указанных в подпунктах 1), 2), 3), 4), 5), 6) пункта 30 настоящих Правил, также в связи с переменой, изменением установочных данных обращаются по месту постоянной регистрации в уполномоченный государственный орган для получения новых документов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>До получения новых документов, удостоверяющих личность, прежние документы не изымаются, за исключением документов, непригодных к дальнейшему использованию, в связи с порчей, невозможностью идентификации личности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 с изменениями, внесенными приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32. Для замены паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, в связи с истечением срока действия, непригодностью для дальнейшего использования, видоизменением документов согласно новой технологии их изготовления заявителем представляются следующие документы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) документ об оплате государственной пошлины (оплата может осуществляться в кассах банков второго уровня или электронно посредством их мобильных приложений). Лица, освобожденные от уплаты государственной пошлины, в случае отсутствия сведений на них в информационной системе, предъявляют документ, определяющий льготную категорию, установленную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 671 Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) две фотографии размером 3,5 х 4,5 сантиметра (при оформлении на бумажном бланке формуляра);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, удостоверяющий личность, подлежащий замене.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оформление нового паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан допускается за один месяц до истечения срока действия документов, удостоверяющих личность.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При наличии действующей визы иностранного государства в паспорте, подлежащем сдаче в уполномоченный орган, по заявлению гражданина паспорт не изымается. При этом недействительный паспорт подлежит погашению (путем осуществления просечки одной из сторон паспорта дыроколом) и возвращается владельцу до минования надобности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 с изменениями, внесенными приказами Министра внутренних дел РК от 20.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. Для замены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вида на жительство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> иностранца в Республике Казахстан, удостоверения лица без гражданства в связи с истечением срока действия, непригодностью для дальнейшего использования заявителем представляются следующие документы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) документ об оплате </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственной пошлины</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) три фотографии размером 3,5х4,5 сантиметра;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) документ, удостоверяющий личность, подлежащий замене;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) действительный заграничный паспорт (для иностранцев).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34. Для внесения изменений в паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, вид на жительство иностранца в Республике Казахстан, удостоверение лица без гражданства, связанных с идентификацией личности, невозможностью идентификации данных, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 настоящих Правил, а также в связи с переменой, изменением установочных данных заявителем представляются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) письменное заявление в произвольной форме (кроме обратившихся в связи с переменой фамилии по заключению (расторжению) брака);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) документ об оплате государственной пошлины (оплата может осуществляться в кассах банков второго уровня или электронно посредством их мобильных приложений). Лица, освобожденные от уплаты государственной пошлины, в случае отсутствия сведений на них в информационной системе, предъявляют документ, определяющий льготную категорию, установленную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 671 Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      паспорт гражданина Республики Казахстан (при получении удостоверения личности впервые, утрате удостоверения личности, возвращении на постоянное место жительства в Республику Казахстан);</w:t>
-[...47 lines deleted...]
-      </w:pPr>
+      3) две фотографии размером 3,5 х 4,5 сантиметра (при оформлении на бумажном бланке формуляра);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> личности гражданина Республики Казахстан, подлежащее замене;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гражданина Республики Казахстан (при наличии);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вид на жительство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> иностранца в Республике Казахстан (для иностранцев);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) действительный заграничный паспорт (для иностранцев);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лица без гражданства (для лиц без гражданства);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) документ, подтверждающий обоснованность обращения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При обращении лиц казахской национальности в уполномоченный государственный орган с ходатайствами о желании изменить написание фамилий и отчеств, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 2 апреля 1996 года № 2923 "О порядке решения вопросов, связанных с написанием фамилий и отчеств лиц казахской национальности", подается заявление в произвольной форме с указанием желаемой фамилии, отчества на государственном или русском языках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В фамилиях исключаются несвойственные казахскому языку аффиксы с сохранением корневых основ фамилий и отчеств, одновременно при написании отчеств вместо несвойственных казахскому языку аффиксов к имени отца добавляются слитно окончания "улы" или "кызы" в зависимости от пола лица.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению прилагается один из следующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении (при получении впервые документов, удостоверяющих личность);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> личности, паспорт, подлежащие замене;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>справка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о приеме в гражданство Республики Казахстан установленной Министерством внутренних дел Республики Казахстан формы (при получении удостоверения личности в связи с принятием гражданства Республики Казахстан).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При обращении лиц казахской национальности, написание фамилий и отчеств которых было изменено в соответствии со сложившимися традициями казахского народа, допускается оформление паспортов и удостоверений личности в прежнем написании их фамилий и отчеств согласно предъявленным ими свидетельствам о рождении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменениями, внесенными приказами Министра внутренних дел РК от 20.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35. Для замены паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, в связи с утратой владельцем, кроме документов, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 32 настоящих Правил, в уполномоченный государственный орган представляется письменное заявление о восстановлении документа, удостоверяющего личность, с указанием обстоятельств утраты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. Для замены вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства, в связи с утратой владельцем, кроме документов, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 5) (для иностранцев) пункта 33 настоящих Правил, в уполномоченный государственный орган представляется письменное заявление о восстановлении документа, удостоверяющего личность, с указанием обстоятельств утраты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37. При утрате паспорта гражданина Республики Казахстан или удостоверения лица без гражданства лица, находящиеся за границей, обращаются в загранучреждения Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. Граждане Республики Казахстан, иностранцы, имеющие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вид на жительство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> иностранца в Республике Казахстан, выезжающие на постоянное жительство за границу, сдают удостоверения личности, виды на жительство иностранца в Республике Казахстан в уполномоченный государственный орган.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39. Найденные документы, удостоверяющие личность, сдаются в уполномоченный государственный орган. В случаях восстановления владельцем утраченного документа, удостоверяющего личность, неистребования его владельцем в течение одного года со дня поступления в уполномоченный государственный орган, найденный документ уничтожается в порядке, предусмотренном пунктами 43-1 и 43-2 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными приказами Министра внутренних дел РК от 20.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 146</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 – в редакции приказа Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40. Сданные в уполномоченный государственный орган документы, удостоверяющие личность, умерших лиц, объявленных судом умершими, уничтожаются в порядке, предусмотренном пунктами 43-1 и 43-2 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должностными лицами уполномоченного государственного органа в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формулярах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> производятся отметки о смерти владельцев и информация направляется в Комитет миграционной службы Министерства внутренних дел Республики Казахстан (далее - КМС МВД) для внесения корректировки в базу данных.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...183 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 с изменениями, внесенными приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41. В случаях и порядке, установленных законами Республики Казахстан, документы, удостоверяющие личность, изымаются должностными лицами органов предварительного следствия, дознания, а также должностными лицами в ходе административного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>производства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оформления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лишения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гражданства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Изъятие документов, удостоверяющих личность, иными органами и должностными лицами запрещается.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>42. У лиц, осужденных к лишению свободы на территории Республики Казахстан, документы, удостоверяющие личность, изымаются и хранятся в учреждениях, исполняющих приговоры. При освобождении от отбывания наказания документы, удостоверяющие личность, возвращаются владельцам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43. Недействительные согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктам 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 Правил документы, удостоверяющие личность, подлежат изъятию уполномоченным государственным органом, при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пересечении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственной границы Республики Казахстан по недействительным документам, удостоверяющим личность - Пограничной службой КНБ Республики Казахстан. Недействительные и сданные при замене документы, удостоверяющие личность, подлежат уничтожению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-1. Приказом руководителя территориального органа внутренних дел, которым уничтожаются недействительные документы, удостоверяющие личность, создается комиссия, численность и состав которой определяются начальником Управления (отдела) полиции или его заместителем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 43-1 в соответствии с приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-2. Уничтожение документов, удостоверяющих личность, производится комиссией ежедекадно с составлением акта об уничтожении по форме согласно приложению к Правилам, где содержатся номер и тип уничтожаемого документа, сведения о его владельце, причина недействительности документов. В случае, если подлежащий уничтожению документ не сдан владельцем, в акте указываются номер, тип документа, сведения о его владельце, причина недействительности, в примечании указывается, что документ не сдан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт подписывается членами комиссии и утверждается начальником Управления (отдела) полиции или его заместителем, в котором уничтожаются документы, удостоверяющие личность.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра внутренних дел РК от 29.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 43-2 в соответствии с приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 731</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3408 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-3. Акты об уничтожении недействительных документов территориальными подразделениями миграционной службы ежедекадно направляются в республиканское государственное предприятие на праве хозяйственного ведения "Информационно-производственный центр" Министерства внутренних дел Республики Казахстан для внесения сведений о недействительности в базу данных.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 43-3 в соответствии с приказом Министра внутренних дел РК от 29.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7841,848 +8598,948 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ № ____________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на уничтожение недействительных документов, удостоверяющих личность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Правила дополнены приложением в соответствии с приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены приложением в соответствии с приказом Министра внутренних дел РК от 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 731</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 731</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______ 20_____ г. _______________________ (область, город, район)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указываются должности и Ф.И.О. (при его наличии) членов комиссии)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>составили настоящий акт на уничтожение недействительных документов,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>удостоверяющих личность, за период:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с "_____" __________________ 20____г. по "_____"___________________ 20_____г.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№ п/п</w:t>
+              <w:t>№ п/п</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Тип уничтожаемого документа</w:t>
+              <w:t>Тип уничтожаемого документа</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Номер уничтожаемого документа (номер документа)</w:t>
+              <w:t>Номер уничтожаемого документа (номер документа)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ф.И.О. (при его наличии)</w:t>
+              <w:t>Ф.И.О. (при его наличии)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Причина уничтожения</w:t>
+              <w:t>Причина уничтожения</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Примечание</w:t>
+              <w:t>Примечание</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1</w:t>
+              <w:t>1</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2</w:t>
+              <w:t>2</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3</w:t>
+              <w:t>3</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4</w:t>
+              <w:t>4</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5</w:t>
+              <w:t>5</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-6</w:t>
+              <w:t>6</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...118 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Итого проверено и направлено для уничтожения ____________ документов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в республиканское государственное предприятие на праве хозяйственного ведения</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Информационно-производственный центр" Министерства внутренних дел</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписи членов комиссии: ___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии), подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание: акт на уничтожение составляется отдельно на каждый тип уничтожаемых документов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8724,55 +9581,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9098,31 +9955,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>