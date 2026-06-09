--- v0 (2025-12-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b4c079b" w14:textId="b4c079b">
+    <w:p w14:paraId="b5e330c" w14:textId="b5e330c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1069,50 +1069,136 @@
         <w:t>
       6) обустройство (оборудование) специального рабочего места для трудоустройства лиц с инвалидностью – процесс подбора, монтажа и эксплуатации основного технологического оборудования, технологической оснастки, инструментов, вспомогательного оборудования, которое полностью или частично заменяет (компенсирует) нарушенные функции организма и ограничения жизнедеятельности, имеющиеся у лиц с инвалидностью, и создает возможность выполнения ими трудовых функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) специальные рабочие места для трудоустройства лиц с инвалидностью – рабочие места, оборудованные с учетом индивидуальных возможностей лица с инвалидностью (далее – специальные рабочие места);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Электронная биржа труда – объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1303,50 +1389,136 @@
         <w:t>
       1) консультирует работодателей по вопросам субсидирования, связанных с созданием специальных рабочих мест;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ежегодно в срок до 1 октября информирует работодателей о начале сбора заявок на организацию субсидируемых специальных рабочих мест посредством размещения информации в интернет-ресурсах и/или средствах массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ежегодно в срок до 1 ноября, исходя из лимита финансирования, осуществляет сбор заявок на предстоящий финансовый год от работодателей, создающих специальные рабочие места, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1423,50 +1595,136 @@
         <w:t>
       1) смета расходов на оборудование специальных рабочих мест и выплату заработной платы лицам с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) справка о наличии счета в банке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Карьерный центр в случае:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1563,50 +1821,136 @@
         <w:t xml:space="preserve">
       Карьерный центр со дня одобрения Заявки в течение 3 рабочих дней направляет уведомление работодателю посредством абонентского устройства сотовой связи/почтовой связи/электронных абонентских почтовых ящиков, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения Заявки посредством Электронной биржи труда – направляет уведомление в личный кабинет работодателя в Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1623,70 +1967,242 @@
         <w:t xml:space="preserve">
       10. Предоставление субсидии работодателям, создающим специальные рабочие места, осуществляется в соответствии с договором, заключенным между карьерным центром (центром трудовой мобильности) и работодателем, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения и одобрения Заявки работодателя посредством Электронной биржи труда, карьерным центром (центром трудовой мобильности) в течение 2 рабочих дней направляется договор, подписанный электронной цифровой подписью первого руководителя или лица, исполняющего его обязанности, в личный кабинет работодателя в Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работодатель в течение 3 рабочих дней в личном кабинете Электронной биржи труда подписывает электронной цифровой подписью, полученный договор и направляет его посредством личного кабинета Электронной биржи труда в карьерный центр (центр трудовой мобильности).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1823,50 +2339,136 @@
         <w:t>
       4) отсутствии задолженности по начисленным налогам, сборам и иным обязательным платежам в бюджет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечении работодателем выплаты заработной платы на созданных специальных рабочих местах в размере в соответствии с занимаемой должностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. После выполнения работ по обустройству (оборудованию) специальных рабочих мест для трудоустройства лиц с инвалидностью работодатель предоставляет в карьерный центр (центр трудовой мобильности) отчет о проделанной работе (далее – отчет) согласно заключенному договору и представленной ранее смете расходов для подписания и получения субсидий либо направляет его подписанным электронной цифровой подписью посредством личного кабинета Электронной биржи труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2043,238 +2645,190 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, перечисляет на расчетный счет работодателя субсидии на заработную плату.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ежемесячный размер субсидий на заработную плату лицам, трудоустроенным на специальные рабочие места, составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первые 12 месяцев трудоустройства – 70 % от размера зарплаты, но не более 30 месячных расчетных показателей (далее – МРП), установленных на соответствующий финансовый год законом о республиканском бюджете;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с 13 по 24 месяц трудоустройства включительно – 65 % от размера зарплаты, но не более 30 МРП, установленных на соответствующий финансовый год законом о республиканском бюджете;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) с 25 по 36 месяц трудоустройства включительно – 60 % от размера зарплаты, но не более 30 МРП, установленных на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае расторжения трудового договора по инициативе одной из сторон, работодатель принимает через карьерный центр на работу другого работника, являющегося лицом с инвалидностью, состояние здоровья которого позволяет работать на созданном специальном рабочем месте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Карьерный центр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ведет мониторинг наличия обязательных пенсионных отчислений у трудоустроенных лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивает от работодателей информацию, документы и материалы, необходимые для осуществления мониторинга исполнения обязательств работодателями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2528,64 +3082,64 @@
               <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>района (города)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z78" w:id="65"/>
+      <w:bookmarkStart w:name="z78" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование организации, адрес, бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3216,64 +3770,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В третий год участия ___ тенге.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z79" w:id="66"/>
+      <w:bookmarkStart w:name="z79" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Смета расходов на оборудование специальных рабочих мест и выплату заработной платы лицам с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3532,88 +4086,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об одобрении заявки на создание специальных рабочих мест</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководителю __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование организации _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3889,100 +4443,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор № _______</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на организацию специальных рабочих мест</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z87" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место заключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3996,64 +4550,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z88" w:id="71"/>
+      <w:bookmarkStart w:name="z88" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерный центр (центр трудовой мобильности) __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4404,954 +4958,1126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на организацию специальных рабочих мест (далее – Договор) и пришли к соглашению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Предмет Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Организация специальных рабочих мест для трудоустройства лиц с инвалидностью путем субсидирования работодателей, создающих специальные рабочие места.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Общая сумма Договора составляет ________________________тенге. (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Общее количество рабочих мест составляет _______________ единиц. (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Заказчик вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       требовать от Исполнителя своевременного и надлежащего исполнения Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Исполнитель вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать своевременно и в полном объеме информацию от Заказчика по условиям настоящего Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Заказчик обязуется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) перечислять субсидии Исполнителю в течение 3 рабочих дней после принятия отчета и подписания акта выполненных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при выявлении несоответствий по исполнению Договора незамедлительно уведомить Исполнителя в письменном виде посредством абонентского устройства сотовой связи/почтовой связи/электронных абонентских почтовых ящиков либо путем направления в личный кабинет работодателя в Электронной бирже труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разъяснять условия Договора по запросу Исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечить полное и надлежащее исполнение взятых на себя обязательств по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нести ответственность за неисполнение и (или) ненадлежащее исполнение обязательств по Договору в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Исполнитель обязуется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) создать специальные рабочие места в соответствии со стандартами рабочего места лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) трудоустроить лиц с инвалидностью и сохранять их занятость с момента создания постоянного рабочего места;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не иметь задолженности по выплате заработной платы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не иметь задолженности по начисленным налогам, сборам и иным обязательным платежам в бюджет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставить отчет о проделанной работе по обустройству (оборудованию) специальных рабочих мест для трудоустройства лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечить полное и надлежащее исполнение взятых на себя обязательств по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нести ответственность за неисполнение и (или) ненадлежащее исполнение обязательств по Договору в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Ответственность Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Не допускается передача Исполнителем ни полностью, ни частично кому-либо своих обязательств по Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. В случае нарушения Исполнителем установленного порядка организации специальных рабочих мест, Договор подлежит расторжению в течение 15 (пятнадцати) календарных дней со дня выявления нарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор может быть расторгнут по инициативе одной из Сторон, при этом она обязана предупредить об этом другую сторону не менее чем в месячный срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Окончание срока действия Договора не освобождает Стороны от ответственности за его нарушение, имевшее место до истечения этого срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Форс-мажор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Стороны не несут ответственность за неисполнение условий Договора, если оно явилось результатом форс-мажорных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Для целей Договора "форс-мажор" означает событие, неподвластное контролю Сторон, и имеющее непредвиденный характер. Такие события могут включать пожар, землетрясение, наводнения, стихийные явления и военные действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. При возникновении форс-мажорных обстоятельств Исполнитель в течение 2 (двух) рабочих дней направляет Заказчику письменное уведомление о таких обстоятельствах и их причинах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если от Заказчика не поступает иных письменных инструкций, Исполнитель продолжает выполнять свои обязательства по Договору, насколько это целесообразно, и ведет поиск альтернативных способов выполнения Договора, не зависящих от форс-мажорных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4. Если вышеуказанные обстоятельства продолжаются более 30 (тридцати) календарных дней, то каждая из сторон вправе отказаться от исполнения дальнейших обязательств по Договору, и в этом случае ни одна из сторон не вправе требовать у другой стороны возмещения возможных убытков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Заказчик и Исполнитель должны прилагать все усилия к тому, чтобы разрешать в процессе прямых переговоров все разногласия или споры, возникающие между ними по Договору или в связи с ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. Если после таких переговоров Заказчик и Исполнитель не могут разрешить спор по Договору, любая из сторон может потребовать решения этого вопроса в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Прочие условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.1. Договор составлен в двух экземплярах на казахском и двух экземплярах на русском языках, имеющих одинаковую юридическую силу, один экземпляр находится у Заказчика, другой у Исполнителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.2. Изменения и/или дополнения в Договор оформляются дополнительным соглашением в той же форме, что и заключение Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6.3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.3 Уведомления Сторон, направляемые другой Стороне в соответствии с настоящим Договором, высылаются посредством почтовой связи и/или общедоступных электронных информационных систем с последующим представлением оригиналов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.4. Сумма настоящего Договора подлежит изменению в течение финансового года в случае изменения объема финансирования из бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Срок действия Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.1. Срок действия настоящего договора с "__" _____ 20__ года до "__" ________ 20___ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.2. Настоящий Договор вступает в силу со дня подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z134" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Юридические адреса Сторон:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6081,100 +6807,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направление № _____ на специальные рабочие места,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>создаваемые для трудоустройства лиц с инвалидностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6948,143 +7674,143 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z152" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в карьерные центры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Форма административных данных размещена на интернет-ресурсе: www.enbek.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:bookmarkStart w:name="z153" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Наименование формы административных данных: Сведения о лицах, трудоустроенных на специальные рабочие места.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z154" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы административных данных: СРМ-1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность: ежемесячная.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7109,1260 +7835,553 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Круг лиц, представляющих информацию: работодатели.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок представления формы административных данных: к 25 числу отчетного месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:bookmarkStart w:name="z155" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица. Сведения о лицах, трудоустроенных на специальные рабочие места</w:t>
-      </w:r>
-[...705 lines deleted...]
-      продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="128"/>
+          <w:bookmarkStart w:name="z156" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Количество рабочих дней в месяце</w:t>
+              <w:t>Наименование работодателя</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактически отработано, дни</w:t>
+БИН/ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Временная нетрудоспособность, дни</w:t>
+Номер расчетного счета работодателя для перечисления суммы субсидий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма начисленной заработной платы, тенге</w:t>
+Наименование банка обслуживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма пенсионных взносов, тенге</w:t>
+Фамилия, имя, отчество (при его наличии) (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подлежит компенсации из бюджета, тенге</w:t>
+Размер заработной платы по трудовому договору</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="129"/>
+          <w:bookmarkStart w:name="z163" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8521,70 +8540,777 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z199" w:id="130"/>
+    <w:bookmarkStart w:name="z177" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z178" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество рабочих дней в месяце</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактически отработано, дни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Временная нетрудоспособность, дни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма начисленной заработной платы, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма пенсионных взносов, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подлежит компенсации из бюджета, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z199" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8846,456 +9572,456 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>трудоустроенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на специальные рабочие места"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="131"/>
+    <w:bookmarkStart w:name="z201" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Сведения о лицах, трудоустроенных на специальные рабочие места"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z202" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z202" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z203" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z203" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Сведения о лицах, трудоустроенных на специальные рабочие места" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z204" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z204" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется работодателями и предоставляется в карьерные центры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z205" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z205" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается первым руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z206" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z206" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется к 25 числу месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z207" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z207" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z208" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z208" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z209" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z209" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 Формы указывается наименование работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z210" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z210" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 2 Формы указывается бизнес-идентификационный номер/индивидуальный идентификационный номер (БИН/ИИН) работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z211" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z211" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 3 Формы указывается номер расчетного счета работодателя для перечисления суммы субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z212" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z212" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 4 Формы указывается наименование банка обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z213" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z213" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 5 Формы указывается фамилия, имя, отчество (при его наличии) (полностью) лица с инвалидностью, трудоустроенного на специальное рабочее место.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z214" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z214" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 6 Формы указывается размер заработной платы по трудовому договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z215" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z215" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 7 Формы указывается количество рабочих дней в месяце.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z216" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z216" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 8 Формы указывается количество фактически отработанных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z217" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z217" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 9 Формы указывается количество дней временной нетрудоспособности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z218" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z218" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 10 Формы указывается сумма начисленной заработной платы в тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z219" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z219" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 11 Формы указывается сумма пенсионных взносов в тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z220" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z220" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 12 Формы указывается сумма, подлежащая компенсации из бюджета в тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9432,322 +10158,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 июня 2023 года № 266</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="151"/>
+    <w:bookmarkStart w:name="z146" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов и структурных элементов некоторых приказов Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z147" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z147" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 28 августа 2017 года № 280 "Об утверждении Правил и условий субсидирования затрат работодателей, создающих специальные рабочие места для трудоустройства инвалидов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15858).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z148" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z148" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения и дополнение, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 6 июня 2018 года № 226 "О внесении изменений и дополнения в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17197).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z149" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z149" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 12 мая 2022 года № 162 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28058).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z150" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z150" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 14 сентября 2022 года № 367 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан и Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29707).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z151" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z151" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 декабря 2022 года № 537 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 августа 2017 года № 280 "Об утверждении Правил и условий субсидирования затрат работодателей, создающих специальные рабочие места для трудоустройства лиц с инвалидностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31497).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10073,31 +10799,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>