--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fdb521d" w14:textId="fdb521d">
+    <w:p w14:paraId="c0e94f0" w14:textId="c0e94f0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -665,50 +665,88 @@
               </w:rPr>
               <w:t>от 30 июня 2023 года № 277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выплаты денежных компенсаций жертвам массовых политических репрессий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1041,324 +1079,375 @@
         <w:t xml:space="preserve">
       Для детей жертв массовых политических репрессий дополнительно – свидетельство о рождении либо выписка из актовой записи о государственной регистрации рождения, справка о реабилитации одного из родителей из органов прокуратуры или судебных органов, с указанием периода пребывания в местах, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность, о регистрации по месту жительства уполномоченная организация по выплате денежной компенсации получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Документы, необходимые для назначения денежной компенсации, представляются в подлинниках и копиях для сверки в районные (городские) уполномоченные организации по выплате денежной компенсации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      4. Документы, необходимые для назначения денежной компенсации, представляются в подлинниках и копиях для сверки в районные (городские) уполномоченные организации по выплате денежной компенсации.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приеме заявления после сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Работники районных (городских) уполномоченных организаций по выплате денежной компенсации заверяют копии документов, формируют дела, готовят проекты решений о назначении денежных компенсаций согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и направляют их в течение пяти рабочих дней со дня принятия заявления в уполномоченные организации по выплате денежной компенсации области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченные организации по выплате денежной компенсации области, города республиканского значения, столицы направляют дела и проекты решений о назначении денежной компенсации в течение пяти рабочих дней в соответствующий уполномоченный орган по назначению денежной компенсации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5. Уполномоченные организации по выплате денежной компенсации области, города республиканского значения, столицы направляют дела и проекты решений о назначении денежной компенсации в течение пяти рабочих дней в соответствующий уполномоченный орган по назначению денежной компенсации.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае указания в справках о реабилитации недостаточной информации о времени пребывания в местах лишения свободы, психиатрических учреждениях, на спецпоселениях, а также времени привлечения к принудительному труду в условиях ограниченной свободы (в том числе в так называемых "трудовых армиях", "рабочих колоннах НКВД"), уполномоченные органы по назначению денежной компенсации и уполномоченные организации по выплате денежной компенсации запрашивают дополнительные справки в архивах органов прокуратуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      6. В случае указания в справках о реабилитации недостаточной информации о времени пребывания в местах лишения свободы, психиатрических учреждениях, на спецпоселениях, а также времени привлечения к принудительному труду в условиях ограниченной свободы (в том числе в так называемых "трудовых армиях", "рабочих колоннах НКВД"), уполномоченные органы по назначению денежной компенсации и уполномоченные организации по выплате денежной компенсации запрашивают дополнительные справки в архивах органов прокуратуры.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При поступлении подтверждающей справки о реабилитации с указанием срока нахождения лиц, подвергшихся необоснованным репрессиям, в заключении, местах лишения свободы, психиатрических учреждениях, на спецпоселении, а также времени привлечения к принудительному труду в условиях ограниченной свободы (в том числе в так называемых "трудовых армиях", "рабочих колоннах НКВД") выданная ранее справка о реабилитации является основанием для назначения денежной компенсации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      7. При поступлении подтверждающей справки о реабилитации с указанием срока нахождения лиц, подвергшихся необоснованным репрессиям, в заключении, местах лишения свободы, психиатрических учреждениях, на спецпоселении, а также времени привлечения к принудительному труду в условиях ограниченной свободы (в том числе в так называемых "трудовых армиях", "рабочих колоннах НКВД") выданная ранее справка о реабилитации является основанием для назначения денежной компенсации.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уполномоченный орган по назначению денежной компенсации в течение пяти рабочих дней со дня поступления документов и проектов решений от уполномоченных организаций по выплате денежной компенсации области, города республиканского значения, столицы принимает решения о назначении денежной компенсации либо отказе в ее назначении и передает дело и эти решения в установленном порядке в районные (городские) уполномоченные организации по выплате денежных компенсаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      8. Уполномоченный орган по назначению денежной компенсации в течение пяти рабочих дней со дня поступления документов и проектов решений от уполномоченных организаций по выплате денежной компенсации области, города республиканского значения, столицы принимает решения о назначении денежной компенсации либо отказе в ее назначении и передает дело и эти решения в установленном порядке в районные (городские) уполномоченные организации по выплате денежных компенсаций.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о назначении денежной компенсации либо отказе в ее назначении подписывается руководителем уполномоченного органа по назначению денежной компенсации (либо лицом, исполняющим его обязанности).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      Решение о назначении денежной компенсации либо отказе в ее назначении подписывается руководителем уполномоченного органа по назначению денежной компенсации (либо лицом, исполняющим его обязанности).</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в назначении денежной компенсации, уполномоченный орган по назначению денежной компенсации письменно мотивирует причины отказа и через уполномоченные организации по выплате денежной компенсации области, города республиканского значения, столицы возвращает соответствующие документы в районные (городские) уполномоченные организации по выплате денежной компенсации для передачи заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      В случае отказа в назначении денежной компенсации, уполномоченный орган по назначению денежной компенсации письменно мотивирует причины отказа и через уполномоченные организации по выплате денежной компенсации области, города республиканского значения, столицы возвращает соответствующие документы в районные (городские) уполномоченные организации по выплате денежной компенсации для передачи заявителю.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При изменении месячного расчетного показателя перерасчет суммы денежной компенсации производится районной (городской) уполномоченной организацией по выплате денежной компенсации, которая через уполномоченную организацию по выплате денежной компенсации области, города республиканского значения, столицы направляет проект соответствующего решения на утверждение в уполномоченный орган по назначению денежной компенсации. Уполномоченный орган по назначению денежной компенсации проверяет правильность расчета денежной компенсации и в течение трех рабочих дней утверждает либо выносит решение о перерасчете денежной компенсации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае, если денежные компенсации были назначены до возобновления действия </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1373,365 +1462,452 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, то районные (городские) уполномоченные организации по выплате денежной компенсации представляют проект решения о назначении денежной компенсации через уполномоченные организации по выплате денежной компенсации области, города республиканского значения, столицы в уполномоченный орган по назначению денежной компенсации, который выносит решение об его утверждении с учетом существующего размера месячного расчетного показателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Выплата денежных компенсаций осуществляется уполномоченной организацией по выплате денежной компенсации через уполномоченные организации по выдаче денежной компенсации путем зачисления на банковский счет получателей, имеющих право на получение денежной компенсации, согласно решению уполномоченных органов по назначению денежных компенсаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При перечислении средств платежными поручениями в формате МТ 100 районные (городские) уполномоченные организации по выплате денежной компенсации готовят и передают списки-ведомости в уполномоченные организации по выдаче денежной компенсации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченная организация по выдаче денежной компенсации при получении денежных средств в соответствии со списком-ведомостью распределяет их в разрезе районов (городов) и осуществляет выплату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При перечислении средств платежными поручениями в формате МТ 102 уполномоченные организации по выдаче денежной компенсации списки-ведомости получают в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае, если денежная компенсация начислена, но не получена по причине смерти реабилитированного, назначенная сумма компенсации выплачивается наследникам в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Районные (городские) уполномоченные организации по выплате денежных компенсаций на дату, указанную уполномоченным государственным органом, и на основании решений уполномоченных органов по назначению денежных компенсаций составляют список получателей денежных компенсаций и представляют его в уполномоченные организации по выплате денежной компенсации области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уполномоченные организации по выплате денежной компенсации области, города республиканского значения, столицы сводят представленную районными (городскими) уполномоченными организациями по выплате денежной компенсации информацию о потребности средств, необходимых для выплаты денежной компенсации, и представляют ее в уполномоченную организацию по выплате денежной компенсации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уполномоченная организация по выплате денежной компенсации в срок, определенный уполномоченным государственным органом, представляет информацию о потребности средств, необходимых для выплаты денежной компенсации в уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уполномоченный государственный орган перечисляет средства на банковский счет уполномоченной организации по выплате денежной компенсации в пределах выделенных сумм согласно планам финансирования по обязательствам и платежам Министерства труда и социальной защиты населения Республики Казахстан на соответствующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уполномоченная организация по выплате денежной компенсации, согласно выделенным средствам составляет график выплат денежных компенсаций в разрезе областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Уполномоченная организация по выплате денежной компенсации полученные средства в течение трех банковских дней перечисляет платежными поручениями уполномоченной организации по выдаче денежной компенсации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уполномоченная организация по выдаче денежной компенсации при получении денежных средств осуществляет выдачу получателям денежной компенсации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. По выплаченным суммам денежной компенсации между областными, районными (городскими) уполномоченными организациями по выплате денежной компенсации и уполномоченными организациями по выдаче денежной компенсации составляются акты сверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. По выделенным трансфертам между уполномоченным государственным органом и уполномоченной организацией по выплате денежной компенсации ежемесячно составляется акт сверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z54" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Оплата услуг по выдаче денежной компенсации производится на основании договора, заключаемого в установленном законодательством порядке между уполномоченной организацией по выплате денежной компенсации и уполномоченной организацией по выдаче денежной компенсации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1883,64 +2059,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z57" w:id="47"/>
+      <w:bookmarkStart w:name="z57" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководителю __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>территориального подразделения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1982,88 +2158,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу назначить мне единовременную денежную компенсацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2734,112 +2910,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение о назначении денежной компенсации № ____ от ______ 20__ г.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Департамента Комитета труда и социальной защиты по ______________ области (городу)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3542,55 +3718,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3916,31 +4092,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>