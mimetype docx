--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0e94f0" w14:textId="c0e94f0">
+    <w:p w14:paraId="e002d10" w14:textId="e002d10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1015,140 +1015,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) документ, подтверждающий право на получение денежной компенсации (справка о реабилитации из органов прокуратуры или судебных органов, с указанием периода пребывания в местах, указанных в </w:t>
+      3) документ, подтверждающий право на получение денежной компенсации (справка о реабилитации из органов прокуратуры или судебный акт, с указанием периода пребывания в местах, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дети жертв массовых политических репрессий дополнительно к документам, указанным в настоящем пункте Правил, представляют свидетельство о рождении либо выписку из актовой записи о государственной регистрации рождения.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Часть третья пункта 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
       </w:r>
@@ -1181,50 +1171,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность, о регистрации по месту жительства уполномоченная организация по выплате денежной компенсации получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска.  Пункт 3 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 215 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Документы, необходимые для назначения денежной компенсации, представляются в подлинниках и копиях для сверки в районные (городские) уполномоченные организации по выплате денежной компенсации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
@@ -1805,51 +1857,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
       </w:r>
@@ -3718,55 +3780,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>