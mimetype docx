--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4d0cccd" w14:textId="4d0cccd">
+    <w:p w14:paraId="d4ecec6" w14:textId="d4ecec6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1139,434 +1139,1060 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила назначения, осуществления, приостановления, перерасчета, возобновления, прекращения государственного специального пособия и пересмотра решения о его выплате (далее – Правила) разработаны в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном специальном пособии лицам, работавшим на подземных и открытых горных работах, на работах с особо вредными и особо тяжелыми условиями труда или на работах с вредными и тяжелыми условиями труда" (далее – Закон), подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок назначения, осуществления, приостановления, перерасчета, возобновления, прекращения государственного специального пособия и пересмотра решения о его выплате.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном специальном пособии лицам, работавшим на подземных и открытых горных работах, на работах с особо вредными и особо тяжелыми условиями труда или на работах с вредными и тяжелыми условиями труда" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок назначения, осуществления, приостановления, перерасчета, возобновления, прекращения государственного специального пособия и пересмотра решения о его выплате.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автоматизированная информационная система "Е-макет (далее – АИС "Е-макет") - автоматизированная информационная система "Система электронного назначения пенсионных выплат и пособий";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченная организация по выдаче пенсий и пособий – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный государственный орган по назначению пенсий и пособий (услугодатель) (далее – уполномоченный орган по назначению пособий) – территориальное подразделение ведомства уполномоченного государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) получатель пособия (далее – получатель) – физическое лицо, которому назначено государственное специальное пособие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) государственное специальное пособие (далее – пособие) – денежная выплата лицам, имевшим по состоянию на 1 января 1998 года установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> стаж работы на подземных и открытых горных работах, на работах с особо вредными и особо тяжелыми условиями труда или на работах с вредными и тяжелыми условиями труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) отделения Государственной корпорации – городские, районные отделения Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) филиалы Государственной корпорации – областные, городов Астана, Алматы и Шымкент филиалы Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) централизованная база данных (далее – ЦБД) – централизованная база данных уполномоченного государственного органа для осуществления видов выплат на условиях, установленных Социальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) заявитель – физическое лицо, обращающееся за назначением государственного специального пособия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) cервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 13) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронный макет дела (далее – ЭМД) – электронный макет дела получателя пособия формируемый Государственной корпорацией в АИС "Е-макет";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 16) предусматривается исключить приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1584,90 +2210,166 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный государственный орган в течение трех рабочих дней с даты утверждения или изменения настоящих Правил актуализирует информацию о порядке оказания государственной услуги и направляет ее в Единый контакт-центр, уполномоченный орган по назначению пособия, Государственную корпорацию и оператору информационно-коммуникационной инфраструктуры "электронного Правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок назначения пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Лица, имеющие право на получение пособия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1682,152 +2384,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, представляют в отделение Государственной корпорации заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и для идентификации – документ, удостоверяющий личность и принадлежность к гражданству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для назначения пособия недееспособным, ограниченно дееспособным или нуждающимся в опеке или попечительстве лицам заявление и необходимые документы, подаются их законными представителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление для назначения пособия третьими лицами подается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы, выданные за пределами Республики Казахстан, подлежат легализации в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> легализации документов, утверждҰнными приказом исполнящего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16116) (далее – Правила легализации документов), если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении документов, составленных на иностранном языке, нотариус свидетельствует верность перевода документа на казахский или русский язык в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1842,1044 +2544,1228 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 34, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организации через шлюз "электронного правительства":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в ИС Государственная база данных "Физические лица" – по документам, удостоверяющих личность заявителя, принадлежность к гражданству Республики Казахстан и подтверждающих регистрацию по постоянному месту жительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в ИС "Е-Попечительство" – по документам об установлении опеки (попечительства); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в автоматизированной информационной аналитической системе "Төрелік" – по решениям суда о подтверждении трудового стажа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в ИС "ЗАГС" (записи актов гражданского состояния) – по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении (по регистрациям, произведенным на территории Республики Казахстан после 13 августа 2007 года), по свидетельству о заключении брака (по регистрациям, произведенным на территории Республики Казахстан после 1 июня 2008 года), по свидетельству или уведомлению о смерти детей (по регистрациям, произведенным на территории Республики Казахстан после 1 мая 2008 года). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление подается в бумажной форме, подписывается заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в ИС к заявлению прилагаются соответствующие документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные документы формируются, проверяются и используются посредством сервиса цифровых документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для назначения пособия, помимо документов, перечисленных в пункте 4 настоящих Правил, заявителем представляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) справка организации, подтверждающая характер работы или условия труда, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае ликвидации организации, представляется архивная справка с указанием места работы, занимаемой должности, профессии, периодов работы, номера архивного дела, его страницы, заверенная печатью и подписью директора архива и архивариуса, или электронная копия архивного документа, удостоверенная электронной цифровой подписью уполномоченного работника государственного архива или ведомственного архива.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+      В случае ликвидации организации, представляется архивная справка с указанием места работы, занимаемой должности, профессии, периодов работы, номера архивного дела, его страницы, заверенная печатью и подписью директора архива и архивариуса, или электронная копия архивного документа, удостоверенная ЭЦП уполномоченного работника государственного архива или ведомственного архива.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При отсутствии архивных документов характер работы или условия труда и их соответствие </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+      При отсутствии архивных документов характер работы или условия труда и их соответствие Списку № 1 производств, работ, профессий, должностей и показателей на подземных и открытых горных работах, на работах с особо вредными и особо тяжелыми условиями труда и Списку № 2 производств, работ, профессий, должностей и показателей на работах с вредными и тяжелыми условиями труда, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 19 декабря 1999 года № 1930, устанавливаются через судебные органы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документы, подтверждающие трудовой стаж заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трудовая книжка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справки архивных учреждений, электронные копии архивных документов, удостоверенные ЭЦП уполномоченного работника государственного архива или ведомственного архива, или с места работы при отсутствии или негодности трудовой книжки, отсутствии соответствующих записей в трудовой книжке, наличии исправлений, неточностей, разночтений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии также представляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ об образовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трудовая книжка;</w:t>
+      военный билет или справка управления (отдела) по делам обороны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      справки архивных учреждений, электронные копии архивных документов, удостоверенные электронной цифровой подписью уполномоченного работника государственного архива или ведомственного архива, или с места работы при отсутствии или негодности трудовой книжки, отсутствии соответствующих записей в трудовой книжке, наличии исправлений, неточностей, разночтений.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+      свидетельства о рождении детей (выписка из актовой записи о рождении, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При наличии также представляются:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+      справка о реабилитации, выданная органами прокуратуры в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      документ об образовании;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      справка военного комиссариата об участии в боевых действиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решение суда, подтверждающее факт осуществления и период ухода за лицом с инвалидностью первой группы, одиноким лицом с инвалидностью второй группы и пенсионером по возрасту, нуждающихся в посторонней помощи, престарелым, достигшим восьмидесятилетнего возраста, ребенком с инвалидностью в возрасте до восемнадцати лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z67" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий проживание за границей супруги (супруга) работника учреждений, находившихся на территории Советского Союза, учреждений Республики Казахстан, международной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий проживание супруги (супруга) военнослужащего, сотрудника специального государственного органа в местностях, где отсутствовала возможность трудоустройства по специальности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Документы, выданные за пределами Республики Казахстан, подлежат легализации в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> легализации документов, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z70" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для подтверждения ухода неработающей матери за малолетними детьми представляется один из следующих документов (в зависимости от их наличия):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военный билет или справка управления (отдела) по делам обороны;</w:t>
+      документ, удостоверяющий личность детей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      свидетельства о рождении детей (выписка из актовой записи о рождении, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния);</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+      свидетельство о браке (справка о регистрации актов гражданского состояния) либо свидетельство о расторжении брака или выписка из актовой записи о заключении брака (при изменении фамилии) детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      справка о реабилитации, выданная органами прокуратуры в соответствии со </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+      аттестат об окончании среднего учебного заведения детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z74" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      справка военного комиссариата об участии в боевых действиях;</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+      диплом об окончании средне-специального или высшего учебного заведения либо справка учебного заведения, подтверждающая обучение детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      документ, удостоверяющий личность детей;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      свидетельству или уведомлению о смерти детей (либо актовая запись о смерти или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий прохождение воинской службы на детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) свидетельство о браке (справка о регистрации актов гражданского состояния) либо свидетельство о расторжении брака или выписка из актовой записи о заключении брака (при изменении фамилии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       7. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственных услуг, регламентирован согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в форме перечня основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При обращении заявителя за назначением пособия специалистом, принявшим заявление, осуществляется проверка на наличие у заявителя факта назначения или подачи заявления на назначение государственной базовой пенсионной выплаты или пенсионных выплат по возрасту, за выслугу лет, государственных социальных пособий и пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При получении сведений из ИС уполномоченного государственного органа, подтверждающих факт назначения одной из указанных выплат или подачи заявления на их назначение пособия заявителю безотлагательно вручается расписка об отказе в приеме заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Специалист, принявший заявление, проверяет полноту пакета документов, принимаемых у заявителя для назначения пособия, а также сведений, полученных из ИС, обеспечивают качество воспроизведения электронных копий документов и их соответствия оригиналам, представленным заявителем в соответствии с пунктом 3 к настоящим Правилам, удостоверяет посредством своего ЭЦП, после чего оригиналы документов возвращает заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При наличии оснований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2934,270 +3820,270 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 5-1 Закона заявителю безотлагательно выдается расписка об отказе в приеме заявления на назначение пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z83" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заявление о назначении пособия в отделении Государственной корпорации регистрируется в электронном журнале регистрации заявлений граждан о назначении (перерасчете) пособий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z84" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Специалистом, принявшим заявление, заявителю вручается расписка о принятии документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z85" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Трудовая книжка возвращается отделением Государственной корпорации заявителю после назначения пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z86" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок осуществления, приостановления, перерасчета, возобновления, прекращения пособия и пересмотра решения о его выплате</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z87" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отделение Государственной корпорации формирует ЭМД и проект решения со дня регистрации заявления на назначение пособия в течение одного рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z88" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сформированный ЭМД направляется в уполномоченный орган по назначению пенсий и пособий для принятия решения о назначении (изменении, возобновлении выплаты, отказе в назначении) пособия через филиал Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z89" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Филиал Государственной корпорации в течение двух рабочих дней рассматривает поступившие документы, проверяет правильность оформления ЭМД и расчета пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z90" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При назначении и изменении размеров пособия все суммы, исчисленные в тиынах, подлежат округлению до одного тенге, независимо от суммы тиынов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z91" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Уполномоченный орган по назначению пенсий и пособий рассматривает ЭМД и принимает решение о назначении (изменении, возобновлении выплаты, отказе в назначении) пособия - в течение четырех рабочих дней со дня поступления ЭМД по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z92" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3212,112 +4098,206 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> для отказа назначении (изменении, возобновлении выплаты) пособия уполномоченный орган по назначению пенсий и пособий направляет заявителю уведомление о предварительном решении в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z93" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражения заявителя по предварительному решению принимается уполномоченным органом по назначению пенсий и пособий в течение 2 (двух) рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z94" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания уполномоченный орган по назначению пенсий и пособий принимает решение о назначении пособия или формирует мотивированный отказ в назначении пособия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть пятая пункта 15 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом уполномоченный орган по назначению пенсий и пособий направляет результат рассмотрения в Государственную корпорацию через шлюз "электронного правительства" не позднее, чем за сутки до истечения срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Если для принятия решения о назначении (изменении, возобновлении, выплаты) пособия требуется приобщение к ЭМД дополнительных документов, уполномоченный орган по назначению пенсий и пособий возвращает ЭМД и через отделение Государственной корпорации направляет уведомление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3332,112 +4312,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Отделение Государственной корпорации в течение пяти рабочих дней со дня поступления уведомления ставит в известность заявителя, в том числе посредством передачи sms-оповещения на мобильный телефон, о представлении дополнительных документов в течение двадцати пяти рабочих дней со дня получения уведомления или sms-оповещения на мобильный телефон. Sms-оповещения регистрируются в электронном журнале sms-оповещений, который ведется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z97" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После направления заявителю уведомления отделение Госкорпорации формирует электронный проект решения на основании имеющихся в ЭМД данных, и направляет в уполномоченный орган по назначению пенсий и пособий для принятия решения о назначении пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z98" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если требуемые документы для назначения пособия представлены в течение тридцати рабочих дней, отделение Госкорпорации направляет для утверждения в уполномоченный орган по назначению пенсий и пособий электронный проект решения о назначении (изменении, возобновлении) пособия со дня возникновения права на выплату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z99" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии в ЭМД недостающего для принятия решения о назначении (изменении, возобновлении выплаты, отказе в назначении) пособия уполномоченный орган по назначению пенсий и пособий выносит решение об отказе в назначении пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z100" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. При принятии решения о назначении (отказе в назначении) пособия отделение Государственной корпорации вручает при личном обращении уведомление о (отказе в назначении) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3452,1072 +4432,1299 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с регистрацией его в журнале уведомлений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z101" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в заявлении на назначение пособия указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление о назначении (отказе в назначении) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z102" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sms-оповещения регистрируются в журнале sms-оповещений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z103" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На портале информация о назначении пособия направляется в "личный кабинет" заявителя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z104" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Отделение Государственной корпорации после принятия уполномоченным органом по назначению пенсий и пособий решения о назначении пособия проставляет на каждой странице трудовой книжки отметку "пособие назначено" и возвращает ее заявителю при его личном обращении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z105" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документом, подтверждающим статус получателя пособия, является удостоверение, которое выдается отделением Государственной корпорации под роспись заявителя при обращении, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z106" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выдача удостоверения регистрируется в журнале регистрации удостоверений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z107" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае обращения за удостоверением третьими лицами удостоверение выдается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z108" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае утери удостоверения по заявлению получателя отделение Государственной корпорации выписывает дубликат удостоверения. В правом верхнем углу проставляется отметка "Дубликат".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z109" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае изменения размера пособия либо изменения места жительства отделением Государственной корпорации во вкладыше к удостоверению производится соответствующая запись о произведенных изменениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z110" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Решение об отказе в назначении пособия принимается по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z111" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных заявителем для назначения пособия и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z112" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие заявителя и (или) представленных материалов, данных и сведений, необходимых для назначения пособия, требованиям, установленным нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z113" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае устранения заявителем причин отказа в оказании государственной услуги, заявитель обращается повторно для получения государственной услуги в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z114" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Услугополучатель вправе обжаловать решение, действие (бездействие) услугодателя, должностного лица в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z115" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жалоба подается услугодателю, должностному лицу, чьи решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z116" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z117" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При этом услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение, совершит действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. При несогласии с результатами оказанной государственной услуги услугополучатель вправе обратиться с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="102"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жалоба услугополучателя, поступившая услугодателю, непосредственно оказывающему государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z120" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z121" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z122" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Изменение размера пособия в связи повышением, предусмотренным законодательством Республики Казахстан, изменением месячного расчетного показателя, производится на основании решений уполномоченного органа по назначению пенсий и пособий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подготовленных отделением Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z123" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. В случаях смены опекуна (попечителя), получающего пособие за опекаемого (подопечного), признанного решением суда недееспособным или ограниченно дееспособным, изменения группы инвалидности, отделение Государственной корпорации готовит проект решения о назначении (изменении, возобновлении выплаты, отказе в назначении) пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z124" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении фамилии, имени, отчества (при его наличии), даты рождения услугополучателя в автоматическом режиме производятся изменения в ЦБД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. В пункт 29 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. На основании решений уполномоченного органа по назначению пенсий и пособий о назначении пособия Государственная корпорация в течение пяти рабочих дней обеспечивает включение назначенных сумм пособий в потребность в бюджетных средствах на выплату, которая представляется ежемесячно к 27 числу месяца, предшествующего месяцу выплаты, в уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Уполномоченный государственный орган направляет в Министерство финансов Республики Казахстан сведения о бюджетных средствах, необходимых для выплаты в пределах сводного плана финансирования по платежам, на соответствующий период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z127" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Уполномоченный государственный орган согласно потребности бюджетных средств на выплату пособия осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных индивидуальным планом финансирования по платежам на отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z128" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Суммы, образовавшиеся после формирования потребности на месяц выплаты, подлежат включению в последующий за ним месяц в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z129" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Государственная корпорация, получив бюджетные средства, формирует в соответствии с графиком выплаты платежные поручения на выплату пособий, а также удержаний из пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z130" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Выплата пособия производится Государственной корпорацией путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z131" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зачисления на банковские счета в уполномоченной организации по выдаче пенсий и пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z132" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доставки на дом получателям через отделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z133" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае изменения номера банковского счета получателя, способа выплаты, местожительства получателя (опекуна, попечителя) в отделение Государственной корпорации или отделение уполномоченной организации по выдаче пенсий и пособий получателям (опекунами, попечителями) подается заявление об этих изменениях с документами, подтверждающими соответствующие изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z134" w:id="117"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z134" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление на изменение банковского счета и (или) способа выплаты и номер банковского счета передается уполномоченной организацией по выдаче пенсий и пособий в Государственную корпорацию, в том числе через электронные каналы связи, при наличии согласия получателя, удостоверенного ЭЦП уполномоченной организации по выдаче пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z135" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Доставка пособия на дом производится следующим категориям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z136" w:id="119"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z136" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участникам Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z137" w:id="120"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z137" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получателям пособия, достигшим восьмидесятилетнего возраста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z138" w:id="121"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z138" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам с инвалидностью первой группы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z139" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, имеющим медицинское заключение о том, что нуждаются в постороннем уходе и не могут посещать по состоянию здоровья организации, осуществляющие отдельные виды банковских операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z140" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проживающим в сельской местности, при отсутствии автоматизированных отделений (пунктов) почтовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z141" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Взаимодействие по выплате пособий получателям регламентированы на основании договоров, заключенных между Государственной корпорацией и организациями, осуществляющими отдельные виды банковских операций, если иное не установлено Национальным Банком Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z142" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Оплата банковских услуг, связанных с выплатой пособия, осуществляется за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 39 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Отделение Государственной корпорации на основании решения уполномоченного органа по назначению пенсий и пособий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4532,51 +5739,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам приостанавливает выплату пособий с первого числа месяца, следующего за месяцем поступления сведений, в том числе из информационных систем, по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях обеспечения своевременного приостановления выплаты пособий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4630,72 +5836,243 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z144" w:id="127"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 40 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Отделение Государственной корпорации по заявлению возобновляет выплату пособия по заявлению на основании документов и (или) сведений, полученных из информационных систем, подтверждающих истечение обстоятельств, вызвавших приостановление выплаты пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z145" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 41 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Отделение Государственной корпорации на основании решения уполномоченного органа по назначению пенсий и пособий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4710,51 +6087,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам прекращает выплату пособия с первого числа месяца, следующего за месяцем поступления сведений, в том числе из информационных систем, по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При прекращении выплаты пособия по причине выявления факта предоставления заявителем недостоверных сведений, повлекших за собой необоснованное первичное назначение, производится процедура нового назначения в порядке, предусмотренном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4863,982 +6239,1358 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:bookmarkStart w:name="z149" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. В случае поступления документов исполнительного производства на удержания из пособия отделение Государственной корпорации в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей" производит удержания в ЦБД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z150" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления заявления получателя на удержание из пособия отделение Государственной корпорации производит удержания на основании решения уполномоченного органа по назначению пенсий и пособий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подготовленного отделением Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z151" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Работниками отделения Государственной корпорации ежедневно в ЦБД производятся записи о фактах смерти, выезда, о суммах удержаний с отметкой основания, действия по приостановлению или снятию выплаты, возобновлению выплаты, а также корректировки сумм потребности в сторону уменьшения в связи со смертью, выездом получателей, приостановлением выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z152" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок осуществления выплаты пособия при перемене местожительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z153" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Лица, прибывшие на постоянное местожительство в Республику Казахстан из государств-участников международных соглашений в области пенсионного обеспечения, ратифицированных Республикой Казахстан, а также получатели пособия, сменившие место жительства внутри Республики Казахстан, представляют заявление на запрос пенсионного дела/дела получателя пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z154" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отделением Государственной корпорации осуществляется запрос дела получателя пенсии/пособия по прежнему местожительству заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z155" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Лица, прибывшие на постоянное местожительства в Республику Казахстан из государств-участников международных соглашений в области пенсионного обеспечения, ратифицированных Республикой Казахстан, представляют заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и документы, предусмотренные пунктами 4 и 6 к настоящим Правилам, после поступления пенсионного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z156" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Дело получателя пособия (при его наличии), выехавшего в другие регионы Республики Казахстан, высылается по электронному запросу других отделений Государственной корпорации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z157" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отделение Государственной корпорации по новому месту жительства получателя в течение двух рабочих дней со дня подачи заявления направляет электронный запрос в отделение Государственной корпорации по прежнему месту жительства получателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z158" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отделение Государственной корпорации по прежнему месту жительства получателя в течение двух рабочих дней со дня поступления запроса формирует электронную справку-аттестат, удостоверенную ЭЦП отделения Государственной корпорации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и направляет в отделение Государственной корпорации по новому месту жительства получателя через филиал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z159" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. В случае выезда получателя за пределы Республики Казахстан отделением Государственной корпорации на основании заявления получателя по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, дело получателя пособия выдается на руки получателю или высылается по запросу уполномоченных органов других стран.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z160" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отделением Государственной корпорации на основе ЭМД формируется бумажный вариант дела по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и выдается на руки получателю или высылается по запросу уполномоченных органов других стран.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z161" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата пособий выезжающим за пределы Республики Казахстан на постоянное местожительство производится по месяц снятия с регистрации в органах внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z162" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок осуществления выплаты пособия лицам, находящимся в учреждениях уголовно-исполнительной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z163" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Лицу, имеющему право на получение пособия, находящемуся в учреждениях уголовно-исполнительной системы, пособие назначаются на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и документов, предусмотренных пунктами 4 и 6 к настоящим Правилам, представляемых администрацией учреждения в отделение Государственной корпорации по месту нахождения учреждения уголовно-исполнительной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z164" w:id="144"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z164" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Если лицо на момент помещения в учреждение уголовно-исполнительной системы является получателем пособия, Государственная корпорация по месту нахождения учреждения уголовно-исполнительной системы на основании заявления указанного лица, представленного администрацией учреждения уголовно-исполнительной системы в соответствии с пунктами 44 и 46 настоящих Правил, осуществляет выплату в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z165" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Отделение Государственной корпорации по месту нахождения учреждения уголовно-исполнительной системы после получения личного дела получателя пособия ставит его на учет с указанием реквизитов контрольного счета наличности учреждения уголовно-исполнительной системы для перечисления пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z166" w:id="146"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 51 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Возврат излишне зачисленных (выплаченных) сумм пособия осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по заявлению получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z168" w:id="148"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z168" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на основании письма отделения Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z169" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом отделение Государственной корпорации представляет в уполномоченную организацию по выдаче пенсий и пособий письмо с приложением необходимого документа (сведений о смерти либо выезда получателя за пределы Республики Казахстан, в том числе полученных из ИС и (или) запрос дело получателя пособия от уполномоченного органа страны проживания, выехавшего получателя пособия), подтверждающего обоснованность возврата выплат в Государственную корпорацию для перечисления в доход республиканского бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z170" w:id="150"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z170" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по решению суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z171" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. В случаях ошибочного перечисления сумм пособия Государственная корпорация направляет в уполномоченную организацию по выдаче пенсий и пособий информацию об отзыве платежного поручения или приостановлении исполнения указания, по форме и способом, установленным договором между Государственной корпорацией и уполномоченной организацией по выдаче пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z172" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании информации об ошибочном перечислении либо отзыве или приостановлении исполнения указания уполномоченная организация по выдаче пенсий и пособий осуществляет возврат денег в Государственную корпорацию либо приостанавливает исполнение указания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z173" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Для списания сумм пособия, излишне перечисленных (выплаченных) получателям по причинам, не зависящим от них, отделение Государственной корпорации обращается с исковым заявлением в судебные органы в порядке, установленном действующим гражданско-процессуальным законодательством Республики Казахстан, для вынесения судебного акта о невозможности возврата сумм в связи с неизвестностью местонахождения должника, невозможностью установления личности должника (ответчика) или отсутствием наследников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z174" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списание излишне перечисленных (выплаченных) сумм Государственной корпорации производится по акту списания на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z175" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       судебных актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановление судебных исполнителей по взысканию в пользу физических и юридических лиц о прекращении исполнительного производства в связи со смертью должника и отсутствием правопреемника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 54 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Дела получателей пособий, по которым осуществляется выплата пособий (действующие дела), хранятся в архиве действующих дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:bookmarkStart w:name="z178" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭМД хранятся постоянно в ИС уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z179" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Дела получателей пособия, по которым приостановлены выплаты пособий, хранятся отдельно от действующих дел с отметкой "На контроле" до обращения самого получателя или членов семьи (наследника).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z180" w:id="159"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z180" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По истечении шести месяцев дело снимается с учета с указанием даты и суммы последней выплаты и сдается в архив Государственной корпорации. По приостановленным на срок более шести месяцев делам получателей пособий Государственной корпорацией выплата пособий возобновляется по решению о назначении пособия уполномоченного органа по назначению пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z181" w:id="160"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z181" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Восстановление дубликата дела получателя пособий производится на основании решения уполномоченного органа по назначению пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z182" w:id="161"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z182" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В правом верхнем углу на обложке восстановленного дубликата дела получателей пособий проставляется отметка "Дубликат".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z183" w:id="162"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 57 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. ИС обеспечивает комплекс мероприятий, направленных на обеспечение бесперебойного функционирования и актуализации ИС в соответствии с их назначением. ИС уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z184" w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает полноту, достоверность, актуальность и своевременность передаваемых данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z185" w:id="164"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z185" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информационное взаимодействие осуществляется через Единую транспортную среду государственных органов Республики Казахстан с применением ЭЦП. Защита информации при информационном обмене обеспечивается как за счет использования единой защищенной транспортной среды государственных органов, так и за счет мероприятий технического и организационного характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z186" w:id="165"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 58 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Уполномоченный орган по назначению пенсий и пособий обеспечивает внесение данных в автоматизированном режиме о стадии оказания государственной услуги в ИС мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7556,88 +9308,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(организация)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" _____________ 20 ___ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="166"/>
+    <w:bookmarkStart w:name="z198" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка, подтверждающая характер работы или условия труда для назначения государственного специального пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z199" w:id="167"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 2 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z199" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдана гражданину ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8045,239 +9835,326 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам назначения,</w:t>
+              <w:t>назначения, осуществления,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществления,</w:t>
+              <w:t>приостановления, перерасчета,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приостановления, перерасчета,</w:t>
+              <w:t>возобновления, прекращения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>возобновления, прекращения</w:t>
+              <w:t>государственного специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного специального</w:t>
+              <w:t>пособия и пересмотра решения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пособия и пересмотра решения</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">о его выплате </w:t>
+              <w:t>о его выплате</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 3 – в редакции приказа Министра труда и социальной защиты населения РК от 31.12.2025 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 439</w:t>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 – в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (действует до 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Назначение государственных специальных пособий"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8300,87 +10177,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные подразделения Комитета регулирования и контроля в сфере социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
+Назначение специального профессионального государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8413,105 +10290,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
-[...17 lines deleted...]
-2) веб-портал "электронного правительства" www.egov.kz (далее – портал) при получении информации о назначении государственных специальных пособий (далее – пособие).</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8544,141 +10403,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (семь) рабочих дней;</w:t>
-[...53 lines deleted...]
-3) максимально допустимое время обслуживания в Государственной корпорации – 30 минут.</w:t>
+Территориальные подразделения Комитета регулирования и контроля в сфере социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8711,87 +10516,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронная (частично автоматизированная) и (или) бумажная</w:t>
+1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "электронного правительства" www.egov.kz (далее – портал) при получении информации о назначении государственных специальных пособий (далее – пособие).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8824,159 +10647,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги: уведомление о назначении (об отказе в назначении) пособия по форме согласно приложению 10 к настоящим Правилам.</w:t>
+7 (семь) рабочих дней;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма предоставления результата оказания государственной услуги: электронная и (или) бумажная.</w:t>
+1) Срок оказания государственной услуги продлевается на 5 (пять) рабочих дней для уведомления Государственной корпорацией заявителя о представления дополнительного(ых) документа(ов);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-На портале информация о назначении пособия направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+2) максимально допустимое время ожидания для сдачи пакета документов в Государственной корпорации – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги выдается при предъявлении документа, удостоверяющего личность при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности) на основании расписки о приеме соответствующих документов.</w:t>
-[...17 lines deleted...]
-Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
+3) максимально допустимое время обслуживания в Государственной корпорации – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9009,87 +10814,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам (далее – услугополучатель)</w:t>
+электронная (частично автоматизированная) и (или) бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9122,217 +10927,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> кодекса Республики Казахстан.</w:t>
+Результат оказания государственной услуги: уведомление о назначении (об отказе в назначении) пособия по форме согласно приложению 10 к настоящим Правилам.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием осуществляется в порядке "электронной очереди", без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+Форма предоставления результата оказания государственной услуги: электронная и (или) бумажная.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министерство – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+На портале информация о назначении пособия направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Государственной корпорации – www.gov4c.kz.</w:t>
+Результат оказания государственной услуги выдается при предъявлении документа, удостоверяющего личность при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности) на основании расписки о приеме соответствующих документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9365,529 +11112,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у заявителя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам и следующие документы:</w:t>
-[...441 lines deleted...]
-Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства".</w:t>
+Государственная услуга оказывается бесплатно физическим лицам (далее – услугополучатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9920,141 +11225,217 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан.</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Услугодателя – с понедельника по пятницу включительно, в соответствии с графиком работы с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме субботы и воскресенья и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
+Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Государственной корпорации – с понедельника по пятницу включительно, в соответствии с графиком работы с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно, в соответствии с графиком работы с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+Прием осуществляется в порядке "электронной очереди", без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) несоответствие заявителя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным законодательством Республики Казахстан.</w:t>
+1) Министерство – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае устранения услугополучателем причин отказа в оказании государственной услуги услугополучатель может обратиться повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги.</w:t>
+2) Государственной корпорации – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10087,86 +11468,808 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам и следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан (требуется для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) справка организации, подтверждающая характер работы или условия труда для назначения государственного специального пособия, по форме согласно приложению 2 к настоящим Правилам. В случае ликвидации организации представляется архивная справка с указанием места работы, занимаемой должности, профессии, периодов работы, номера архивного дела, его страницы, заверенная печатью и подписью директора архива и архивариуса или электронная копия архивного документа, удостоверенная ЭЦП уполномоченного работника государственного архива или ведомственного архива.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При отсутствии архивных документов характер работы или условия труда и их соответствие Списку № 1 производств, работ, профессий, должностей и показателей на подземных и открытых горных работах, на работах с особо вредными и особо тяжелыми условиями труда или Списку № 2 производств, работ, профессий, должностей и показателей на работах с вредными и тяжелыми условиями труда, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 19 декабря 1999 года № 1930, устанавливаются через судебные органы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) документы, подтверждающие трудовой стаж заявителя: трудовая книжка; справки архивных учреждений, электронные копии архивных документов, удостоверенные ЭЦП уполномоченного работника государственного архива или ведомственного архива, или с места работы, при отсутствии или негодности трудовой книжки, отсутствии соответствующих записей в трудовой книжке, наличии исправлений, неточностей, разночтений; в зависимости от наличия представляются следующие документы: документ об образовании; военный билет или справка управления (отдела) по делам обороны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+свидетельства о рождении детей (выписка из актовой записи о рождении, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+справка о реабилитации, выданная органами прокуратуры в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий"; справка военного комиссариата об участии в боевых действиях; решение суда, подтверждающее факт осуществления и период ухода за инвалидом первой группы, одиноким инвалидом второй группы и пенсионером по возрасту, нуждающихся в посторонней помощи, престарелым, достигшим восьмидесятилетнего возраста, ребенком-инвалидом в возрасте до восемнадцати лет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документ, подтверждающий проживание за границей супруги (супруга) работника бывших советских учреждений, учреждений Республики Казахстан, международной организации; документ, подтверждающий проживание супруги (супруга) военнослужащего, сотрудника специального государственного органа в местностях, где отсутствовала возможность трудоустройства по специальности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для подтверждения ухода неработающей матери за малолетними детьми представляется один из следующих документов (в зависимости от их наличия): документ, удостоверяющий личность детей; свидетельство о браке (справка о регистрации актов гражданского состояния) либо свидетельство о расторжении брака или выписка из актовой записи о заключении брака (при изменении фамилии) детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аттестат об окончании среднего учебного заведения детей; диплом об окончании средне-специального или высшего учебного заведения либо справка учебного заведения, подтверждающая обучение детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+свидетельство о смерти детей (или актовая запись о смерти, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния); документ, подтверждающий прохождение воинской службы на детей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае установления опеки (попечительства), представляется документ, подтверждающий установление опеки (попечительства).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документы, которые выданы или засвидетельствованы компетентными учреждением иностранного государства либо специально на то уполномоченным лицом, в пределах его компетенции и по установленной его форме скрепленные гербовой печатью иностранного государства, принимаются только после прохождения процедуры специального удостоверения (легализации либо апостилирования) в порядке, предусмотренном Правилами легализации документов, если иное не предусмотрено законами и международными договорами, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16116).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При представлении документов, составленных на иностранном языке, нотариус свидетельствует верность перевода документа на казахский или русский язык в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 1 статьи 34, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление документов не требуется при возможности получения их из государственных информационных систем, в том числе из сервиса цифровых документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность, свидетельство о рождении ребенка (детей) или выписка из актовой записи о рождении (по регистрациям, произведенным на территории Республики Казахстан после 13 августа 2007 года), по свидетельству о заключении брака (по регистрациям, произведенным на территории Республики Казахстан после 1 июня 2008 года), об установлении опеки (попечительства), получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче услугополучателем всех требуемых документов услугополучателю выдается расписка о приеме соответствующих документов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на портале – для получения информации о назначении пособия: в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги. Представление документов не требуется при возможности получения их из государственных информационных систем, в том числе из сервиса цифровых документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие заявителя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае устранения услугополучателем причин отказа в оказании государственной услуги услугополучатель может обратиться повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о назначении пособия в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10177,113 +12280,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении "eGov mobile", с использованием электронно-цифровой подписи или одноразового пароля.</w:t>
+Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении "eGov mobile", с использованием ЭЦП или одноразового пароля.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10479,88 +12561,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме заявления на государственное специальное пособие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z244" w:id="169"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z244" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Гражданин (ка) ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10892,88 +13050,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка № ____ об отказе в приеме заявления на назначение государственного специального пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z248" w:id="171"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z248" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Гражданин (ка) ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11322,68 +13556,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="172"/>
+    <w:bookmarkStart w:name="z251" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений граждан о назначении (перерасчете) государственного специального пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 6 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -14050,88 +16322,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="173"/>
+    <w:bookmarkStart w:name="z257" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z258" w:id="174"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 8 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z258" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "_____" ________20____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии) заявителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14480,80 +16790,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="175"/>
+    <w:bookmarkStart w:name="z261" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал sms-оповещений государственного специального пособия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по _________________ отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 9 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -15919,88 +18267,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пособия и пересмотра решения о</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>его выплате</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="176"/>
+    <w:bookmarkStart w:name="z263" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление № ____о назначении (отказе в назначении) государственного специального пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z264" w:id="177"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 10 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z264" w:id="154"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _____________20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Гражданин(ка)____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16417,80 +18803,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="178"/>
+    <w:bookmarkStart w:name="z267" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал уведомлений на государственное специальное пособие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по _________________отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 11 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -17828,70 +20252,70 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="179"/>
+          <w:bookmarkStart w:name="z270" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Герб</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18236,70 +20660,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="180"/>
+          <w:bookmarkStart w:name="z273" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қазақстан Республикасы Әлеуметтік кодексінің (немесе) ______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19025,70 +21449,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z289" w:id="181"/>
+          <w:bookmarkStart w:name="z289" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № _____ Куәлiкке қосымша бет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19415,70 +21839,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z295" w:id="182"/>
+          <w:bookmarkStart w:name="z295" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақы (жәрдемақы) төлеу мерзiмi ұзартылды немесе оның мөлшерi өзгертiлдi ____ жылдан бастап</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19639,70 +22063,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрдің орыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="183"/>
+          <w:bookmarkStart w:name="z302" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выплата пенсии(пособия) продлена или изменен размер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с "___" _________ _______года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -20157,68 +22581,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="184"/>
+    <w:bookmarkStart w:name="z305" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации удостоверений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 13 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20820,64 +23282,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z306" w:id="185"/>
+      <w:bookmarkStart w:name="z306" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скрепление печатью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       количество листов в журнале ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26714,64 +29176,102 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z327" w:id="186"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 18 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z327" w:id="163"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Республика Казахстан ___________________отделение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26779,88 +29279,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Государственной корпорации по ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     области (городу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="187"/>
+    <w:bookmarkStart w:name="z328" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z329" w:id="188"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z329" w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от гражданина (ки)__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) получателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27489,64 +29989,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z330" w:id="189"/>
+      <w:bookmarkStart w:name="z330" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Контактные данные заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       телефон домашний _________ мобильный _____________ Е-маil _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27878,106 +30378,182 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 19 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z333" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка-аттестат № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z334" w:id="191"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z334" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z335" w:id="192"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z335" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин государственное специальное пособие получал (а) в _________ отделении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28445,70 +31021,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 20 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z338" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дело получателя пособия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29299,70 +31913,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z339" w:id="194"/>
+    <w:bookmarkStart w:name="z339" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметки о принятии и снятии с учета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -29753,70 +32367,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель отделения ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z340" w:id="195"/>
+    <w:bookmarkStart w:name="z340" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметки о проведении инвентаризации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -29918,70 +32532,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____ листов (дата, подпись, ___ листов (дата, подпись)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____ листов (дата, подпись, ___ листов (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z341" w:id="196"/>
+    <w:bookmarkStart w:name="z341" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметки о проверке дел:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -30430,64 +33044,102 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z344" w:id="197"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложении 21 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z344" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Республика Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30501,119 +33153,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z345" w:id="198"/>
+      <w:bookmarkStart w:name="z345" w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   области (городу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="199"/>
+    <w:bookmarkStart w:name="z346" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z347" w:id="200"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z347" w:id="177"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от гражданина (ки) _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31234,64 +33886,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z348" w:id="201"/>
+      <w:bookmarkStart w:name="z348" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контактные данные заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       телефон домашний___________ мобильный ___________ Е-маil ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31416,55 +34068,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>