--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44a2d66" w14:textId="44a2d66">
+    <w:p w14:paraId="32693bb" w14:textId="32693bb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1470,90 +1470,258 @@
         <w:t>
       6) комиссия – комиссия по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию (далее – комиссия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z80" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z81" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра промышленности и строительства РК от 15.04.2026 № 182 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) автоматизированная информационная система "Иностранная рабочая сила" (далее – АИС "ИРС") – система в составе единой информационной системы социально-трудовой сферы, предназначенная для автоматизации процесса предоставления государственной услуги для работодателей и трудовых иммигрантов, а также мониторинга и учета информации в сфере миграции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z82" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра промышленности и строительства РК от 15.04.2026 № 182 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) информационная система портал миграционных процессов migration.enbek.kz (далее – портал миграционных услуг) – подсистема цифровой экосистемы Электронная биржа труда (enbek.kz), обеспечивающая учет и движение мигрантов, а также мониторинг предоставления услуг в сфере миграции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1572,69 +1740,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра промышленности и строительства РК от 10.01.2026 № 5 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="25"/>
+    <w:bookmarkStart w:name="z83" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения комиссией перечня категорий и численности иностранцев и лиц без гражданства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z84" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z84" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Участник специальной экономической зоны подает заявление на определение перечня категорий и численности иностранцев и лиц без гражданства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1649,412 +1817,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в управляющую компанию специальной экономической зоны с приложением обоснования согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z85" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z85" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. К заявлению прилагаются следующие документы иностранцев и лиц без гражданства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z86" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z86" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z87" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z87" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) нотариально засвидетельствованные копии и переводы (на казахском или русском языке) документов об образовании, легализованных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 "Об утверждении Правил легализации документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16116);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z88" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z88" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия документа, подтверждающего трудовую деятельность, засвидетельствованных нотариально, а также его перевод на казахском или русском языке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z89" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z89" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) обоснование привлечения работодателем иностранцев и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z90" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z90" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копия проекта (контракт/договор) стоимостью свыше одного миллиона месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z91" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z91" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) информация о внутристрановой ценности в кадрах согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z92" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z92" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При расчете внутристрановой ценности в кадрах применяются категории иностранных работников предусмотренных пунктом 5 Правил и условий выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 279 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32977).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z93" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z93" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Управляющая компания специальной экономической зоны совместно с местным исполнительным органом в течение пяти рабочих дней со дня получения документов рассматривает их на соответствие пункту 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z94" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z94" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоответствия предоставленных документов, указанных в пункте 4 настоящих Правил, управляющая компания специальной экономической зоны возвращает их участнику специальной экономической зоны на доработку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z95" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z95" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возвращение на доработку заявления участника специальной экономической зоны на привлечение иностранцев и лиц без гражданства в соответствии с частью второй настоящего пункта, не является препятствием для повторного обращения в управляющую компанию специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z96" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z96" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Участники специальных экономических зон для сверки документов изложенных в подпунктах 2) и 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, предоставляют оригиналы, которые хранятся у управляющей компании специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z97" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z97" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Управляющая компания специальной экономической зоны совместно с местным исполнительным органом осуществляет проверку соответствия иностранных работников квалификационным требованиям, установленным профессиональными стандартами, квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций, Единым тарифно-квалификационным справочником работ и профессий рабочих, тарифно-квалификационными характеристиками профессий рабочих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z98" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z98" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При представлении документов указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2069,52 +2237,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, управляющая компания специальной экономической зоны, направляет их на рассмотрение через портал миграционных услуг в уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z99" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z99" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Местный исполнительный орган вырабатывает рекомендации по обеспечению условий внутристрановой ценности в кадрах организациями, участниками специальной экономической зоны согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2129,849 +2297,1185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет в управляющую компанию специальной экономической зоны в течение срока предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z100" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра промышленности и строительства РК от 15.04.2026 № 182 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон регистрирует в день поступления в АИС "ИРС" заявление участника специальной экономической зоны и в течение двух рабочих дней со дня поступления материалов, представленных управляющей компанией специальной экономической зоны, направляет для рассмотрения членам комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z101" w:id="43"/>
+    <w:bookmarkStart w:name="z101" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссия создается уполномоченным органом в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z102" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z102" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Комиссии входят представители уполномоченного органа в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон, уполномоченного органа по вопросам миграции населения, Министерства внутренних дел Республики Казахстан, Министерства энергетики Республики Казахстан, соответствующих местных исполнительных органов и единого координационного центра. Комиссия состоит из нечетного количества членов из числа которых назначается председатель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z103" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z103" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель назначается из числа членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z104" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z104" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для организации работы комиссии назначается секретарь, который не является членом комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z105" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z105" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заседания комиссии проводятся и назначаются не позднее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z106" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z106" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пятнадцати календарных дней со дня поступления документов, представленных органом управления специальной экономической зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z107" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z107" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) трех рабочих дней со дня поступления жалобы от участника специальной экономической зоны на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z108" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z108" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Заседание комиссии считается правомочным, если на нем присутствовали не менее половины из числа ее членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z109" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z109" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Доля внутристрановой ценности в кадрах рекомендованные местными исполнительными органами изменяются на основе предложения комиссии, за которое проголосовало большинство членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z110" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z110" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Участником специальной экономической зоны обеспечивается внутристрановая ценность в кадрах в соответствии с решением комиссии по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z111" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра промышленности и строительства РК от 15.04.2026 № 182 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Решение об определении перечня категорий и численности иностранцев и лиц без гражданства принимается в виде протокола комиссии по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и оформляется в АИС "ИРС" отдельно в отношении каждой организации, участника специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z112" w:id="54"/>
+    <w:bookmarkStart w:name="z112" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Решение комиссии принимается большинством голосов, при равенстве голосов принятым считается решение, за которое проголосовал Председатель комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z113" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра промышленности и строительства РК от 15.04.2026 № 182 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. По итогам рассмотрения членами комиссии заявлений участников специальной экономической зоны секретарь оформляет протокол в АИС "ИРС", в котором членами комиссии указываются в каждой строке, где указаны данные иностранца или лица без гражданства, свое решение "да"/"нет" и подписываются через автоматизированное рабочее место в течение двух рабочих дней со дня заседания комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z114" w:id="56"/>
+    <w:bookmarkStart w:name="z114" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон в течение одного рабочего дня со дня подписания протокола членами комиссии направляет выписку из протокола в автоматизированное рабочее место портала миграционных услуг управляющей компании специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z115" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z115" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Управляющая компания специальной экономической зоны передает выписку из протокола участнику специальной экономической зоны в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z116" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z116" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Участник специальной экономической зоны после получения выписки из протокола оформляет рабочую визу на иностранцев и лиц без гражданства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z117" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z117" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Основанием для отказа в определении перечня категорий и численности иностранцев и лиц без гражданства являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z118" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z118" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) несоответствие уровня образования (профессиональная подготовка) и опыта (стаж) практической работы иностранцев и лиц без гражданства квалификационным требованиям, предъявляемым к профессиям рабочих и должностям руководителей, специалистов и служащих, в соответствии с профессиональными стандартами, Единым тарифно-квалификационным справочником работ и профессий рабочих и Квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовым</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z119" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z119" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) установление недостоверности документов и (или) данных (сведений) содержащихся в них, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z120" w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z120" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несогласие участником экономической специальной зоны по обеспечению внутристрановой ценности в кадрах принятой решением комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z121" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z121" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) наличие нарушения, участником специальной экономической зоны либо организациями реализующие проект участника специальной экономической зоны, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 519</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса об административных правонарушениях (далее – Кодекс) в течение последних двенадцати месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z122" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z122" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) наличие нарушения у иностранного гражданина согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 517</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, в течение последних двенадцати месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z123" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z123" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комиссия отменяет решение протокола заседания комиссии в случае нарушения участником специальной экономической зоны доли внутристрановой ценности установленной решением комиссии либо выявления фактов о предоставлении недостоверных документов об образовании или подтверждающего стаж иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z124" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра промышленности и строительства РК от 15.04.2026 № 182 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон в течение трех рабочих дней со дня выявления фактов предусмотренных пунктом 23 настоящих Правил выносит данный вопрос на рассмотрение членам комиссии для принятия решения об отмене действия протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z125" w:id="67"/>
+    <w:bookmarkStart w:name="z125" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение комиссии оформляется протоколом в АИС "ИРС" в течение одного рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z126" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z126" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон в течение одного рабочего дня со дня подписания протокола членами комиссии направляет протокол комиссии в автоматизированное рабочее место портала миграционных услуг управляющей компании специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z127" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z127" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. По завершению запланированного объема работ иностранцами и лицами без гражданства, участник специальной экономической зоны уведомляет об этом управляющую компанию специальной экономической зоны в течение двух рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z128" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z128" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Управляющая компания специальной экономической зоны, с момента поступления уведомления от участника специальной экономической зоны о завершении запланированного объема работ иностранцами и лицами без гражданства, в течение двух рабочих дней уведомляет уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон и территориальные органы внутренних дел с целью сокращения срока разрешения на временное проживание или оформления выездной визы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z129" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z129" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z130" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z130" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При несогласии с решением комиссии заявитель обращается в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z131" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z131" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3427,112 +3931,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического или физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="74"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на определение перечня категорий и численности иностранцев и лиц без гражданства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для привлечения в юридические лица, являющихся участниками специальных экономических зон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z71" w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу определить перечень категорий и численность иностранцев и лиц без гражданства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на привлечение в период выполнения строительно-монтажных работ на территории</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4421,51 +4925,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одного года после ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="76"/>
+    <w:bookmarkStart w:name="z134" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обоснование привлечения работодателем иностранцев и лиц без гражданства, работающих в юридических лицах,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4486,130 +4990,130 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="77"/>
+          <w:bookmarkStart w:name="z135" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5092,80 +5596,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="78"/>
+          <w:bookmarkStart w:name="z154" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5780,64 +6284,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z176" w:id="79"/>
+      <w:bookmarkStart w:name="z176" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) ФИО (при его наличии) (должность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6145,145 +6649,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одного года после ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="80"/>
+    <w:bookmarkStart w:name="z178" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о внутристрановой ценности в кадрах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="81"/>
+          <w:bookmarkStart w:name="z179" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6808,80 +7312,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="82"/>
+          <w:bookmarkStart w:name="z205" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7113,80 +7617,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="83"/>
+          <w:bookmarkStart w:name="z214" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7394,80 +7898,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="84"/>
+          <w:bookmarkStart w:name="z223" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7675,80 +8179,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z232" w:id="85"/>
+          <w:bookmarkStart w:name="z232" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7942,64 +8446,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z241" w:id="86"/>
+      <w:bookmarkStart w:name="z241" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае если иностранный работник учтен в графе 4, то в графе 5 он не учитывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Работодатель: _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8307,51 +8811,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одного года после ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="87"/>
+    <w:bookmarkStart w:name="z243" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рекомендации _____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8372,124 +8876,124 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации, участника специальной экономической зоны)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="88"/>
+          <w:bookmarkStart w:name="z244" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8630,80 +9134,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="89"/>
+          <w:bookmarkStart w:name="z250" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8827,80 +9331,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="90"/>
+          <w:bookmarkStart w:name="z256" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9012,80 +9516,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="91"/>
+          <w:bookmarkStart w:name="z262" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9197,80 +9701,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="92"/>
+          <w:bookmarkStart w:name="z268" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9368,64 +9872,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z274" w:id="93"/>
+      <w:bookmarkStart w:name="z274" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя местного исполнительного органа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9733,51 +10237,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одного года после ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="94"/>
+    <w:bookmarkStart w:name="z276" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение комиссии по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -9810,71 +10314,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>после ввода объекта (объектов) в эксплуатацию по обеспечению условий внутристрановой ценности в кадрах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z277" w:id="95"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z277" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации, участника специальной экономической зоны)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9890,80 +10394,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="96"/>
+          <w:bookmarkStart w:name="z278" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10051,80 +10555,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="97"/>
+          <w:bookmarkStart w:name="z283" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10212,80 +10716,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="98"/>
+          <w:bookmarkStart w:name="z288" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10365,80 +10869,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="99"/>
+          <w:bookmarkStart w:name="z293" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10518,80 +11022,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z298" w:id="100"/>
+          <w:bookmarkStart w:name="z298" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10657,64 +11161,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z303" w:id="101"/>
+      <w:bookmarkStart w:name="z303" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись, ФИО (при его наличии), должность, дата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11056,51 +11560,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одного года после ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="102"/>
+    <w:bookmarkStart w:name="z305" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРОТОКОЛ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -11145,136 +11649,136 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>после ввода объекта (объектов) в эксплуатацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z306" w:id="103"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z306" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г. Астана № " " _________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="104"/>
+          <w:bookmarkStart w:name="z307" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председательствовал:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11303,80 +11807,80 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="105"/>
+          <w:bookmarkStart w:name="z311" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Присутствовали:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11390,88 +11894,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="106"/>
+    <w:bookmarkStart w:name="z315" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Повестка дня</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z316" w:id="107"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z316" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Привлечение участником СЭЗ __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование СЭЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11760,80 +12264,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="108"/>
+          <w:bookmarkStart w:name="z317" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ пп</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11957,80 +12461,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="109"/>
+          <w:bookmarkStart w:name="z323" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12188,55 +12692,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12562,31 +13066,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>