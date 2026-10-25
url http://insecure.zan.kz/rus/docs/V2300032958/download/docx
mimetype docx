--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="32693bb" w14:textId="32693bb">
+    <w:p w14:paraId="edc2dd8" w14:textId="edc2dd8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,95 +76,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил определения комиссией перечня категорий и численности иностранцев и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию</w:t>
+        <w:t>Об утверждении Правил определения комиссией перечня категорий и численности иностранных граждан и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совместный приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 259 и и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 29 июня 2023 года № 474. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 июня 2023 года № 32958.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции совместного приказа Министра промышленности и строительства РК от 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра труда и социальной защиты населения РК от 13.07.2026 № 303 (вводится в действие с 25.08.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -201,250 +249,328 @@
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 36-1 Закона Республики Казахстан "О миграции населения", ПРИКАЗЫВАЕМ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> определения комиссией перечня категорий и численности иностранцев и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию согласно приложению к настоящему совместному приказу.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+        <w:t xml:space="preserve"> определения комиссией перечня категорий и численности иностранных граждан и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию согласно приложению к настоящему совместному приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции совместного приказа Министра промышленности и строительства РК от 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра труда и социальной защиты населения РК от 13.07.2026 № 303 (вводится в действие с 25.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместный приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 22 октября 2019 года № 567 и Министра индустрии и инфраструктурного развития Республики Казахстан от 23 октября 2019 года № 798 "Об утверждении Правил определения комиссией перечня категорий и численности иностранцев и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19512).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитету по миграции Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на первого вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 1 июля 2023 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -794,204 +920,222 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________ Т. Дуйсенова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="9"/>
+      <w:bookmarkStart w:name="z16" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="10"/>
+      <w:bookmarkStart w:name="z17" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство внутренних дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="11"/>
+      <w:bookmarkStart w:name="z18" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1118,1171 +1262,1017 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 июня 2023 года № 474</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и Заместитель Премьер-Министра</w:t>
-[...25 lines deleted...]
-              <w:t>и социальной защиты населения</w:t>
+              <w:t>и Заместителя Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Министр труда и социальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 июня 2023 года № 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила определения комиссией перечня категорий и численности иностранцев и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию</w:t>
+        <w:t xml:space="preserve"> Правила определения комиссией перечня категорий и численности иностранных граждан и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции совместного приказа Министра промышленности и строительства РК от 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра труда и социальной защиты населения РК от 13.07.2026 № 303 (вводится в действие с 25.08.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила определения комиссией перечня категорий и численности иностранных граждан и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию, (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 36-1 Закона Республики Казахстан "О миграции населения" и определяют порядок определения комиссией перечня категорий и численности иностранных граждан и лиц без гражданства (далее – Перечень категорий и численности иностранных граждан и лиц без гражданства), работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z74" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) управляющая компания специальной экономической зоны – юридическое лицо, создаваемое или определяемое в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О специальных экономических и индустриальных зонах" для обеспечения функционирования специальной экономической зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z75" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участник специальной экономической зоны – юридическое лицо, осуществляющее на территории специальной экономической зоны приоритетные виды деятельности и включенное в единый реестр участников специальных экономических зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z76" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) единый координационный центр по специальным экономическим зонам (далее – Единый координационный центр) – юридическое лицо, осуществляющее координацию деятельности специальных экономических и индустриальных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z77" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон – центральный исполнительный орган, осуществляющий государственное регулирование в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z78" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z79" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) комиссия – комиссия по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию (далее – комиссия);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="22"/>
+      6) комиссия – комиссия по рассмотрению вопроса определения перечня категорий и численности иностранных граждан и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию (далее – комиссия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) автоматизированная цифровая система "Иностранная рабочая сила" (далее – АЦС "ИРС") – система в составе единой цифровой системы социально-трудовой сферы, предназначенная для автоматизации процесса предоставления государственной услуги для работодателей и трудовых иммигрантов, а также мониторинга и учета информации в сфере миграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) цифровая система портал миграционных процессов migration.enbek.kz (далее – портал миграционных услуг) – портал единой цифровой платформы занятости "Электронная биржа труда" для предоставления информации о миграционном законодательстве, процедурах оформления миграционных документов, о возможностях трудоустройства и проживания иностранных граждан в Республике Казахстан, а также для мониторинга предоставления пользователям услуг в сфере миграции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения комиссией перечня категорий и численности иностранных граждан и лиц без гражданства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Участник специальной экономической зоны подает заявление на определение перечня категорий и численности иностранных граждан и лиц без гражданства согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в управляющую компанию специальной экономической зоны с приложением обоснования согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...348 lines deleted...]
-      4. К заявлению прилагаются следующие документы иностранцев и лиц без гражданства:</w:t>
+      4. К заявлению прилагаются следующие документы иностранных граждан и лиц без гражданства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z86" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z87" w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) нотариально засвидетельствованные копии и переводы (на казахском или русском языке) документов об образовании, легализованных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 "Об утверждении Правил легализации документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16116);</w:t>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 "Об утверждении Правил легализации документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16116);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z88" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия документа, подтверждающего трудовую деятельность, засвидетельствованных нотариально, а также его перевод на казахском или русском языке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z89" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) обоснование привлечения работодателем иностранцев и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию, согласно </w:t>
+      4) обоснование привлечения работодателем иностранных граждан и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z90" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копия проекта (контракт/договор) стоимостью свыше одного миллиона месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z91" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) информация о внутристрановой ценности в кадрах согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z92" w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При расчете внутристрановой ценности в кадрах применяются категории иностранных работников предусмотренных пунктом 5 Правил и условий выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 279 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32977).</w:t>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 279 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32977).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z93" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Управляющая компания специальной экономической зоны совместно с местным исполнительным органом в течение пяти рабочих дней со дня получения документов рассматривает их на соответствие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае несоответствия предоставленных документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, управляющая компания специальной экономической зоны возвращает их участнику специальной экономической зоны на доработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Управляющая компания специальной экономической зоны совместно с местным исполнительным органом в течение пяти рабочих дней со дня получения документов рассматривает их на соответствие пункту 4 настоящих Правил.</w:t>
-[...39 lines deleted...]
-      Возвращение на доработку заявления участника специальной экономической зоны на привлечение иностранцев и лиц без гражданства в соответствии с частью второй настоящего пункта, не является препятствием для повторного обращения в управляющую компанию специальной экономической зоны.</w:t>
+      Возвращение на доработку заявления участника специальной экономической зоны на привлечение иностранных граждан и лиц без гражданства в соответствии с частью второй настоящего пункта, не является препятствием для повторного обращения в управляющую компанию специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z96" w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Участники специальных экономических зон для сверки документов изложенных в подпунктах 2) и 3) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил, предоставляют оригиналы, которые хранятся у управляющей компании специальной экономической зоны.</w:t>
+      Участники специальных экономических зон для сверки документов, изложенных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 4 настоящих Правил, предоставляют оригиналы, которые хранятся у управляющей компании специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z97" w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Управляющая компания специальной экономической зоны совместно с местным исполнительным органом осуществляет проверку соответствия иностранных работников квалификационным требованиям, установленным профессиональными стандартами, квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций, Единым тарифно-квалификационным справочником работ и профессий рабочих, тарифно-квалификационными характеристиками профессий рабочих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z98" w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. При представлении документов указанных в </w:t>
+      8. При представлении документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктах 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, управляющая компания специальной экономической зоны, направляет их на рассмотрение через портал миграционных услуг в уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z99" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Местный исполнительный орган вырабатывает рекомендации по обеспечению условий внутристрановой ценности в кадрах организациями, участниками специальной экономической зоны согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2298,1184 +2288,808 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет в управляющую компанию специальной экономической зоны в течение срока предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...88 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="40"/>
+      10. Уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон регистрирует в день поступления в АЦС "ИРС" заявление участника специальной экономической зоны и в течение двух рабочих дней со дня поступления материалов, представленных управляющей компанией специальной экономической зоны, направляет для рассмотрения членам комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссия создается уполномоченным органом в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z102" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В состав Комиссии входят представители уполномоченного органа в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон, уполномоченного органа по вопросам миграции населения, Министерства внутренних дел Республики Казахстан, Министерства энергетики Республики Казахстан, соответствующих местных исполнительных органов и единого координационного центра. Комиссия состоит из нечетного количества членов из числа которых назначается председатель.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="42"/>
+      В состав Комиссии входят представители уполномоченного органа в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон, уполномоченного органа по вопросам миграции населения, Министерства внутренних дел Республики Казахстан, Министерства энергетики Республики Казахстан, соответствующих местных исполнительных органов и единого координационного центра. Комиссия состоит из нечетного количества членов, из числа которых назначается председатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель назначается из числа членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z104" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для организации работы комиссии назначается секретарь, который не является членом комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z105" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заседания комиссии проводятся и назначаются не позднее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z106" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пятнадцати календарных дней со дня поступления документов, представленных органом управления специальной экономической зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z107" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) трех рабочих дней со дня поступления жалобы от участника специальной экономической зоны на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z108" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Заседание комиссии считается правомочным, если на нем присутствовали не менее половины из числа ее членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z109" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Доля внутристрановой ценности в кадрах рекомендованные местными исполнительными органами изменяются на основе предложения комиссии, за которое проголосовало большинство членов комиссии.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="49"/>
+      14. Доля внутристрановой ценности в кадрах, рекомендованные местными исполнительными органами, изменяются на основе предложения комиссии, за которое проголосовало большинство членов комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Участником специальной экономической зоны обеспечивается внутристрановая ценность в кадрах в соответствии с решением комиссии по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию согласно </w:t>
+      15. Участником специальной экономической зоны обеспечивается внутристрановая ценность в кадрах в соответствии с решением комиссии по рассмотрению вопроса определения перечня категорий и численности иностранных граждан и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...85 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Решение об определении перечня категорий и численности иностранцев и лиц без гражданства принимается в виде протокола комиссии по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию согласно </w:t>
+      16. Решение об определении перечня категорий и численности иностранных граждан и лиц без гражданства принимается в виде протокола комиссии по рассмотрению вопроса определения перечня категорий и численности иностранных граждан и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам и оформляется в АИС "ИРС" отдельно в отношении каждой организации, участника специальной экономической зоны.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="50"/>
+        <w:t xml:space="preserve"> к настоящим Правилам и оформляется в АЦС "ИРС" отдельно в отношении каждой организации, участника специальной экономической зоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Решение комиссии принимается большинством голосов, при равенстве голосов принятым считается решение, за которое проголосовал Председатель комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...88 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="51"/>
+      18. По итогам рассмотрения членами комиссии заявлений участников специальной экономической зоны секретарь оформляет протокол в АЦС "ИРС", в котором членами комиссии указываются в каждой строке, где указаны данные иностранного гражданина или лица без гражданства, свое решение "да"/"нет" и подписываются через автоматизированное рабочее место в течение двух рабочих дней со дня заседания комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон в течение одного рабочего дня со дня подписания протокола членами комиссии направляет выписку из протокола в автоматизированное рабочее место портала миграционных услуг управляющей компании специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z115" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Управляющая компания специальной экономической зоны передает выписку из протокола участнику специальной экономической зоны в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z116" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Участник специальной экономической зоны после получения выписки из протокола оформляет рабочую визу на иностранцев и лиц без гражданства.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="54"/>
+      21. Участник специальной экономической зоны после получения выписки из протокола оформляет рабочую визу на иностранных граждан и лиц без гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Основанием для отказа в определении перечня категорий и численности иностранцев и лиц без гражданства являются:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="55"/>
+      22. Основанием для отказа в определении перечня категорий и численности иностранных граждан и лиц без гражданства являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) несоответствие уровня образования (профессиональная подготовка) и опыта (стаж) практической работы иностранных граждан и лиц без гражданства квалификационным требованиям, предъявляемым к профессиям рабочих и должностям руководителей, специалистов и служащих, в соответствии с профессиональными стандартами, Единым тарифно-квалификационным справочником работ и профессий рабочих и Квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций, в соответствии с Трудовым кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) несоответствие уровня образования (профессиональная подготовка) и опыта (стаж) практической работы иностранцев и лиц без гражданства квалификационным требованиям, предъявляемым к профессиям рабочих и должностям руководителей, специалистов и служащих, в соответствии с профессиональными стандартами, Единым тарифно-квалификационным справочником работ и профессий рабочих и Квалификационным справочником должностей руководителей, специалистов и других служащих, типовыми квалификационными характеристиками должностей руководителей, специалистов и других служащих организаций, в соответствии с </w:t>
-[...39 lines deleted...]
-      2) установление недостоверности документов и (или) данных (сведений) содержащихся в них, указанных в </w:t>
+      2) установление недостоверности документов и (или) данных (сведений), содержащихся в них, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z120" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несогласие участником экономической специальной зоны по обеспечению внутристрановой ценности в кадрах принятой решением комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие нарушения, участником специальной экономической зоны либо организациями реализующие проект участника специальной экономической зоны, статьи 519 Кодекса об административных правонарушениях (далее – Кодекс) в течение последних двенадцати месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие нарушения у иностранного гражданина согласно статье 517 Кодекса, в течение последних двенадцати месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комиссия отменяет решение протокола заседания комиссии в случае нарушения участником специальной экономической зоны доли внутристрановой ценности установленной решением комиссии либо выявления фактов о предоставлении недостоверных документов об образовании или подтверждающего стаж иностранной рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон в течение трех рабочих дней со дня выявления фактов, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил выносит данный вопрос на рассмотрение членам комиссии для принятия решения об отмене действия протокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="62"/>
+      Решение комиссии оформляется протоколом в АЦС "ИРС" в течение одного рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон в течение одного рабочего дня со дня подписания протокола членами комиссии направляет протокол комиссии в автоматизированное рабочее место портала миграционных услуг управляющей компании специальной экономической зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z127" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. По завершению запланированного объема работ иностранцами и лицами без гражданства, участник специальной экономической зоны уведомляет об этом управляющую компанию специальной экономической зоны в течение двух рабочих дней.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="64"/>
+      25. По завершению запланированного объема работ иностранными гражданами и лицами без гражданства, участник специальной экономической зоны уведомляет об этом управляющую компанию специальной экономической зоны в течение двух рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Управляющая компания специальной экономической зоны, с момента поступления уведомления от участника специальной экономической зоны о завершении запланированного объема работ иностранцами и лицами без гражданства, в течение двух рабочих дней уведомляет уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон и территориальные органы внутренних дел с целью сокращения срока разрешения на временное проживание или оформления выездной визы.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="65"/>
+      26. Управляющая компания специальной экономической зоны, с момента поступления уведомления от участника специальной экономической зоны о завершении запланированного объема работ иностранными гражданами и лицами без гражданства, в течение двух рабочих дней уведомляет уполномоченный орган в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон и территориальные органы внутренних дел с целью сокращения срока разрешения на временное проживание или оформления выездной визы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z130" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При несогласии с решением комиссии заявитель обращается в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z131" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3509,285 +3123,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...233 lines deleted...]
-              <w:t>(объектов) в эксплуатацию</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>определения комиссией перечня</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>категорий и численности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иностранных граждан и лиц без</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гражданства, работающих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридических лицах,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>являющихся участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зон, с проектами стоимостью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свыше одного миллиона</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>месячных расчетных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>показателей, а также в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях, привлекаемых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указанными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических зон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(либо их подрядчиками) в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>качестве генерального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подрядчика, подрядчика,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субподрядчика или исполнителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуг, в период выполнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>строительно-монтажных работ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на территории специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономических зон, и до</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>истечения одного года после</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3808,50 +3487,76 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>ввода объекта (объектов)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в эксплуатацию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>В __________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(уполномоченного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3886,770 +3591,662 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и индустриальных зон)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от __________________________</w:t>
+              <w:t>от _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического или физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на определение перечня категорий и численности иностранцев и лиц без гражданства</w:t>
-[...21 lines deleted...]
-      <w:bookmarkStart w:name="z71" w:id="69"/>
+        <w:t xml:space="preserve"> на определение перечня категорий и численности иностранных граждан и лиц без гражданства для привлечения в юридические лица, являющихся участниками специальных экономических зон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z86" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу определить перечень категорий и численность иностранцев и лиц без гражданства</w:t>
-[...615 lines deleted...]
-        <w:t>(ФИО (при его наличии), подпись ответственного лица)</w:t>
+      Прошу определить перечень категорий и численность иностранных граджан лиц без гражданства на привлечение в период выполнения строительно-монтажных работ на территории специальных экономических зон и до истечения одного года после ввода объекта (объектов) в эксплуатацию на территории ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать наименование специальной экономической зоны, расположение административно-территориальной единицы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по первой категории – ____ человек,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по второй категории – ___ человек,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по третьей категории – ___ человек,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по четвертой категории – ___ человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вид экономической деятельности организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       БИН организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата создания "____" ________________ ______ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сведения о регистрации в органах юстиции Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (номер, когда и кем выдано)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Категория субъекта предпринимательства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (субъект малого/среднего/крупного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес, телефон, электронная почта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прилагаемые документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Обоснование необходимости привлечения иностранной рабочей силы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "В соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите" настоящим заявляю, что даю свое согласие на сбор и обработку моих персональных данных и иностранных граждан указанных в приложении к настоящему заявлению необходимых для рассмотрения на комиссии".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z87" w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (подпись, ФИО (при его наличии), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "___" ___________ 20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление принято к рассмотрению "___" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (ФИО (при его наличии), подпись ответственного лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4698,1682 +4295,1376 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам определения комиссией</w:t>
-[...181 lines deleted...]
-              <w:t>монтажных работ на территории специальных</w:t>
+              <w:t>к Правилам определения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссией перечня категорий и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>численности иностранных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан и лиц без гражданства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работающих в юридических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицах, являющихся участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зон, с проектами стоимостью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свыше одного миллиона</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>месячных расчетных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>показателей, а также в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях, привлекаемых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указанными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических зон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(либо их подрядчиками)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в качестве генерального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подрядчика, подрядчика,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субподрядчика или исполнителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуг, в период выполнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>строительно-монтажных работ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на территории специальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономических зон и до истечения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одного года после ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Обоснование привлечения работодателем иностранцев и лиц без гражданства, работающих в юридических лицах,</w:t>
-[...50 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+        <w:t xml:space="preserve"> Обоснование привлечения работодателем иностранных граждан и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование участника специальных экономических зон, юридический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид деятельности участника специальных экономических зон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о привлекаемой иностранной рабочей силе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма проекта, млрд. тенге</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+Сумма проекта, млрд. теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обоснование в потребности конкретного иностранца и лиц без гражданства</w:t>
+Обоснование в потребности конкретного иностранного гражданина и лиц без гражданства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О (при наличии) иностранцев и лиц без гражданства</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+Ф.И.О (при его наличии) иностранных граждан и лиц без гражданства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профессия (специальность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должностные обязанности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z154" w:id="72"/>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...323 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z176" w:id="73"/>
+      <w:bookmarkStart w:name="z120" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель__________________________________________________________</w:t>
-[...34 lines deleted...]
-        <w:t>____ __________ 20___ г.</w:t>
+      Руководитель________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (подпись) ФИО (при его наличии) (должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   ____ __________ 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6422,372 +5713,451 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам определения комиссией</w:t>
-[...207 lines deleted...]
-              <w:t>одного года после ввода объекта</w:t>
+              <w:t>к Правилам определения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссией перечня категорий и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>численности иностранных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан и лиц без гражданства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работающих в юридических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицах, являющихся участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зон, с проектами стоимостью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свыше одного миллиона</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>месячных расчетных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>показателей, а также в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях, привлекаемых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указанными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических зон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(либо их подрядчиками)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в качестве генерального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подрядчика, подрядчика,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субподрядчика или исполнителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуг, в период выполнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>строительно-монтажных работ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на территории специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономических зон и до</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>истечения одного года после</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="74"/>
+    <w:bookmarkStart w:name="z122" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о внутристрановой ценности в кадрах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="75"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6815,169 +6185,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество работников привлекаемых работодателем, человек</w:t>
+Количество работников, привлекаемых работодателем, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество иностранной рабочей силы, планируемой к привлечению, чел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 3+ графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 графа 4+ графа 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7001,730 +6367,883 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего (не учитываются иностранные работники работающие без разрешений на привлечение иностранной рабочей силы)</w:t>
+Всего (не учитываются иностранные работники, работающие без разрешений на привлечение иностранной рабочей силы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В том числе иностранная рабочая сила привлекаемая по разрешениям на привлечение иностранной рабочей силы</w:t>
-[...53 lines deleted...]
-          <w:p/>
+В том числе иностранная рабочая сила, привлекаемая по разрешениям на привлечение иностранной рабочей силы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...60 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="76"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1 и 2 категории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="77"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 и 2 категории</w:t>
+3 и 4 категории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7898,361 +7417,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...293 lines deleted...]
-          <w:bookmarkEnd w:id="79"/>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8440,102 +7666,105 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z241" w:id="80"/>
+    <w:bookmarkStart w:name="z176" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае если иностранный работник учтен в графе 4, то в графе 5 он не учитывается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z177" w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работодатель: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Работодатель: _____________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>(подпись, ФИО (при его наличии), должность, дата)</w:t>
+        <w:t xml:space="preserve">                   (подпись, ФИО (при его наличии), должность, дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8584,328 +7813,407 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам определения комиссией</w:t>
-[...207 lines deleted...]
-              <w:t>одного года после ввода объекта</w:t>
+              <w:t>к Правилам определения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссией перечня категорий и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>численности иностранных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан и лиц без гражданства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работающих в юридических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицах, являющихся участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зон, с проектами стоимостью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свыше одного миллиона</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>месячных расчетных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>показателей, а также в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях, привлекаемых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указанными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических зон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(либо их подрядчиками)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в качестве генерального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подрядчика, подрядчика,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субподрядчика или исполнителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуг, в период выполнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>строительно-монтажных работ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на территории специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономических зон и до</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>истечения одного года после</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="81"/>
+    <w:bookmarkStart w:name="z179" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Рекомендации _____________________________________________</w:t>
+        <w:t xml:space="preserve"> Рекомендации _____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(наименование МИО)</w:t>
+        <w:t>(наименование МИО) по обеспечению условий внутристрановой ценности в кадрах</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по обеспечению условий внутристрановой ценности в кадрах</w:t>
-[...11 lines deleted...]
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации, участника специальной экономической зоны)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8920,80 +8228,68 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="82"/>
+п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9036,87 +8332,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля работников из числа граждан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>
+Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Доля работников из числа иностранных граждан </w:t>
+              <w:t>
+Доля работников из числа иностранных граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9134,80 +8431,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="83"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9331,80 +8616,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="84"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9516,80 +8789,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="85"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9701,80 +8962,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="86"/>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9872,96 +9121,96 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z274" w:id="87"/>
+      <w:bookmarkStart w:name="z211" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя местного исполнительного органа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...31 lines deleted...]
-        <w:t>(подпись, ФИО (при его наличии), должность, дата)</w:t>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (подпись, ФИО (при его наличии), должность, дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10010,464 +9259,458 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам определения комиссией</w:t>
-[...207 lines deleted...]
-              <w:t>одного года после ввода объекта</w:t>
+              <w:t>к Правилам определения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссией перечня категорий и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>численности иностранных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан и лиц без гражданства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работающих в юридических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицах, являющихся участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зон, с проектами стоимостью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свыше одного миллиона</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>месячных расчетных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>показателей, а также в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях, привлекаемых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указанными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических зон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(либо их подрядчиками)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в качестве генерального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подрядчика, подрядчика,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субподрядчика или исполнителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуг, в период выполнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>строительно-монтажных работ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на территории специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономических зон и до</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>истечения одного года после</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="88"/>
+    <w:bookmarkStart w:name="z213" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Решение комиссии по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства,</w:t>
+        <w:t xml:space="preserve"> Решение комиссии по рассмотрению вопроса определения перечня категорий и численности иностранных граждан и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию по обеспечению условий внутристрановой ценности в кадрах ______________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше</w:t>
-[...84 lines deleted...]
-        </w:rPr>
         <w:t>(наименование организации, участника специальной экономической зоны)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="90"/>
+п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10555,80 +9798,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="91"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10716,80 +9947,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="92"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10869,80 +10088,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="93"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11022,80 +10229,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z298" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="94"/>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11161,130 +10356,133 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z303" w:id="95"/>
+      <w:bookmarkStart w:name="z239" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Председатель комиссии: ________________________________</w:t>
-[...68 lines deleted...]
-        <w:t>(ФИО (при его наличии), должность, подпись, дата)</w:t>
+      Председатель комиссии: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (подпись, ФИО (при его наличии), должность, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z240" w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представитель участника специальной экономической зоны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________ ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (ФИО (при его наличии),             должность, подпись, дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11333,1081 +10531,878 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам определения комиссией</w:t>
-[...207 lines deleted...]
-              <w:t>одного года после ввода объекта</w:t>
+              <w:t>к Правилам определения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссией перечня категорий и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>численности иностранных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан и лиц без гражданства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работающих в юридических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицах, являющихся участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зон, с проектами стоимостью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свыше одного миллиона</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>месячных расчетных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>показателей, а также в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях, привлекаемых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указанными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных экономических зон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(либо их подрядчиками)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в качестве генерального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подрядчика, подрядчика,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субподрядчика или исполнителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуг, в период выполнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>строительно-монтажных работ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на территории специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономических зон и до</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>истечения одного года после</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ввода объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="96"/>
+    <w:bookmarkStart w:name="z242" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРОТОКОЛ</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z243" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>комиссии по рассмотрению вопроса определения перечня категорий и численности иностранцев и лиц без гражданства,</w:t>
-[...69 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> комиссии по рассмотрению вопроса определения перечня категорий и численности иностранных граждан и лиц без гражданства, привлекаемых юридическими лицами, являющимися участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также организациях, привлекаемыми указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон, и до истечения одного года после ввода объекта (объектов) в эксплуатацию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z244" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      г. Астана № " " _________ 20__ года</w:t>
-[...551 lines deleted...]
-        <w:t>(заполняется при положительном решении комиссии)</w:t>
+      г. Астана № " "_________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Председательствовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Присутствовали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Повестка дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Привлечение участником СЭЗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование СЭЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование участника СЭЗ/организации, реализующей проект участника СЭЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (количество привлекаемых иностранных граждан и лиц без гражданства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование строительного объекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Комиссия решила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование участника СЭЗ/организации, реализующей проект участника СЭЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в привлечении ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (количество иностранных граждан/лиц без гражданства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по нижеуказанному списку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (заполняется при положительном решении комиссии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="102"/>
+П/н №</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ФИО (при его наличии)</w:t>
+ФИО (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ паспорта и его срок действия</w:t>
+№ паспорта и срок его действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12461,80 +11456,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="103"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12626,65 +11609,115 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z257" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      на период строительно-монтажных работ и до истечения одного года после ввода в эксплуатацию проекта ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование строительного объекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       одобрить/отклонить ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (количество иностранных граждан/лиц без гражданства).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -12692,55 +11725,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>