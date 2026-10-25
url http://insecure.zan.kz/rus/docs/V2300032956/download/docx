--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="431b71f" w14:textId="431b71f">
+    <w:p w14:paraId="d19a264" w14:textId="d19a264">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1367,51 +1367,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
+      4) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом столицы, области и города республиканского значения в целях разработки и реализации мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) близкие родственники – родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
@@ -1446,51 +1446,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кредитное товарищество (далее – КТ) – юридическое лицо, созданное физическими и (или) юридическими лицами для удовлетворения потребностей его участников в кредитах и других финансовых, в том числе банковских услугах путем аккумулирования их денег и за счет других источников, не запрещенных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      8) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, столице, городах областного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организация микрокредитования – дочерняя организация акционерного общества "Национальный управляющий холдинг "Байтерек", уполномоченная на кредитование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
@@ -1505,52 +1505,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) поверенный (агент) – лицо, которое на основе договора поручения совершает от имени и за счет местного исполнительного органа и в соответствии с его указаниями определенные поручения, связанные с бюджетным кредитованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      11) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения; </w:t>
+        <w:t>
+      11) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган столицы, области, города республиканского значения, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уполномоченный орган по вопросам занятости населения – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
@@ -1575,50 +1575,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3086,51 +3106,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Заявление и бизнес-проект претендентов на получение гранта выносится на рассмотрение карьерным центром на заседание комиссии по рассмотрению заявлений претендентов на получение грантов на реализацию новых бизнес-идей (далее – комиссия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z82" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местный исполнительный орган по вопросам социальной защиты и занятости населения создает комиссию на уровне районов, городов областного значения, городов республиканского значения, столицы с участием представителей филиалов региональной палаты предпринимателей, местных исполнительных органов, общественных объединений, научно-образовательных учреждений, представителей бизнеса, региональных масс-медиа, отраслевых экспертов.</w:t>
+      Местный исполнительный орган по вопросам социальной защиты и занятости населения создает комиссию на уровне районов, города областного значения, столицы, города республиканского значения с участием представителей филиалов региональной палаты предпринимателей, местных исполнительных органов, общественных объединений, научно-образовательных учреждений, представителей бизнеса, региональных масс-медиа, отраслевых экспертов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z83" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия состоит из председателя, заместителя председателя и членов комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z84" w:id="62"/>
     <w:p>
@@ -3213,50 +3233,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказами Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4440,976 +4480,978 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если получатель гранта не подписывает Договор в личном кабинете на Портале в установленный срок, то автоматически не получает грант, а также в дальнейшем не претендует на получение гранта в текущем финансовом году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z104" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Центр трудовой мобильности в течение 5 (пяти) рабочих дней после заключения Договора осуществляет перечисление денежных средств на текущий банковский счет индивидуального предпринимателя зарегистрированного на получателя гранта и передает данные получателя гранта, в налоговый орган района, города областного значения, города республиканского значения, столицы.</w:t>
+      23. Центр трудовой мобильности в течение 5 (пяти) рабочих дней после заключения Договора осуществляет перечисление денежных средств на текущий банковский счет индивидуального предпринимателя, зарегистрированного на получателя гранта, и передает данные получателя гранта в налоговый орган района, города областного значения, столицы, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z63" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Использование средств гранта осуществляется только в безналичной форме.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра труда и социальной защиты населения РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Центр трудовой мобильности ежегодно до 10 апреля на своем официальном интернет-ресурсе публикует детальную информацию о получателях гранта, профинансированных бизнес-проектах, суммах выданных грантов и созданных получателями грантов рабочих местах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z449" w:id="78"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Целевое использование средств гранта подтверждается получателем гранта на Портале путем предоставления подтверждающих документов в течение трех месяцев со дня получения гранта в соответствии с бизнес-проектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатель гранта ежеквартально в течение 24 (двадцати четырех) месяцев на Портале предоставляет отчет о ходе реализации бизнес-проекта с приложением подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документами, подтверждающими целевое использование средств гранта, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документы, подтверждающие факт оплаты за товар, работу, услугу или направление средств на цели, предусмотренные Договором: платежные поручения, фискальные чеки, квитанции к приходному кассовому ордеру, выписки с банковского счета (с даты выдачи гранта по дату фактического освоения средств гранта) и (или) другие платежные документы, не противоречащие законодательству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документы, подтверждающие получение товаров, выполнение работ, оказание услуг и достижения других целей, предусмотренных договором о предоставлении гранта: договоры, контракты, счета-фактуры, накладные, грузовые таможенные декларации и (или) акты приема-передачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документы, подтверждающие ход реализации бизнес-проекта, в том числе, документы, подтверждающие реализацию произведенной продукции, выполненных работ, предоставленных услуг в рамках бизнес-проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документы, подтверждающие создание новых постоянных рабочих мест и трудоустройство соискателей на созданные рабочие места по направлению карьерного центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документы, подтверждающие ход реализации бизнес-проекта, в том числе документы, подтверждающие реализацию произведенной продукции, выполненных работ, предоставленных услуг в рамках бизнес-проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр трудовой мобильности (карьерный центр) в течение 10 (десяти) рабочих дней со дня поступления подтверждающих документов о целевом использовании средств гранта или отчета о ходе реализации бизнес-проекта на Портал осуществляет их проверку на предмет соответствия бизнес-проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления факта неисполнения получателем гранта условий Договора центр трудовой мобильности в одностороннем порядке расторгает Договор и принимает меры по возврату средств гранта в порядке, предусмотренном законодательством Республики Казахстан, в том числе в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 24  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="79"/>
-[...180 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Получатель гранта в течение 12 месяцев со дня получения гранта, не допускается к участию в мерах содействия занятости, за исключением мер, направленных на расширение бизнеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z450" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1. Получатель гранта создает не менее 1 (одного) нового постоянного рабочего места в течение 18 (восемнадцати) месяцев со дня получения гранта и трудоустраивает соискателей на созданные рабочие места по направлению карьерного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 25-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 24  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z108" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Получатель гранта при отсутствии подтверждения использования грантовых средств по целевому назначению или неиспользовании средств гранта подает заявку посредством Портала на полный добровольный возврат средств в течение 3 месяцев со дня заключения Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z109" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Получатель гранта в течение 3 (трех) месяцев со дня заключения Договора:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае неиспользования грантовых средств в полном объеме осуществляет полный возврат средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае частичного использования осуществляет возврат оставшихся средств путем подачи соответствующего заявления в личном кабинете на Портале.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 25-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Подтверждение целевого использования реализации бизнес-проекта не требуется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуждения безработного к наказанию в виде лишения свободы, за исключением случаев, когда данное наказание назначено условно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направления на принудительное лечение по вступившему в законную силу решению суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) смерти получателя гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) признания получателя гранта безвестно отсутствующим или объявления умершим;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) признания судом получателя гранта недееспособным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При призыве на срочную воинскую службу в Вооруженных Силах, других войсках и воинских формированиях Республики Казахстан получателю гранта предоставляется отсрочка на срок прохождения воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="81"/>
-[...74 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Финансирование мер поддержки в форме грантов осуществляется за счет средств местного бюджетов, а также из источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...271 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок микрокредитования на возвратной основе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z119" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Исключен приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5558,262 +5600,262 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">34. Исключен приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="87"/>
+    <w:bookmarkStart w:name="z133" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок микрокредитования молодежи на возвратной основе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z134" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z134" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В целях микрокредитования молодежи уполномоченный государственный орган по вопросам занятости населения предоставляет бюджетный кредит в местный исполнительный орган на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z135" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z135" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на 10 (десять) лет на принципах возвратности, срочности и платности, с годовой ставкой вознаграждения 0,01 (ноль целых одна сотая) процента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z136" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z136" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) целевое назначение бюджетного кредита – микрокредитование претендентов для реализации бизнес проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z137" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z137" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) льготный период по погашению основного долга сроком не более 28 (двадцать восемь) месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z138" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z138" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) период освоения бюджетного кредита составляет 12 (двенадцать) месяцев и исчисляется с момента перечисления бюджетного кредита местному исполнительному органу по вопросам социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z139" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z139" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Микрокредиты предоставляются через поверенного (агента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z140" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z140" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Местным исполнительным органом по вопросам социальной защиты и занятости населения предоставляется средства бюджетного кредита по договору поручения поверенному (агенту) в соответствии с гражданским законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z141" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z141" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Микрокредиты претендентам из числа молодежи предоставляются с соблюдением принципов срочности, платности, возвратности, обеспеченности, целевого использования на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок микрокредита – до 5 (пяти) лет, срок микрокредита для проектов в сфере животноводства – до 7 (семи) лет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) максимальная сумма микрокредита – до 5 (пяти) миллионов тенге;</w:t>
+      2) максимальная сумма микрокредита – до 5 (пяти) миллионов теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номинальная ставка вознаграждения – не более 2,5 (два с половиной) процентов годовых;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6025,107 +6067,147 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 38  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 38 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z451" w:id="96"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z451" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Основные условия, способы обеспечения микрокредита устанавливаются договором поручения в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6144,130 +6226,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="97"/>
+    <w:bookmarkStart w:name="z150" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Поверенный (агент) не взимает какие-либо комиссии, сборы и/или иные платежи, связанные с микрокредитом претендентов, за исключением комиссий, сборов и/или иных платежей, взимаемых по причине нарушения претендентами обязательств договора по микрокредиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z151" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z151" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата вознаграждения поверенному (агенту) за исполнение договора поручения осуществляется местным исполнительным органом по вопросам социальной защиты и занятости населения за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z152" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z152" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер оплаты вознаграждения за исполнение поверенным (агентом) поручений устанавливается в договоре поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z153" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z153" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Поверенный (агент) за счет средств, возвращенных претендентами по ранее выданным микрокредитам, осуществляет повторное микрокредитование претендентов на условиях согласно пункту 38 настоящих Правил на срок не превышающий срок действия договора поручения, заключенного между поверенным (агентом) и местным исполнительным органом по вопросам социальной защиты и занятости населения, при полном освоении средств по текущему бюджетному кредиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6286,268 +6368,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="101"/>
+    <w:bookmarkStart w:name="z154" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Для получения микрокредита претенденты предоставляют поверенному (агенту) документы согласно приложению 6 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z155" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z155" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Срок проверки содержания и сведений, представленных претендентом документов на получение микрокредита поверенным (агентом) составляет 3 (три) рабочих дня со дня регистрации заявления со всеми необходимыми документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z156" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z156" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоответствия документов и сведений, содержащихся в них условиям микрокредитования, поверенный (агент) возвращает пакет документов на получение микрокредита с указанием причин возврата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z157" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z157" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Поверенный (агент) в течение 10 (десяти) рабочих дней со дня регистрации заявления со всеми необходимыми документами и их соответствия требованиям предоставления микрокредита проводит оценку представленного бизнес-проекта в соответствии со своими внутренними документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z158" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z158" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После оценки бизнес-проекта Поверенный (агент) в течение 3 (трех) рабочих дней направляет документы претендентов, получивших положительные заключения, с приложением результатов оценки, в местный исполнительный орган по вопросам социальной защиты и занятости населения для вынесения на рассмотрение конкурсной комиссии по микрокредитованию молодежи (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z159" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z159" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критериями отбора бизнес-проектов являются актуальность и обоснованность проекта, аргументированность, экономическая эффективность и целесообразность, общественная значимость, наличие четкого плана действий и стратегии развития бизнеса, жизнеспособность бизнес-проекта, создание новых постоянных рабочих мест, уровень прогнозной прибыли от реализации бизнес-проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия создается решением акима столицы, области и города республиканского значения из представителей местных исполнительных органов по вопросам предпринимательства, местных исполнительных органов по вопросам сельского хозяйства, филиалов региональной палаты предпринимателей, общественных объединений, бизнеса, региональных масс-медиа и депутатов маслихата в составе 7 (семь) человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия состоит из председателя, заместителя председателя и членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z162" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z162" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Комиссии избирается на первом заседании Комиссии из числа ее членов открытым голосованием большинством голосов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z163" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z163" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь Комиссии не входит в ее состав и при принятии решения не голосует.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z164" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z164" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь Комиссии, осуществляет организацию заседания комиссии, по согласованию с председателем, определяет место, дату и время проведения заседания, извещает членов Комиссии о предстоящем заседании, представляет членам Комиссии материалы, необходимые для проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6569,387 +6651,407 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="111"/>
+    <w:bookmarkStart w:name="z165" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Заседание Комиссии по микрокредитованию молодежи проводится не реже одного раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z166" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z166" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объявление о проведении конкурса для отбора бизнес-проектов с целью предоставления микрокредитов публикуется за 5 (пять) календарных дней до проведения конкурса на официальном интернет-ресурсе местного органа по вопросам социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z167" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z167" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заседание Комиссии считается правомочным, если на нем присутствует более половины ее членов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z168" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z168" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседание Комиссии фиксируется с помощью технических средств видеозаписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z169" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z169" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Претендент презентует свой бизнес-проект на заседании Комиссии, в том числе посредством видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z170" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z170" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии принимается, если за него проголосовало более половины членов Комиссии, присутствовавших на заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z171" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z171" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При равенстве голосов решающим является голос председателя Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z172" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z172" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии председателя Комиссии право решающего голоса имеет заместитель председателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z173" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z173" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для обеспечения прозрачности и объективности работы на заседание Комиссии приглашаются наблюдатели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z174" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z174" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В качестве наблюдателей на заседании Комиссии допускается присутствие представителей масс-медиа, общественных объединений, коммерческих организаций и политических партий, депутаты маслихатов всех уровней и других государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z175" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z175" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях определения актуальности бизнес-проекта в районе на заседание комиссии приглашаются представители местных исполнительных органов по вопросам предпринимательства и (или) сельского хозяйства районов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z176" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z176" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе заседания Комиссии наблюдатели не задают претендентам вопросы, при этом ими не допускаются совершение действий, препятствующих работе Комиссии, разглашение сведений, касающихся персональных данных претендентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z177" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z177" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты оценки претендентов вносятся каждым членом Комиссии в лист оценки претендентов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с указанием причины предоставления (не предоставления) микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z178" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z178" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии оформляется протоколом заседания Комиссии, с указанием списка получателей микрокредитов в соответствии с обоснованием и подписывается присутствующими членами Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z179" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z179" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Претенденты могут обжаловать решение в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6988,110 +7090,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="126"/>
+    <w:bookmarkStart w:name="z180" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Отобранный претендент с лучшим бизнес-проектом для предоставления микрокредита подписывает договор о предоставлении микрокредита, договор залога с местным исполнительным органом по вопросам социальной защиты и занятости населения и поверенным (агентом), после регистрации договора залога в уполномоченном органе, поверенный (агент) в течение пяти рабочих дней перечисляет сумму микрокредита на его текущий счет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z181" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z181" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Поверенный (агент) ежемесячно, в срок до 10 числа месяца, следующего за отчетным, представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения отчет о целевом использовании микрокредитов согласно приложению 8 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z182" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z182" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Контроль за мониторингом целевого использования микрокредитного займа и (или) платежной дисциплины конечных заемщиков осуществляется местным исполнительным органом по вопросам социальной защиты и занятости населения через поверенного (агента) на условиях подписанного договора займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поверенным (агентом) осуществляется мониторинг целевого использования микрокредитного займа конечными заемщиками и их платежной дисциплины в сроках, указанных в договоре поручения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7182,70 +7284,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z445" w:id="129"/>
+    <w:bookmarkStart w:name="z445" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-1. Заемщикам, при чрезвычайных ситуациях, предоставляется отсрочка платежей. Все платежи по графикам текущего года, распределяется на платежи последующего года до конца срока финансирования равномерными платежами с соответствующим продлением действия договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7264,70 +7366,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z446" w:id="130"/>
+    <w:bookmarkStart w:name="z446" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-2. По кредитам заемщиков не начисляются штрафы и пеня за просрочку платежей, возникших в связи с чрезвычайными ситуациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7346,124 +7448,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="131"/>
+    <w:bookmarkStart w:name="z183" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок микрокредитования на возвратной основе через организации микрокредитования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Параграф 2 исключен приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="132"/>
+    <w:bookmarkStart w:name="z226" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок микрокредитования на возвратной основе через поверенного (агента)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Параграф 3 исключен приказом и.о. Министра труда и социальной защиты населения РК от 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7548,116 +7650,259 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам организации и</w:t>
+              <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансирования мер по содействию</w:t>
+              <w:t>и финансирования мер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предпринимательской инициативе</w:t>
+              <w:t>по содействию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>предпринимательской</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инициативе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Директору карьерного центра</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директору карьерного центра </w:t>
+              <w:t>района (города)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>района (города) от ___________</w:t>
+              <w:t>от _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7665,367 +7910,429 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(номер контактного телефона с указанием кода </w:t>
+              <w:t>(номер контактного телефона</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>города (района), адрес электронной почты)</w:t>
+              <w:t>с указанием кода</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>города (района),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес электронной почты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="133"/>
+    <w:bookmarkStart w:name="z259" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение безвозмездных грантов на реализацию новых бизнес-идей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 207</w:t>
+        <w:t>№ 266</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу предоставить грант для:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...183 lines deleted...]
-        <w:t xml:space="preserve">       Даю согласие на сбор и обработку персональных данных в соответствии с </w:t>
+    <w:bookmarkStart w:name="z132" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование проекта_________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z133" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предполагаемая стоимость проекта _________________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z134" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Цель получения гранта _______________ (выбирается из справочника).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z135" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Категория занятости претендента (проставляется автоматически).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z136" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уровень образования (выбирается из справочника).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z137" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Плановый показатель по созданию рабочих мест.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z138" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная категория претендента (проставляется автоматически).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z139" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю отсутствие просроченной задолженности по ранее предоставленным кредитам (займам).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z140" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаю разработанный бизнес-проект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z141" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z142" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Даю согласие на сбор и обработку персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z143" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на предоставление доступа органам государственного аудита и финансового контроля к сведениям, содержащим банковскую тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8072,205 +8379,261 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам организации и</w:t>
+              <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансирования мер по содействию</w:t>
+              <w:t>и финансирования мер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предпринимательской инициативе</w:t>
+              <w:t>по содействию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>предпринимательской</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инициативе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Наименование области/города</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование населенного</w:t>
-[...12 lines deleted...]
-              <w:t>пункта</w:t>
+              <w:t>Наименование населенного пункта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бизнес-проект</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Наименование бизнес-проект"</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> "Наименование бизнес-проект"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра труда и социальной защиты населения РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z148" w:id="148"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инициатор проекта: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Инициатор проекта: _______________________________________________</w:t>
-[...44 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+        <w:t xml:space="preserve"> 1. Инициатор проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8281,52 +8644,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-ФИО (при его наличии) инициатора </w:t>
+              <w:t>
+ФИО (при его наличии) инициатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8610,61 +8973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Индивидуальный предприниматель, либо зарегистрированный безработный</w:t>
+Индивидуальный предприниматель, либо зарегистрированный безработный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8697,61 +9050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Адрес регистрации индивидуального предпринимателя, либо безработного</w:t>
+Адрес регистрации индивидуального предпринимателя, либо безработного</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8784,61 +9127,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Сколько лет предпринимательского опыта Вы имеете (официального или неофициального)</w:t>
+Сколько лет предпринимательского опыта Вы имеете (официального или неофициального)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8871,675 +9204,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Укажите свое семейное положение и количество несовершеннолетних детей</w:t>
+Укажите свое семейное положение и количество несовершеннолетних детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="136"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z150" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Цель бизнес-проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...34 lines deleted...]
-                <w:i/>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Опишите цель вашего бизнес-проекта одним предложением</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="138"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z151" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Краткая информация о проекте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...34 lines deleted...]
-                <w:i/>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Опишите вкратце свою бизнес-идею</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z279" w:id="140"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z152" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Перечень товаров/услуг необходимых для реализации бизнес-проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-                <w:b/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-п/п
-</w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование
-</w:t>
+Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество
-</w:t>
+Цена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена
-</w:t>
+Всего, сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего, сумма
-[...30 lines deleted...]
-                <w:b/>
+Грантовые средства (теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грантовые средства (тенге)
-[...37 lines deleted...]
-</w:t>
+Собственные средства (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9739,83 +9938,115 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...14 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9872,356 +10103,266 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="141"/>
-[...96 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z153" w:id="153"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Укажите перечень товаров/услуг которые Вы планируете приобрести при реализации бизнес-проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Цены на оказываемые услуги / реализуемую продукцию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№
-</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуга/продукция
-</w:t>
+Услуга/продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена (тенге)
-</w:t>
+Цена (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10288,330 +10429,271 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="144"/>
-[...96 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="155"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Укажите перечень товаров/услуг которые Вы планируете производить/оказывать</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. С учетом указанных выше цен, доход в месяц составит</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Виды услуг/товаров
-</w:t>
+Виды услуг/товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена
-</w:t>
+Цена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем в месяц
-</w:t>
+Объем в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доход в месяц
-</w:t>
+Доход в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10728,65 +10810,64 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого
-</w:t>
+Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10844,394 +10925,369 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="147"/>
-[...51 lines deleted...]
-          <w:i/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z157" w:id="157"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рассчитайте Ваш предполагаемый доход, с учетом цен на оказываемые услуги / реализуемую продукцию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...17 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z158" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Прогноз прибыли</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...22 lines deleted...]
-                <w:b/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Показатель
-[...30 lines deleted...]
-                <w:b/>
+Показатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Календарный год
-</w:t>
+Календарный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В год получения гранта
-</w:t>
+В год получения гранта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В следующий год </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В последующий год </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...23 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доход
-</w:t>
+Доход</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11348,65 +11404,64 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого доход
-</w:t>
+Итого доход</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11469,82 +11524,82 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...23 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расход
-</w:t>
+Расход</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11661,65 +11716,64 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого расход
-</w:t>
+Итого расход</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11799,65 +11853,64 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ПРИБЫЛЬ
-</w:t>
+ПРИБЫЛЬ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11915,1208 +11968,826 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="150"/>
-[...51 lines deleted...]
-          <w:i/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z159" w:id="159"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прибыль рассчитывается по формуле "Итого доход – Итого расход = Прибыль"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z292" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...34 lines deleted...]
-                <w:i/>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В случае наличия, опишите комментарии к статьям расходов и доходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="153"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z160" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Ситуация на рынке и конкуренты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...23 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№
-[...30 lines deleted...]
-                <w:b/>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование продукции/услуги
-[...30 lines deleted...]
-                <w:b/>
+Наименование продукции/услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена продукции/услуги в тенге (за ед.)
-[...30 lines deleted...]
-                <w:b/>
+Цена продукции/услуги в теңге (за ед.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кому планируете продавать продукцию/услуги
-[...30 lines deleted...]
-                <w:b/>
+Кому планируете продавать продукцию/услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контактный телефон лица, которому планируете продавать продукцию/услуги
-[...30 lines deleted...]
-                <w:b/>
+Контактный телефон лица, которому планируете продавать продукцию/услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В какой регион, город или район собираетесь продавать свою продукцию/услуги
-[...30 lines deleted...]
-                <w:b/>
+В какой регион, город или район собираетесь продавать свою продукцию/услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Какие технические требования необходимы для продажи продукции/услуги
-[...30 lines deleted...]
-                <w:b/>
+Какие технические требования необходимы для продажи продукции/услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Какие конкуренты есть с похожей продукцией/услугой в вашем регионе
-</w:t>
+Какие конкуренты есть с похожей продукцией/услугой в вашем регионе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:gridSpan w:val="2"/>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">например, коробка, пакеты, пленка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...326 lines deleted...]
-            </w:pPr>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изучите рынок конкурентов и опишите их</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="154"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z161" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Анализ потенциальных потребителей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13128,51 +12799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Месторасположение вашей точки продаж товара / услуг (область, район, село)</w:t>
+Среднемесячный доход 1 потенциального клиента в вашем регионе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13201,51 +12872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Почему вы выбрали именно это месторасположение для своего бизнеса? (укажите несколько причин)</w:t>
+По вашим расчетам, какое количество товара/услуг может приобрести ваш один покупатель за 1 год?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13274,174 +12945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Как клиенты узнают о вашей продукции или услугах? Как они могут с вами связаться?</w:t>
-[...122 lines deleted...]
-Есть ли у вас поставщики, у которых вы закупаете сырье и материалы? Как давно вы работаете с ними?</w:t>
+На основании каких данных проведен расчет объема закупа товара/услуг и среднемесячный доход вашего потенциального клиента?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13470,1454 +13018,497 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Какое у вас конкурентное преимущество и как ваши клиенты узнают о нем? Опишите конкурентное преимущество вашего бизнеса и как вы доносите информацию о нем своим клиентам?</w:t>
+Какие товары/услуги являются конкурентами вашей продукции/услуги?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оценочный лист</w:t>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
+        <w:t xml:space="preserve"> 10. Каналы взаимодействия с потенциальными клиентами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№
-[...75 lines deleted...]
-            </w:r>
+Месторасположение вашей точки продаж товара / услуг (область, район, село)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...164 lines deleted...]
-            </w:r>
+Почему вы выбрали именно это месторасположение для своего бизнеса? (укажите несколько причин)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...136 lines deleted...]
-            </w:r>
+Как клиенты узнают о вашей продукции или услугах? Как они могут с вами связаться?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есть ли у вас поставщики, у которых вы закупаете сырье и материалы? Как давно вы работаете с ними?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...173 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какое у вас конкурентное преимущество и как ваши клиенты узнают о нем? Опишите конкурентное преимущество вашего бизнеса и как вы доносите информацию о нем своим клиентам?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...294 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...82 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14951,145 +13542,1511 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам организации и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансирования мер по содействию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предпринимательской инициативе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="162"/>
+    <w:bookmarkStart w:name="z297" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Оценочный лист</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> претендента на получение гранта на реализацию новых бизнес-идей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z298" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФИО (при его наличии) претендента: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z299" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование бизнес-проекта: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z300" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование области, района: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z301" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рассмотрения заявки: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование требований оценки
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конкурентоспособность бизнес-идеи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Востребован ли бизнес-проект в данном населенном пункте/районе/городе?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Соответствует ли он экономической специализации населенного пункта/района/города?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Существует ли свободная ниша в экономике населенного пункта/района/города для занятия данным видом предпринимательской деятельности?
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да / Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проработанность рынков сбыта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Знает ли претендент потенциальных потребителей его товаров, работ или услуг?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 Знает ли претендент потенциальных конкурентов?
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да / Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Финансовая жизнеспособность бизнес-проекта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Соответствуют ли рыночным ценам указанные в бизнес-проекте цены на исходные материалы/средства производства?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Соответствуют ли рыночным ценам указанные в бизнес-проекте цены на производимые товары, работы или услуги?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Рентабелен ли бизнес-проект (в кратко- или среднесрочном периоде)?
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да / Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уровень предпринимательских навыков:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Владеет ли претендент содержанием бизнес-проекта?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Умеет ли претендент презентовать бизнес-проект?
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да / Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Создание новых рабочих мест:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предусмотрено ли в рамках данного проекта создание дополнительных рабочих мест (не включая самого претендента)?
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да / Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z313" w:id="168"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение члена комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в предоставлении (не предоставлении) гранта)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись члена комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансирования мер по содействию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательской инициативе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z315" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> комиссии по рассмотрению заявлений претендентов на получение гранта на реализацию новых бизнес-идей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z316" w:id="163"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z316" w:id="170"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия по рассмотрению заявлений претендентов на получение гранта (далее – </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комиссия) в составе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16021,68 +15978,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансирования мер по содействию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предпринимательской инициативе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="164"/>
+    <w:bookmarkStart w:name="z354" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов для получения микрокредита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17852,148 +17809,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансирования мер по содействию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предпринимательской инициативе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z370" w:id="165"/>
+    <w:bookmarkStart w:name="z370" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценочный лист претендента на получение микрокредита для молодежи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z371" w:id="166"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z371" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФИО (при его наличии) претендента: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z372" w:id="167"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z372" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование бизнес-проекта: _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z373" w:id="168"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z373" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование области, района: _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z374" w:id="169"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z374" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рассмотрения заявки: _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18143,80 +18100,80 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="170"/>
+          <w:bookmarkStart w:name="z375" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Актуальность бизнес-идеи:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18342,80 +18299,80 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z378" w:id="171"/>
+          <w:bookmarkStart w:name="z378" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аргументированность бизнес-идеи:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18513,80 +18470,80 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z380" w:id="172"/>
+          <w:bookmarkStart w:name="z380" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экономическая обоснованность:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18958,70 +18915,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z383" w:id="173"/>
+          <w:bookmarkStart w:name="z383" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 План действий:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19119,80 +19076,80 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="174"/>
+          <w:bookmarkStart w:name="z385" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жизнеспособность бизнес-проектов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19290,80 +19247,80 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z387" w:id="175"/>
+          <w:bookmarkStart w:name="z387" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Создание новых рабочих мест:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотрено ли в рамках данного проекта создание дополнительных рабочих мест (не включая самого претендента)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19377,110 +19334,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да / Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="176"/>
+    <w:bookmarkStart w:name="z388" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение члена комиссии (в предоставлении (не предоставлении) микрокредита)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z389" w:id="177"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z389" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z390" w:id="178"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z390" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись члена комиссии: ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19527,455 +19484,534 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам организации и</w:t>
+              <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансирования мер по содействию</w:t>
+              <w:t>и финансирования мер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предпринимательской инициативе</w:t>
+              <w:t>по содействию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательской</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инициативе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z392" w:id="179"/>
+    <w:bookmarkStart w:name="z392" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8  - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      Сноска. Приложение 8 - в редакции приказа Министра труда и социальной защиты населения РК от 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 207</w:t>
+        <w:t>№ 266</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="180"/>
+    <w:bookmarkStart w:name="z393" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган по вопросам социальной защиты и занятости населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z168" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z169" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Отчет о целевом использовании микрокредитов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z170" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 2-МК</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z171" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z172" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отчетный период: ________ месяц 20__ года. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z173" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z174" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 10 числа месяца, следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z175" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ИИН/БИН </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4165600" cy="393700"/>
+            <wp:extent cx="7505700" cy="635000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4165600" cy="393700"/>
+                      <a:ext cx="7505700" cy="635000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z176" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z177" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z178" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20595,68 +20631,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z179" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20707,51 +20745,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма микроедита (тенге)</w:t>
+Сумма микроедита (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21171,68 +21209,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z180" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21319,87 +21359,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стартовый бизнес (стартап проекты) (тенге)</w:t>
+Стартовый бизнес (стартап проекты) (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начинающие, действующие предприниматели (тенге)</w:t>
+Начинающие, действующие предприниматели (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21753,247 +21793,249 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z181" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...183 lines deleted...]
-        <w:t xml:space="preserve">       Место печати (при наличии)</w:t>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата: "____" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22042,523 +22084,589 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной для</w:t>
+              <w:t>к форме, предназначенной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сбора административных данных</w:t>
+              <w:t>для сбора административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Отчет о целевом</w:t>
+              <w:t>данных "Отчет о целевом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использовании микрокредитов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z183" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных "Отчет о целевом использовании микрокредитов" Глава 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных "Отчет о целевом использовании микрокредитов"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z184" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z185" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о целевом использовании микрокредитов" (далее - Форма).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z186" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется поверенным (агентом) и предоставляется в местный исполнительный орган по вопросам социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z187" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма предоставляется ежемесячно в срок в до 10 (десятого) числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z188" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z189" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z190" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z191" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z192" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 Формы указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z193" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 Формы указывается наименование кредитора;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z194" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 Формы указывается наименование заемщика;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z195" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 Формы указывается индивидуальный идентификационный номер или бизнес-идентификационный номер заемщика;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z196" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 Формы указывается наименование бизнес-проекта заемщика;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z197" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 Формы указывается дата выдачи микрокредита заемщику;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z198" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 Формы указывается срок микрокредитования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z199" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 Формы указывается сумма микрокредита;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z200" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 Формы указывается ставка вознаграждения по микрокредиту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z201" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 Формы указывается целевое назначение заемных средств, с указанием наименования и суммы каждого направления заемных средств;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z202" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 Формы указывается фактическое целевое использование средств, с указанием наименования и суммы каждого направления заемных средств;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z203" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 Формы указывается место реализации бизнес-проекта заемщика;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z204" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 Формы указывается отрасль экономики к которому относится бизнес-проект заемщика, с указание кода ОКЭД;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z205" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 14 Формы указывается сумма выданных микрокредитов стартовому бизнесу (стартап проектам) (теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z206" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 15 Формы указывается сумма выданных микрокредитов начинающим и действующим предпринимателям (теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z207" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 Формы указывается количество созданных рабочих мест заемщиками.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22663,242 +22771,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 272</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z441" w:id="181"/>
+    <w:bookmarkStart w:name="z441" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z442" w:id="182"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z442" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра труда и социальной защиты населения Республики Казахстан от 7 февраля 2022 года № 47 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26747).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z443" w:id="183"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z443" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 14 июля 2022 года № 263 О внесении изменений в приказ исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан от 7 февраля 2022 года № 47 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28818).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z444" w:id="184"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z444" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 декабря 2022 года № 536 "О внесении изменений и дополнений в приказ и.о. Министра труда и социальной защиты населения Республики Казахстан от 7 февраля 2022 года № 47 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31492).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23224,31 +23332,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>