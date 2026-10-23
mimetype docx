--- v0 (2025-11-08)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="288d442" w14:textId="288d442">
+    <w:p w14:paraId="0e735a8" w14:textId="0e735a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,150 +76,322 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении размеров оплаты гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур</w:t>
+        <w:t>Об утверждении размеров оплаты гарантированной государством квалифицированной юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра юстиции Республики Казахстан от 30 июня 2023 года № 434. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 июня 2023 года № 32953.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа Министра юстиции РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "Об адвокатской деятельности и юридической помощи" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "Об адвокатской деятельности и квалифицированной юридической помощи" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра юстиции РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>размеры оплаты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур.</w:t>
+        <w:t xml:space="preserve"> гарантированной государством квалифицированной юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1047,71 +1219,145 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 434</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размеры оплаты гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур</w:t>
+        <w:t xml:space="preserve"> Размеры оплаты гарантированной государством квалифицированной юридической</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>связанных с правовым консультированием, защитой и представительством,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>а также проведением примирительных процедур</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Размер оплаты - в редакции приказа Министра юстиции РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Размеры оплаты гарантированной государством юридической помощи, оказанной адвокатом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур:</w:t>
+      1. Размеры оплаты гарантированной государством квалифицированной юридической помощи, оказанной адвокатом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1,15 месячного расчетного показателя, утвержденного на соответствующий период, за один час:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
@@ -1447,71 +1693,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защиты на любой стадии производства по делу об административном правонарушении лица, привлекаемого к административной ответственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      представительства лица, освобожденного от оплаты юридической помощи и возмещения расходов, связанных с представительством в производстве по гражданскому делу или административному делу, и отнесения их за счет бюджетных средств;</w:t>
+      представительства лица, освобожденного от оплаты квалифицированной юридической помощи и возмещения расходов, связанных с представительством в производстве по гражданскому делу или административному делу, и отнесения их за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правового консультирования физических лиц в случаях их обращения к адвокату; </w:t>
+        <w:t>
+      правового консультирования физических лиц в случаях их обращения к адвокату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участия на любой стадии производства по уголовному делу в качестве защитника:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
@@ -1607,51 +1853,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       составления заявлений, ходатайств, процессуальных соглашений, соглашений о достижении примирения в порядке медиации в предусмотренных действующим законодательством случаях, за исключением уголовных дел о коррупционных преступлениях и иных преступлениях против интересов государственной службы и государственного управления, жалоб на действия (бездействие) и решения дознавателя, следователя, прокурора и суда, апелляционной, кассационной и иных жалоб, возражений на апелляционную, кассационную и иные жалобы, мировых соглашений, соглашений об урегулировании спора (конфликта) в порядке медиации или соглашений об урегулировании спора в порядке партисипативной процедуры с гражданским истцом, гражданским ответчиком в предусмотренных действующим законодательством случаях, за исключением уголовных дел о коррупционных преступлениях и иных преступлениях против интересов государственной службы и государственного управления, отзыва (возражения) на гражданский иск в защиту и в интересах свидетеля, имеющего право на защиту, подозреваемого, обвиняемого, подсудимого, осужденного за совершение особо тяжкого преступления, или в интересах лица, признанного потерпевшим вследствие особо тяжкого преступления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      оказания адвокатами гарантированной государством юридической помощи в виде консультаций, справок, составления документов правового характера, а также при подготовке документов, представляемых в ходе исполнения приговоров и постановлений судов в случаях, предусмотренных абзацем первым части третьей </w:t>
+      оказания адвокатами гарантированной государством квалифицированной юридической помощи в виде консультаций, справок, составления документов правового характера, а также при подготовке документов, представляемых в ходе исполнения приговоров и постановлений судов в случаях, предусмотренных абзацем первым части третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 475</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и подпунктами 4), 5), 5-1), 11), 13), 15), 17), 19) и 22) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1666,254 +1912,112 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан, а также ином виде в порядке, установленном законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 настоящего приложения, за один час участия в качестве защитника в ночное время, выходные и праздничные дни на любой стадии производства по уголовному делу, а также по делу об административном правонарушении;</w:t>
+        <w:t>
+      4) 1,5 от размера оплаты, установленного подпунктами 1) – 3) пункта 1 настоящего приложения, за один час участия в качестве защитника в ночное время, выходные и праздничные дни на любой стадии производства по уголовному делу, а также по делу об административном правонарушении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 настоящего приложения, за время ожидания: начала следственного или иного действия или его продолжения в случае его перерыва; начала судебного заседания или его продолжения в случае его отложения;</w:t>
+        <w:t>
+      5) 50 процентов от размера оплаты, установленного подпунктами 1) – 3) пункта 1 настоящего приложения, за время ожидания: начала следственного или иного действия или его продолжения в случае его перерыва; начала судебного заседания или его продолжения в случае его отложения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) возмещение расходов, связанных с выездом в командировку в другую местность в пределах Республики Казахстан для осуществления защиты или представительства по конкретному делу, в размерах, установленных для работников государственных учреждений, содержащихся за счет средств государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Размеры оплаты гарантированной государством юридической помощи, оказываемой юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур:</w:t>
+      2. Размеры оплаты гарантированной государством квалифицированной юридической помощи, оказываемой юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1,15 месячного расчетного показателя, утвержденного на соответствующий период, за один час:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
@@ -1969,154 +2073,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 0,56 месячного расчетного показателя, утвержденного на соответствующий период, за один час:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      представительства лица, освобожденного от оплаты юридической помощи и возмещения расходов, связанных с представительством в производстве по гражданскому делу или административному делу и отнесения их за счет бюджетных средств;</w:t>
+      представительства лица, освобожденного от оплаты квалифицированной юридической помощи и возмещения расходов, связанных с представительством в производстве по гражданскому делу или административному делу и отнесения их за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правового консультирования физических лиц в случаях их обращения к юридическому консультанту; </w:t>
+        <w:t>
+      правового консультирования физических лиц в случаях их обращения к юридическому консультанту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       составления заявлений, ходатайств, апелляционной, кассационной и иных жалоб, возражений на апелляционную, кассационную и иные жалобы, соглашений о достижении примирения в порядке медиации в предусмотренных действующим законодательством случаях, мировых соглашений, соглашений об урегулировании спора (конфликта) в порядке медиации или соглашений об урегулировании спора в порядке партисипативной процедуры и других документов правового характера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 настоящего приложения, за время ожидания: начала судебного заседания или его продолжения в случае его отложения;</w:t>
+        <w:t>
+      3) 50 процентов от размера оплаты, установленного подпунктом 2) пункта 2 настоящего приложения, за время ожидания: начала судебного заседания или его продолжения в случае его отложения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) возмещение расходов, связанных с выездом в командировку в другую местность в пределах Республики Казахстан для осуществления представительства по конкретному делу, в размерах, установленных для работников государственных учреждений, содержащихся за счет средств государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2496,31 +2612,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>