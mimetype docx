--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f74691" w14:textId="6f74691">
+    <w:p w14:paraId="4f1929d" w14:textId="4f1929d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -774,591 +774,685 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оформления и выдачи свидетельства о рождении</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае, если за государственной регистрацией рождения ребенка обратились не родители, а другие лица (далее - заинтересованные лица), то этими лицами представляется документ, удостоверяющий личность заявителя, а также документ, подтверждающий его полномочия на регистрацию рождения ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае смерти, болезни или невозможности по иным причинам родителям ребенка либо одному из них подать заявление – заинтересованные лица или администрация медицинской организации, в которой находилась мать при рождении ребенка, не позднее трех рабочих дней со дня рождения ребенка обращаются с заявлением о государственной регистрации рождения ребенка (далее – заявление о рождении) в любой регистрирующий орган на территории Республики Казахстан в письменной форме по желанию заявителя либо в электронном виде посредством портала "электронное правительство".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При рождении ребенка за пределами Республики Казахстан, заявление о рождении ребенка оформляется родителями либо другими заинтересованными лицами в загранучреждения Республики Казахстан не позднее двух месяцев со дня его рождения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      6. При рождении ребенка за пределами Республики Казахстан, заявление о рождении ребенка оформляется родителями либо другими заинтересованными лицами в загранучреждения Республики Казахстан не позднее двух месяцев со дня его рождения.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При рождении мертвого ребенка, заявление о рождении не позднее одного рабочего дня с момента родов оформляется ответственным должностным лицом медицинской организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      7. При рождении мертвого ребенка, заявление о рождении не позднее одного рабочего дня с момента родов оформляется ответственным должностным лицом медицинской организации.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При государственной регистрации двух или более детей заявление о рождении подается в отношении каждого отдельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Представление заявления о государственной регистрации рождения ребенка не требуется при осуществлении государственной регистрации рождения ребенка через проактивную услугу по выбору заявителя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В селах, поселках, сельских округах аким села, поселка, сельского округа производит прием документов на государственную регистрацию рождения детей граждан, проживающих на территории соответствующего села, поселка, сельского округа, и передачу их в соответствующий регистрирующий орган района или города областного значения для государственной регистрации рождения и внесения сведений в государственную базу данных о физических лицах в сроки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье" (далее – Кодекс), также выдачу и вручение свидетельств, при необходимости справок о рождении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае родов вне медицинской организации, в том числе и на дому, медицинское свидетельство о рождении оформляется в соответствии с документами, удостоверяющими личность матери, ответственным медицинским работником организации родовспоможения, куда она обратилась после родов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      11. В случае родов вне медицинской организации, в том числе и на дому, медицинское свидетельство о рождении оформляется в соответствии с документами, удостоверяющими личность матери, ответственным медицинским работником организации родовспоможения, куда она обратилась после родов.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случаях рождения ребенка в медицинской организации и отсутствия документов, удостоверяющих личность матери, в момент государственной регистрации факта рождения фамилия, имя, отчество (при его наличии) матери заполняются согласно медицинскому свидетельству о рождении, в котором имеется отметка о том, что сведения о матери записаны с ее слов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В дальнейшем сведения о матери ребенка в запись акта о рождении дополняются в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае отсутствия медицинского свидетельства о рождении государственная регистрация рождения ребенка осуществляется на основании копии решения суда об установлении факта рождения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      14. В случае отсутствия медицинского свидетельства о рождении государственная регистрация рождения ребенка осуществляется на основании копии решения суда об установлении факта рождения.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Рождение найденного, брошенного (отказного) ребенка регистрируется по заявлению органов внутренних дел, органа, осуществляющего функции по опеке или попечительству, администрации организации образования или медицинской организации, в которую помещен ребенок, не позднее семи суток со дня обнаружения, отказа или оставления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      15. Рождение найденного, брошенного (отказного) ребенка регистрируется по заявлению органов внутренних дел, органа, осуществляющего функции по опеке или попечительству, администрации организации образования или медицинской организации, в которую помещен ребенок, не позднее семи суток со дня обнаружения, отказа или оставления.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявлению прилагается протокол или акт, составленный органом внутренних дел или органом, осуществляющим функции по опеке или попечительству, с указанием времени, места и обстоятельств, при которых ребенок был найден; документ, выданный медицинской организацией, подтверждающий возраст и пол найденного ребенка и другие персональные сведения о ребенке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      К заявлению прилагается протокол или акт, составленный органом внутренних дел или органом, осуществляющим функции по опеке или попечительству, с указанием времени, места и обстоятельств, при которых ребенок был найден; документ, выданный медицинской организацией, подтверждающий возраст и пол найденного ребенка и другие персональные сведения о ребенке.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае оставления ребенка неизвестной матерью, администрация медицинской организации составляет протокол в присутствии двух свидетелей. При государственной регистрации рождения протоколы прилагаются к заявлению должностного лица медицинской организации о регистрации брошенного (отказного) ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      16. В случае оставления ребенка неизвестной матерью, администрация медицинской организации составляет протокол в присутствии двух свидетелей. При государственной регистрации рождения протоколы прилагаются к заявлению должностного лица медицинской организации о регистрации брошенного (отказного) ребенка.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Государственная регистрация рождения ребенка, зачатого в течение брака (супружества) и родившегося после смерти отца или расторжения брака (супружества), либо признания брака (супружества) недействительным, производится на общих основаниях, если со дня смерти отца или расторжения брака (супружества) либо признания его недействительным прошло не более двухсот восьмидесяти дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Государственная регистрация рождения ребенка, достигшего одного года и более, производится регистрирующим органом на основании заключения о государственной регистрации рождения ребенка, достигшего возраста одного года и более по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам организации государственной регистрации актов гражданского состояния, внесения в них изменений, исправлений, дополнений, аннулирования и восстановления актов гражданского состояния, утвержденными приказом Министра юстиции Республики Казахстан от 25 февраля 2015 года № 112 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10764) (далее – Правила организации государственной регистрации актов гражданского состояния).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. По достижении ребенком совершеннолетия государственная регистрация рождения производится по его письменному заявлению.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      19. По достижении ребенком совершеннолетия государственная регистрация рождения производится по его письменному заявлению.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Государственная регистрация рождения ребенка, родившегося в экспедициях и отдаленных местностях, а также во время нахождения матери на морском, речном, воздушном судне или в поезде, производится в любом регистрирующем органе по желанию родителей либо одного из них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      20. Государственная регистрация рождения ребенка, родившегося в экспедициях и отдаленных местностях, а также во время нахождения матери на морском, речном, воздушном судне или в поезде, производится в любом регистрирующем органе по желанию родителей либо одного из них.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В таких случаях местом рождения ребенка указывается административно-территориальная единица, где производится государственная регистрация рождения ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      В таких случаях местом рождения ребенка указывается административно-территориальная единица, где производится государственная регистрация рождения ребенка.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Отец и мать, состоящие в браке (супружестве) между собой, записываются родителями ребенка в книге записей рождений по заявлению любого из них. Основанием для такой записи является свидетельство о заключении брака (супружества).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      21. Отец и мать, состоящие в браке (супружестве) между собой, записываются родителями ребенка в книге записей рождений по заявлению любого из них. Основанием для такой записи является свидетельство о заключении брака (супружества).</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Лица, состоящие в браке (супружестве) и давшие свое согласие в письменной форме на применение вспомогательных репродуктивных методов и технологий, в случае рождения у них ребенка в результате применения этих методов записываются его родителями в книге записей актов о рождении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      22. Лица, состоящие в браке (супружестве) и давшие свое согласие в письменной форме на применение вспомогательных репродуктивных методов и технологий, в случае рождения у них ребенка в результате применения этих методов записываются его родителями в книге записей актов о рождении.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае рождения ребенка согласно договору суррогатного материнства, супруги записываются его родителями в книге записей актов о рождении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      В случае рождения ребенка согласно договору суррогатного материнства, супруги записываются его родителями в книге записей актов о рождении.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При регистрации рождения ребенка в случаях, если брак (супружество) между родителями расторгнут, признан судом недействительным или супруг умер, но с момента расторжения брака (супружества), признания его недействительным или смерти супруга прошло не более двухсот восьмидесяти дней, сведения о матери вносятся на основании медицинского свидетельства о рождении или копии решения суда об установлении факта рождения, сведения об отце ребенка – на основании свидетельства или актовой записи о заключении или расторжении брака (супружества), свидетельства или актовой записи о смерти отца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      23. При регистрации рождения ребенка в случаях, если брак (супружество) между родителями расторгнут, признан судом недействительным или супруг умер, но с момента расторжения брака (супружества), признания его недействительным или смерти супруга прошло не более двухсот восьмидесяти дней, сведения о матери вносятся на основании медицинского свидетельства о рождении или копии решения суда об установлении факта рождения, сведения об отце ребенка – на основании свидетельства или актовой записи о заключении или расторжении брака (супружества), свидетельства или актовой записи о смерти отца.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае рождения ребенка в течение двухсот восьмидесяти дней с момента расторжения брака (супружества), признания его недействительным или с момента смерти супруга матери ребенка отцом ребенка может быть признан бывший супруг матери, если не доказано иное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если мать ребенка заявляет, что отцом ребенка является не ее супруг либо бывший супруг, отцовство в отношении ребенка устанавливается по правилам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1373,1189 +1467,1565 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, при наличии письменного заявления об этом самой матери и отца ребенка либо супруга, бывшего супруга. В случае отсутствия такого заявления, данный вопрос решается в судебном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласие супруга или бывшего супруга родившей женщины на установление отцовства от другого лица не обязательно при наличии подтверждающего документа о проведении оперативно-розыскных мероприятий, выданного органом внутренних дел, или о вступлении в законную силу решения суда о признании его безвестно отсутствующим или недееспособным.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      Согласие супруга или бывшего супруга родившей женщины на установление отцовства от другого лица не обязательно при наличии подтверждающего документа о проведении оперативно-розыскных мероприятий, выданного органом внутренних дел, или о вступлении в законную силу решения суда о признании его безвестно отсутствующим или недееспособным.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае письменного признания лицом, не являющимся супругом родившей женщины, и при письменном согласии ее мужа отцом ребенка при регистрации рождения записывается данное лицо.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В случае, если родители ребенка не состоят в браке (супружестве) между собой, сведения о матери вносятся на основании документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 187 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об отце в актовой записи о государственной регистрации рождения в данном случае вносятся:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 192-1 Кодекса, в случае, если отцовство устанавливается одновременно с государственной регистрацией рождения ребенка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по заявлению матери, не состоящей в браке (супружестве), если отцовство не установлено.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      2) по заявлению матери, не состоящей в браке (супружестве), если отцовство не установлено.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия отца ребенка в книге записей рождений записывается по фамилии матери, имя и отчество отца ребенка – по ее указанию. Внесенные сведения не являются препятствием для решения вопроса об установлении отцовства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Фамилия отца ребенка в книге записей рождений записывается по фамилии матери, имя и отчество отца ребенка – по ее указанию. Внесенные сведения не являются препятствием для решения вопроса об установлении отцовства.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По желанию матери сведения об отце ребенка в запись акта о рождении могут не вноситься;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      По желанию матери сведения об отце ребенка в запись акта о рождении могут не вноситься;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по заявлению лица, признавшего себя отцом ребенка, при наличии согласия на это матери ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о матери вносятся на основании документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 187 Кодекса, сведения об отце записываются по указанию этого лица.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В дальнейшем при несогласии матери ребенка с внесенными в запись акта о рождении сведениями об отце ребенка исправления производятся в порядке, предусмотренные Кодексом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      В дальнейшем при несогласии матери ребенка с внесенными в запись акта о рождении сведениями об отце ребенка исправления производятся в порядке, предусмотренные Кодексом.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Если при регистрации рождения заявителем изъявляется желание указать национальную принадлежность родителей, то в записи акта о рождении ребенка национальность родителей – граждан Республики Казахстан – указывается в соответствии с национальностью, указанной в документах, удостоверяющих личность граждан Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      27. Если при регистрации рождения заявителем изъявляется желание указать национальную принадлежность родителей, то в записи акта о рождении ребенка национальность родителей – граждан Республики Казахстан – указывается в соответствии с национальностью, указанной в документах, удостоверяющих личность граждан Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Сведения о национальной принадлежности родителя, являющегося иностранцем, указываются в соответствии с его заграничным паспортом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      28. Сведения о национальной принадлежности родителя, являющегося иностранцем, указываются в соответствии с его заграничным паспортом.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в заграничном паспорте иностранца сведений о национальности последняя может быть определена в соответствии с документом, выданным компетентным органом иностранного государства, гражданином которой он является.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      При отсутствии в заграничном паспорте иностранца сведений о национальности последняя может быть определена в соответствии с документом, выданным компетентным органом иностранного государства, гражданином которой он является.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Свидетельство о рождении содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      29. Свидетельство о рождении содержит следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии), дата и место рождения ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      1) фамилия, имя, отчество (при его наличии), дата и место рождения ребенка;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата составления и номер актовой записи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      2) дата составления и номер актовой записи;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      3) индивидуальный идентификационный номер;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фамилии, имена, отчества (при их наличии), национальность родителей, если указана в документах, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      4) фамилии, имена, отчества (при их наличии), национальность родителей, если указана в документах, удостоверяющих личность;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) гражданство родителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      5) гражданство родителей;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) место государственной регистрации (наименование регистрирующего органа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      6) место государственной регистрации (наименование регистрирующего органа);</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дата выдачи свидетельства о рождении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      7) дата выдачи свидетельства о рождении;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наименование регистрирующего органа, выдавшего документ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      8) наименование регистрирующего органа, выдавшего документ.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Свидетельство о рождении заполняется на казахском или русском языке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      30. Свидетельство о рождении заполняется на казахском или русском языке.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сведения о родителях ребенка заполняются согласно документам, удостоверяющим их личность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 32 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случае отсутствия документов, удостоверяющих личность родителей, в момент государственной регистрации рождения ребенка сведения о родителях ребенка заполняются согласно сведениям информационной системы актов гражданского состояния (далее – ИС ЗАГС).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Формы актовых записей, свидетельств и справок о государственной регистрации актов гражданского состояния в электронной форме и на бумажном носителе утверждены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 12 января 2015 года № 9 "Об утверждении форм актовых записей, свидетельств и справок о государственной регистрации актов гражданского состояния в электронной форме и на бумажном носителе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10173).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. После проверки документов, поступивших на государственную регистрацию рождения ребенка, сведения о регистрации рождения ребенка вносятся в ИС ЗАГС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. После государственной регистрации рождения ребенка в ИС ЗАГС распечатывается актовая запись в двух экземплярах и формируется свидетельство о рождении. На основании актовой записи о рождении оформляется свидетельство о рождении, при необходимости выдается справка о рождении (при отсутствии гербовых бланков свидетельств).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Свидетельства и справки о рождении выдаются после государственной регистрации актов гражданского состояния лицам, в отношении которых совершена актовая запись, в электронной форме или по их желанию на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Свидетельство, справка о рождении, выданные в электронной форме, удостоверяются посредством электронной цифровой подписи начальника регистрирующего органа, выдавшего документ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      34. После проверки документов, поступивших на государственную регистрацию рождения ребенка, сведения о регистрации рождения ребенка вносятся в ИС ЗАГС.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Свидетельство, справка о рождении, выданные на бумажном носителе, скрепляются подписью начальника регистрирующего органа, гербовой печатью регистрирующего органа, выдавшего документ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      35. После государственной регистрации рождения ребенка в ИС ЗАГС распечатывается актовая запись в двух экземплярах и формируется свидетельство о рождении. На основании актовой записи о рождении оформляется свидетельство о рождении, при необходимости выдается справка о рождении (при отсутствии гербовых бланков свидетельств).</w:t>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Свидетельство, справка о рождении за пределами Республики Казахстан, скрепленные подписью должностного лица загранучреждения Республики Казахстан и гербовой печатью загранучреждения Республики Казахстан, выдавшего документ, выдаются на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      36. Свидетельства и справки о рождении выдаются после государственной регистрации актов гражданского состояния лицам, в отношении которых совершена актовая запись, в электронной форме или по их желанию на бумажном носителе.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Свидетельство о рождении ребенка, родившегося мертвым, не выдается. В отношении ребенка, родившегося мертвым, выдается справка о государственной регистрации мертворожденного ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      37. Свидетельство, справка о рождении, выданные в электронной форме, удостоверяются посредством электронной цифровой подписи начальника регистрирующего органа, выдавшего документ.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок замены, сдачи, изъятия и уничтожения свидетельства о рождении</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. В случае утери или непригодности для использования первичного свидетельства о рождении на бумажном носителе на основании актовой записи регистрирующими органами, загранучреждением Республики Казахстан выдается повторное свидетельство о рождении. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Для получения повторного свидетельства о рождении лицами, в отношении которых совершена актовая запись (за исключением новорожденных) или их уполномоченными представителями представляются документы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации государственной регистрации актов гражданского состояния.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 43 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При наличии в ИС ЗАГС записи акта о рождении повторное свидетельство о рождении выдается в течение 3 (три) рабочих дней с момента поступления необходимых документов в регистрирующий орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в ИС ЗАГС актовой записи срок оказания услуги продлевается не более чем на 15 (пятнадцать) календарных дней, с уведомлением услугополучателя в течение 3 (три) календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Повторное свидетельство о рождении выписывается в точном соответствии с актовыми записями. Названия местностей указываются в точном соответствии с существовавшим административно-территориальным делением, а местом государственной регистрации – регистрирующий орган, обслуживающий эту местность по существующему административному делению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На выдаваемых повторных свидетельствах на первой странице сверху указывается "Повторное".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Повторные свидетельства о рождении на детей до шестнадцатилетнего возраста выдаются родителям, опекунам, усыновителям (удочерителям), попечителям и администрации детских учреждений, в которых дети находятся на воспитании.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      43. При наличии в ИС ЗАГС записи акта о рождении повторное свидетельство о рождении выдается в течение 3 (три) рабочих дней с момента поступления необходимых документов в регистрирующий орган.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На детей старше шестнадцати лет, но не достигших восемнадцати лет и не получивших документ, удостоверяющий личность, выдаются повторные свидетельства в присутствии одного из родителей либо опекуна, усыновителя (удочерителя) при предоставлении ими документа, удостоверяющего личность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      При отсутствии в ИС ЗАГС актовой записи срок оказания услуги продлевается не более чем на 15 (пятнадцать) календарных дней, с уведомлением услугополучателя в течение 3 (три) календарных дней.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Родителям повторные свидетельства о рождении детей, в отношении которых они лишены родительских прав, до их восстановления не выдаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      44. Повторное свидетельство о рождении выписывается в точном соответствии с актовыми записями. Названия местностей указываются в точном соответствии с существовавшим административно-территориальным делением, а местом государственной регистрации – регистрирующий орган, обслуживающий эту местность по существующему административному делению.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факт лишения родительских прав регистрирующим органом проверяется путем проверки актовой записи о рождении, находящейся в архиве на хранении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      На выдаваемых повторных свидетельствах на первой странице сверху указывается "Повторное".</w:t>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. В случае выдачи повторного свидетельства о рождении, предыдущий бланк свидетельства является недействительным, о чем проводится отметка в базе данных о физических лицах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      45. Повторные свидетельства о рождении на детей до шестнадцатилетнего возраста выдаются родителям, опекунам, усыновителям (удочерителям), попечителям и администрации детских учреждений, в которых дети находятся на воспитании.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. В случае непригодности для использования свидетельства о рождении и невозможности идентификации данных о родившемся и родителях, свидетельство о рождении является недействительным и подлежит сдаче в регистрирующий орган и замене.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      На детей старше шестнадцати лет, но не достигших восемнадцати лет и не получивших документ, удостоверяющий личность, выдаются повторные свидетельства в присутствии одного из родителей либо опекуна, усыновителя (удочерителя) при предоставлении ими документа, удостоверяющего личность.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Изъятие свидетельства о рождении осуществляется должностными лицами органов предварительного следствия, дознания, а также должностными лицами в ходе административного производства и оформления утраты гражданства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Об уничтожении свидетельств о рождении составляется акт по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в котором указываются серия, номер и дата уничтоженного свидетельства о рождении и наименование регистрирующего органа, выдавшего данное свидетельство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Для уничтожения свидетельств о рождении согласно приказу руководителя регистрирующего органа, в котором уничтожаются свидетельства о рождении, создается комиссия, которая формируется из числа сотрудников регистрирующего органа в составе не менее трех человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Акт по форме подписывается членами комиссии и утверждается руководителем регистрирующего органа, в котором уничтожается свидетельство о рождении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2764,88 +3234,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Утверждаю"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5461000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3211,442 +3681,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ф.И.О. (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" __________ 20 __года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт уничтожения свидетельств о рождении</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мы, нижеподписавшиеся, в составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1._________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
-[...15 lines deleted...]
-      Мы, нижеподписавшиеся, в составе:</w:t>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3._________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
-[...15 lines deleted...]
-      1._________________________________</w:t>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
-[...15 lines deleted...]
-      (должность) Ф.И.О. (при его наличии)</w:t>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составили настоящий акт о том, что уничтожили свидетельства о рождении № ___.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
-[...15 lines deleted...]
-      2._________________________________</w:t>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение: копии уничтоженных свидетельств о рождении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...15 lines deleted...]
-      (должность) Ф.И.О. (при его наличии)</w:t>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
-[...15 lines deleted...]
-      3._________________________________</w:t>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись, Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
-[...15 lines deleted...]
-      (должность) Ф.И.О. (при его наличии)</w:t>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
-[...15 lines deleted...]
-      составили настоящий акт о том, что уничтожили свидетельства о рождении № ___.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись, Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
-[...15 lines deleted...]
-      Приложение: копии уничтоженных свидетельств о рождении.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
-[...15 lines deleted...]
-      ____________________________________</w:t>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись, Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
-[...15 lines deleted...]
-      подпись, Ф.И.О. (при его наличии)</w:t>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель:                               Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3972,31 +4442,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>