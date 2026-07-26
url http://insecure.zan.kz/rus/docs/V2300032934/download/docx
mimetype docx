--- v0 (2025-12-30)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74044fa" w14:textId="74044fa">
+    <w:p w14:paraId="a1d2157" w14:textId="a1d2157">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типовых регламентов акиматов области (города республиканского значения, столицы) и района (города областного значения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра национальной экономики Республики Казахстан от 26 июня 2023 года № 123. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 июня 2023 года № 32934.</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 26 июня 2023 года № 123. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 июня 2023 года № 32934. Утратил силу приказом Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 2 июня 2026 года № 66.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -316,68 +354,50 @@
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -393,58 +413,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр национальной экономики</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр национальной экономики</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -490,82 +527,66 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Куантыров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -588,68 +609,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аэрокосмической промышленности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -743,1904 +746,1870 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 июня 2023 года № 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовой регламент</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>акимата области (города республиканского значения, столицы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Типовой регламент</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Типовой регламент акимата области (города республиканского значения, столицы) разработан в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" (далее – Закон) и устанавливает порядок подготовки и проведения заседаний акимата области (города республиканского значения, столицы) (далее – акимат), подготовки и оформления проектов актов акимата и акима области (города республиканского значения, столицы) (далее – аким), а также организацию исполнения законодательных актов, актов и поручений Президента, Правительства, Премьер-Министра Республики Казахстан, акимата и акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акимат входит в единую систему исполнительных органов Республики Казахстан, обеспечивает проведение общегосударственной политики исполнительной власти в сочетании с интересами и потребностями развития соответствующей территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Состав акимата формируется акимом из заместителей акима, руководителя аппарата акима, первых руководителей исполнительных органов, финансируемых из областного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Персональный состав акимата определяется акимом и согласовывается решением сессии областного (города республиканского значения, столицы) маслихата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Деятельность акимата регулируется Конституцией Республики Казахстан, Законом, иными нормативными правовыми актами Республики Казахстан и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акимата и акима осуществляет аппарат акима области (города республиканского значения, столицы) (далее – аппарат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ведение делопроизводства акимата и обработка корреспонденции, поступающей в акимат, возлагается на аппарат и осуществляется в порядке, разрабатываемом в соответствии с требованиями Административного процедурно-процессуального кодекса Республики Казахстан, нормативных правовых актов и утверждаемом распоряжением акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае отсутствия замечаний и предложений по поднимаемому вопросу к поручениям акима, а также к запросу государственных органов, информация об отсутствии замечаний или предложений направляется только через официальную электронную почту или иным способом, не противоречащим законодательству, в том числе с использованием возможности системы электронного документооборота без официального направления письма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заместители акима и руководитель аппарата обеспечивают соблюдение установленного настоящим Регламентом порядка прохождения вносимых на рассмотрение проектов постановлений акимата, решений и распоряжений акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Планирование работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ежеквартальный перечень вопросов для рассмотрения на заседаниях акимата составляется аппаратом по предложению членов акимата по согласованию с курирующим заместителем акима или руководителем аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень вопросов, планируемых к рассмотрению на заседаниях акимата, утверждается руководителем аппарата не позднее 20 (двадцать) числа месяца, предшествующего планируемому кварталу по согласованию с акимом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Утвержденный перечень рассылается членам акимата, а также, в случае необходимости, акимам городов, районов и другим должностным лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об исключении запланированного вопроса из перечня или перенос его рассмотрения на другой срок принимается руководителем аппарата по согласованию с акимом на основании записки соответствующего члена акимата с указанием уважительных причин, внесенной не позднее 5 (пять) рабочих дней до даты проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Об указанном решении информируются заинтересованные в силу своей компетенции исполнительные органы, территориальные подразделения центральных государственных органов и иные должностные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мониторинг повторного снятия и/или переноса срока рассмотрения одного и того же вопроса, обеспечивают заместители акима и руководитель аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Подготовка и проведение заседаний акимата областн (города республиканского значения, столицы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заседания акимата проводятся посредством видеоконференцсвязи, а также в очном или смешанном форматах не реже одного раза в месяц и созываются руководителем аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеочередные заседания созываются по инициативе акима или лица, исполняющего обязанности акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. На заседаниях акимата председательствует аким, а в его отсутствие – лицо, исполняющее обязанности акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заседания акимата являются открытыми и ведутся на казахском и (или) русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости, отдельные вопросы могут рассматриваться на закрытых заседаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Заседание акимата считается правомочным, если в нем принимает участие не менее двух третей членов акимата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения вопроса на заседании акимата принимается постановление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановления принимаются большинством голосов присутствующих членов акимата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. На заседаниях акимата могут присутствовать депутаты палат Парламента Республики Казахстан, маслихата, акимы районов, городов, руководители территориальных подразделений центральных государственных органов и иные должностные лица, которым такое право предоставлено законами, актами Президента и Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Подготовленные к рассмотрению на заседании материалы на казахском и русском языках вносятся в аппарат за 5 (пять) рабочих дней до заседания и включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) справки, информационные сведения и материалы объемом не более 5 (пять) страниц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проекты постановлений и протокольного решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сравнительные таблицы, презентации (цветные слайды объемом не более 10 (десять) мегабайт и размером шрифта не менее 20, соответствующие формату отображения визуальной информации 16:9);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информационные (аналитические) доклады (продолжительностью не более 7-10 минут);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) список участников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) другие материалы по вопросам, рассматриваемым на заседании акимата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Материалы к заседанию вносятся в электронном виде, за исключением документов, содержащих служебную информацию ограниченного распространения или государственные секреты, которые вносятся с соблюдением требований режима секретности и ограничения допуска на заседания в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участие приглашенных в заседании обеспечивается аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приглашенное лицо обеспечивает подтверждение и (или) участие на заседании (совещаниях), организованном (организованных) аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В исключительных случаях, по поручению акима или лица, исполняющего обязанности акима, когда вносится изменение в запланированный вопрос и заседание проводится во внеочередном порядке, материалы могут вноситься в аппарат в день его проведения и доводиться до участников заседания непосредственно на заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Содержание материалов и качество их подготовки обеспечивает член акимата, к компетенции которого относится рассматриваемый вопрос.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Аппарат составляет проект повестки дня заседания и после согласования с акимом либо лицом, его замещающим, в электронном виде рассылает его и соответствующие материалы членам акимата и приглашенным, а при необходимости и другим должностным лицам за 3 (три) рабочих дня до заседания, согласно утвержденному руководителем аппарата указателю рассылки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несвоевременного, а также некачественного представления материалов к заседанию, курирующим заместителем акима или руководителем аппарата принимается решение о снятии с рассмотрения запланированного вопроса или переносе его рассмотрения на другой срок, и докладывается об этом акиму или лицу, его замещающему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Своевременное и качественное представление материалов обеспечивается первыми руководителями соответствующих органов и курирующими заместителями акима и (или) руководителем аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении заседания акимата по поручению акима в экстренном порядке, материалы по рассматриваемым вопросам могут вноситься в аппарат в день его проведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Подписанный акимом или лицом, исполняющим обязанности акима, и зарегистрированный аппаратом протокол заседания в течение 3 (три) рабочих дней направляется в электронном виде для исполнения исполнительным органам, территориальным подразделениям центральных государственных органов и организациям, которым в протоколе даны соответствующие поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Органы и организации, которым было дано поручение, представители которых присутствовали на заседании, приступают к исполнению поручений незамедлительно после заседания, не дожидаясь поступления к ним подписанного протокола заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Подготовка и оформление проектов актов акимата и акима области (города республиканского значения, столицы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Предложения в адрес акимата или акима для принятия ими соответствующего решения вносятся исполнительными органами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случае, если решение вопроса входит в компетенцию акимата или акима;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при возникновении разногласий между местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае, если решение вопроса требует координации деятельности местных исполнительных органов и территориальных подразделений центральных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Подготовка проектов постановлений акимата, решений и распоряжений акима (далее – проекты) осуществляется аппаратом и местными исполнительными органами в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах" и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок разработки, согласования, государственной регистрации проектов нормативных правовых постановлений акиматов, нормативных правовых решений акимов осуществляется в соответствии с Правилами разработки, согласования, государственной регистрации нормативных правовых актов, утверждаемыми в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах" (далее – Правила).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты разрабатываются исполнительными органами, финансируемыми из областного бюджета, в соответствии с их компетенцией, установленной законодательством Республики Казахстан, по своей инициативе или по поручениям вышестоящих государственных органов и должностных лиц, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты могут быть разработаны аппаратом по поручению акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Подготовка проектов распоряжений акима с приложением необходимых материалов осуществляется в электронном формате для решения вопросов административно-распорядительного, оперативного и индивидуального характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты распоряжений согласовываются с заинтересованными исполнительными органами, финансируемыми из областного бюджета, территориальными подразделениями центральных государственных органов и должностными лицами в течение 3 (три) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении проекта распоряжения на согласование, исполнительные органы и должностные лица рассматривают одновременно, без предварительного визирования проекта распоряжения другими заинтересованными органами, а также не отказывают в согласовании по другим формальным признакам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если проект распоряжения находится на согласовании более 3 (три) рабочих дней или срока, установленного акимом, то такой проект считается по умолчанию "согласованным".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты распоряжений, содержащие служебную информацию ограниченного распространения или сведения, составляющие государственные секреты, согласовываются в бумажном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Первый руководитель исполнительного органа обеспечивает разработку и представление проектов в аппарат в установленные Правилами сроки, а также аутентичность текстов проектов на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Проекты согласовываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с заинтересованными, в силу их компетенции, исполнительными органами, территориальными подразделениями центральных государственных органов, при этом, такая заинтересованность в согласовании проекта устанавливается исходя из предмета рассматриваемых вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с соответствующим исполнительным органом, финансируемым из областного бюджета, в области финансов – по вопросам финансовой целесообразности и обеспеченности проекта финансированием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) с соответствующим исполнительным органом, финансируемым из областного бюджета, в области экономики – по вопросам экономической целесообразности и соответствия планам и программам экономического и социального развития страны и региона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Разработчик проекта направляет на согласование проект заинтересованным исполнительным органам, территориальным подразделениям государственных органов и организациям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении проекта на согласование исполнительному органу, территориальному подразделению государственных органов и организации не допускается требовать предварительного согласования проекта другими заинтересованными органами и организациями, а также отказывать в согласовании по другим формальным признакам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если проект находится на согласовании в органе или организации более установленного срока, и ответ по нему не представлен, то такой проект считается по умолчанию "согласованным".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Разработчик проекта одновременно в проекте предусматривает нормы по приведению постановлений акимата и/или решений и распоряжений акима в соответствие с принимаемым актом и/или предусматривает поручение о соответствующем их приведении с установлением конкретных сроков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Согласование проектов у заместителей акима и руководителя аппарата осуществляется в соответствии с распределением обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Постановления акимата, решения и распоряжения акима рассылаются в электронном виде аппаратом в соответствии с утвержденной руководителем аппарата рассылкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акты акимата и акима, подлежащие регистрации в органах юстиции, рассылаются адресатам после регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Своевременный выпуск и рассылку документов адресатам обеспечивает аппарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Замена ранее разосланных экземпляров постановлений акимата, решений и распоряжений акима при технических ошибках производится только с разрешения руководителя аппарата. В этом случае, первоначально разосланные документы отзываются аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Учет, систематизация и ведение контрольных экземпляров принятых акиматом и акимом актов, внесение в них всех текущих изменений и дополнений осуществляется аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Разработчик в течение 7 (семь) рабочих дней со дня получения постановления акимата или решения акима, касающихся прав, свобод и обязанностей граждан или затрагивающих интересы субъектов предпринимательства, размещает на своем интернет-ресурсе пресс-релиз на казахском и русском языках, а в случае необходимости и на иных языках, который содержит информацию о конкретных целях, социально-экономических и (или) правовых последствиях, а также предполагаемой эффективности постановления акимата или решения акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Организация исполнения законодательных актов, актов и поручений Президента, Правительства, Премьер-Министра Республики Казахстан, акимата и акима</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Организация исполнения законодательных актов, актов Президента, Правительства, Премьер-Министра Республики Казахстан, акимата и акима осуществляется в соответствии с Указом Президента Республики Казахстан от 27 апреля 2010 года № 976 "Об утверждении Правил подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов", настоящим Регламентом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. На контроль ставят законодательные акты, акты и поручения Президента Республики, Правительства, Премьер-Министра Республики, акимата, акима и иные поручения государственных органов и должностных лиц в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Первые руководители исполнительных органов обеспечивают своевременное и качественное исполнение законодательных актов, актов и поручений Президента Республики, Правительства, Премьер-Министра Республики, акимата и акима, которые направляются для исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В поручении акима и его заместителей устанавливаются сроки исполнения документов. В случае не установления сроков, определяется месячный срок исполнения, исчисляемый со дня поступления документа, а при наличии грифа "срочно" – десятидневный срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Если поручение не исполняется в установленный срок, то первый руководитель органа, ответственного за исполнение поручения (либо лицо, исполняющее его обязанности), не позднее 1 (один) рабочего дня до указанного срока сообщает о причинах задержки и в установленном порядке ходатайствует о продлении срока его исполнения. Продление срока исполнения поручения допускается не более двух раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Обеспечение деятельности по контролю за сроками исполнения законодательных актов, актов и поручений Президента Республики, Правительства, Премьер-Министра Республики, акимата и акима осуществляется аппаратом в порядке, определяемом акимом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Аппарат, регулярно информируя акима о ходе выполнения законодательных актов, актов и поручений Президента Республики, Правительства, Премьер-Министра Республики, акимата и акима, обеспечивает деятельность акима по контролю за их исполнением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместители акима, руководитель аппарата по фактам грубых нарушений установленного порядка исполнения законодательных актов, актов и поручений Президента Республики, Правительства, Премьер-Министра Республики, акимата и акима могут вносить предложения по привлечению виновных должностных лиц к дисциплинарной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Аким, заместители акима, руководитель аппарата обеспечивают реализацию государственной политики в отраслях экономики и выполнение задач, поставленных Президентом Республики Казахстан, Правительством Республики Казахстан, Премьер-Министром Республики Казахстан, в пределах соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Члены акимата по согласованию с акимом или лицом, исполняющим обязанности акима, самостоятельно участвуют от имени акимата в совещаниях центральных государственных органов, за исключением совещаний с участием Президента Республики Казахстан, Председателя Сената Парламента Республики Казахстан, Председателя Мажилиса Парламента Республики Казахстан, Премьер-Министра Республики Казахстан, Руководителя Администрации Президента Республики Казахстан, заместителей Премьер-Министра Республики Казахстан, заместителей Руководителя Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2732,1940 +2701,1924 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 июня 2023 года № 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовой регламент</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>акимата района (города областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Типовой регламент</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Типовой регламент акимата района (города областного значения) разработан в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" (далее – Закон) и устанавливает порядок подготовки и проведения заседаний акимата района (города областного значения) (далее – акимат), подготовки и оформления проектов актов акимата и акима района (города областного значения) (далее – аким), а также организацию исполнения актов и поручений Президента, Правительства, Премьер-Министра Республики Казахстан, акиматов и акимов области (города республиканского значения, столицы), района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акимат входит в единую систему исполнительных органов Республики Казахстан, обеспечивает проведение общегосударственной политики исполнительной власти в сочетании с интересами и потребностями развития соответствующей территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Состав акимата формируется акимом из заместителей акима, руководителя аппарата акима, первых руководителей исполнительных органов, финансируемых из районного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Персональный состав акимата определяется акимом и согласовывается решением сессии районного (города областного значения) маслихата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Деятельность акимата регулируется Конституцией Республики Казахстан, Законом, иными нормативными правовыми актами Республики Казахстан и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акимата и акима осуществляет аппарат акима района (города областного значения) (далее – аппарат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ведение делопроизводства акимата и обработка корреспонденции, поступающей в акимат, возлагается на аппарат и осуществляется в порядке, разрабатываемом в соответствии с требованиями Административного процедурно-процессуального кодекса Республики Казахстан, нормативных правовых актов и утверждаемом распоряжением акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае отсутствия замечаний и предложений по поднимаемому вопросу к поручениям акима, а также к запросу государственных органов, информация об отсутствии замечаний или предложений направляется только через официальную электронную почту или иным способом, не противоречащим законодательству, в том числе с использованием возможности системы электронного документооборота без официального направления письма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заместители акима и руководитель аппарата обеспечивают соблюдение установленного настоящим Регламентом порядка прохождения вносимых на рассмотрение проектов постановлений акимата, решений и распоряжений акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Планирование работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ежеквартальный перечень вопросов для рассмотрения на заседаниях акимата составляется аппаратом по предложению членов акимата по согласованию с курирующим заместителем акима или руководителем аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень вопросов, планируемых к рассмотрению на заседаниях акимата, утверждается руководителем аппарата не позднее 20 (двадцать) числа месяца, предшествующего планируемому кварталу по согласованию с акимом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Утвержденный перечень рассылается членам акимата, а также, в случае необходимости, акимам городов, районов и другим должностным лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об исключении запланированного вопроса из перечня или перенос его рассмотрения на другой срок принимается руководителем аппарата по согласованию с акимом на основании записки соответствующего члена акимата с указанием уважительных причин, внесенной не позднее 5 (пять) рабочих дней до даты проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Об указанном решении информируются заинтересованные в силу своей компетенции исполнительные органы, территориальные подразделения центральных государственных органов и иные должностные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мониторинг повторного снятия и/или переноса срока рассмотрения одного и того же вопроса, обеспечивают заместители акима и руководитель аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Подготовка и проведение заседаний акимата района (города областного значения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заседания акимата проводятся посредством видеоконференцсвязи, а также в очном или смешанном форматах не реже одного раза в месяц и созываются руководителем аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеочередные заседания созываются по инициативе акима или лица, исполняющего обязанности акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. На заседаниях акимата председательствует аким, а в его отсутствие – лицо, исполняющее обязанности акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заседания акимата являются открытыми и ведутся на казахском и (или) русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости, отдельные вопросы могут рассматриваться на закрытых заседаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Заседание акимата считается правомочным, если в нем принимает участие не менее двух третей членов акимата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения вопроса на заседании акимата принимается постановление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановления принимаются большинством голосов присутствующих членов акимата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. На заседаниях акимата могут присутствовать депутаты палат Парламента Республики Казахстан, маслихата, акимы поселков, аулов (сел), аульных (сельских) округов, а также руководители областных исполнительных и территориальных подразделений центральных государственных органов и иные должностные лица, которым такое право предоставлено законами, актами Президента и Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Подготовленные к рассмотрению на заседании материалы на казахском и русском языках вносятся в аппарат за 5 (пять) рабочих дней до заседания и включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) справки, информационные сведения и материалы объемом не более 5 (пять) страниц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проекты постановлений и протокольного решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сравнительные таблицы, презентации (цветные слайды объемом не более 10 (десять) мегабайт и размером шрифта не менее 20, соответствующие формату отображения визуальной информации 16:9);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информационные (аналитические) доклады (продолжительностью не более 7-10 минут);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) список участников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) другие материалы по вопросам, рассматриваемым на заседании акимата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Материалы к заседанию вносятся в электронном виде, за исключением документов, содержащих служебную информацию ограниченного распространения или государственные секреты, которые вносятся с соблюдением требований режима секретности и ограничения допуска на заседания в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участие приглашенных в заседании обеспечивается аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приглашенное лицо обеспечивает подтверждение и (или) участие на заседании (совещаниях), организованном (организованных) аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В исключительных случаях, по поручению акима или лица, исполняющего обязанности акима, когда вносится изменение в запланированный вопрос и заседание проводится во внеочередном порядке, материалы могут вноситься в аппарат в день его проведения и доводиться до участников заседания непосредственно на заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Содержание материалов и качество их подготовки обеспечивает член акимата, к компетенции которого относится рассматриваемый вопрос.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Аппарат составляет проект повестки дня заседания и после согласования с акимом либо лицом, его замещающим, в электронном виде рассылает его и соответствующие материалы членам акимата и приглашенным, а при необходимости и другим должностным лицам за 3 (три) рабочих дня до заседания, согласно утвержденному руководителем аппарата указателю рассылки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несвоевременного, а также некачественного представления материалов к заседанию, курирующим заместителем акима или руководителем аппарата принимается решение о снятии с рассмотрения запланированного вопроса или переносе его рассмотрения на другой срок, и докладывается об этом акиму или лицу, его замещающему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Своевременное и качественное представление материалов обеспечивается первыми руководителями соответствующих органов и курирующими заместителями акима и (или) руководителем аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении заседания акимата по поручению акима в экстренном порядке, материалы по рассматриваемым вопросам могут вноситься в аппарат в день его проведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Подписанный акимом или лицом, исполняющим обязанности акима, и зарегистрированный аппаратом протокол заседания в течение 3 (три) рабочих дней направляется в электронном виде для исполнения исполнительным органам, территориальным подразделениям центральных государственных органов и организациям, которым в протоколе даны соответствующие поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Исполнительные органы и организации, которым было дано поручение, представители которых присутствовали на заседании, приступают к исполнению поручений незамедлительно после заседания, не дожидаясь поступления к ним подписанного протокола заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Подготовка и оформление проектов актов акимата и акима района (города областного значения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Предложения в адрес акимата или акима для принятия ими соответствующего решения вносятся исполнительными органами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случае, если решение вопроса входит в компетенцию акимата или акима;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при возникновении разногласий между местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае, если решение вопроса требует координации деятельности местных исполнительных органов и территориальных подразделений центральных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Подготовка проектов постановлений акимата, решений и распоряжений акима (далее – проекты) осуществляется аппаратом и местными исполнительными органами в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах" и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок разработки, согласования, государственной регистрации проектов нормативных правовых постановлений акиматов, нормативных правовых решений акимов осуществляется в соответствии с Правилами разработки, согласования, государственной регистрации нормативных правовых актов, утверждаемыми в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах" (далее – Правила).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты разрабатываются исполнительными органами, финансируемыми из районного бюджета, в соответствии с их компетенцией, установленной законодательством Республики Казахстан, по своей инициативе или по поручениям вышестоящих государственных органов и должностных лиц, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты могут быть разработаны аппаратом по поручению акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Подготовка проектов распоряжений акима с приложением необходимых материалов осуществляется в электронном формате для решения вопросов административно-распорядительного, оперативного и индивидуального характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты распоряжений согласовываются с заинтересованными исполнительными органами, финансируемыми из районного бюджета, и должностными лицами в течение 3 (три) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении проекта распоряжения на согласование, исполнительные органы и должностные лица рассматривают одновременно, без предварительного визирования проекта распоряжения другими заинтересованными органами, а также не отказывают в согласовании по другим формальным признакам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если проект распоряжения находится на согласовании более 3 (три) рабочих дней или срока, установленного акимом, то такой проект считается по умолчанию "согласованным".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты распоряжений, содержащие служебную информацию ограниченного распространения или сведения, составляющие государственные секреты, согласовываются в бумажном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z162" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Первый руководитель исполнительного органа обеспечивает разработку и представление проектов в аппарат в установленные Правилами сроки, а также аутентичность текстов проектов на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z163" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Проекты согласовываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z164" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с заинтересованными, в силу их компетенции, исполнительными органами, территориальными подразделениями центральных государственных органов, при этом, такая заинтересованность в согласовании проекта устанавливается исходя из предмета рассматриваемых вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z165" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с соответствующим исполнительным органом, финансируемым из районного бюджета, в области финансов – по вопросам финансовой целесообразности и обеспеченности проекта финансированием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) с соответствующим исполнительным органом, финансируемым из районного бюджета, в области экономики – по вопросам экономической целесообразности и соответствия планам и программам экономического и социального развития страны и региона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Разработчик проекта направляет на согласование проект заинтересованным исполнительным органам, территориальным подразделениям государственных органов и организациям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении проекта на согласование исполнительному органу, территориальному подразделению государственных органов и организации не допускается требовать предварительного согласования проекта другими заинтересованными органами и организациями, а также отказывать в согласовании по другим формальным признакам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если проект находится на согласовании в органе или организации более установленного срока, и ответ по нему не представлен, то такой проект считается по умолчанию "согласованным".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Разработчик проекта одновременно в проекте предусматривает нормы по приведению постановлений акимата и/или решений и распоряжений акима в соответствие с принимаемым актом и/или предусматривает поручение о соответствующем их приведении с установлением конкретных сроков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Согласование проектов у заместителей акима и руководителя аппарата осуществляется в соответствии с распределением обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Постановления акимата, решения и распоряжения акима рассылаются в электронном виде аппаратом в соответствии с утвержденной руководителем аппарата рассылкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акты акимата и акима, подлежащие регистрации в органах юстиции, рассылаются адресатам после регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Своевременный выпуск и рассылку документов адресатам обеспечивает аппарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Замена ранее разосланных экземпляров постановлений акимата, решений и распоряжений акима при технических ошибках производится только с разрешения руководителя аппарата. В этом случае, первоначально разосланные документы отзываются аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Учет, систематизация и ведение контрольных экземпляров принятых акиматом и акимом актов, внесение в них всех текущих изменений и дополнений осуществляется аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Разработчик в течение 7 (семь) рабочих дней со дня получения постановления акимата или решения акима, касающихся прав, свобод и обязанностей граждан или затрагивающих интересы субъектов предпринимательства, размещает на своем интернет-ресурсе пресс-релиз на казахском и русском языках, а в случае необходимости и на иных языках, который содержит информацию о конкретных целях, социально-экономических и (или) правовых последствиях, а также предполагаемой эффективности постановления акимата или решения акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Организация исполнения актов и поручений Президента, Правительства, Премьер-Министра Республики Казахстан, акиматов и акимов области (города республиканского значения, столицы), района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Организация исполнения законодательных актов, актов Президента, Правительства, Премьер-Министра Республики Казахстан, акимата и акима осуществляется в соответствии с Указом Президента Республики Казахстан от 27 апреля 2010 года № 976 "Об утверждении Правил подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов", настоящим Регламентом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. На контроль ставят законодательные акты, акты и поручения Президента Республики, Правительства, Премьер-Министра Республики, акимата, акима и иные поручения государственных органов и должностных лиц в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Первые руководители исполнительных органов обеспечивают своевременное и качественное исполнение законодательных актов, актов и поручений Президента Республики, Правительства, Премьер-Министра Республики, акимата и акима, которые направляются для исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В поручении акима и его заместителей устанавливаются сроки исполнения документов. В случае не установления сроков, определяется месячный срок исполнения, исчисляемый со дня поступления документа, а при наличии грифа "срочно" – десятидневный срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Если поручение не исполняется в установленный срок, то первый руководитель органа, ответственного за исполнение поручения (либо лицо, исполняющее его обязанности), не позднее 1 (один) рабочего дня до указанного срока сообщает о причинах задержки и в установленном порядке ходатайствует о продлении срока его исполнения. Продление срока исполнения поручения допускается не более двух раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Обеспечение деятельности по контролю за сроками исполнения законодательных актов, актов и поручений Президента Республики, Правительства, Премьер-Министра Республики, акимата и акима осуществляется аппаратом в порядке, определяемом акимом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Аппарат, регулярно информируя акима о ходе выполнения законодательных актов, актов и поручений Президента Республики, Правительства, Премьер-Министра Республики, акимата и акима, обеспечивает деятельность акима по контролю за их исполнением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z186" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместители акима, руководитель аппарата по фактам грубых нарушений установленного порядка исполнения законодательных актов, актов и поручений Президента Республики, Правительства, Премьер-Министра Республики, акимата и акима могут вносить предложения по привлечению виновных должностных лиц к дисциплинарной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Аким, заместители акима, руководитель аппарата обеспечивают реализацию государственной политики в отраслях экономики и выполнение задач, поставленных Президентом Республики Казахстан, Правительством Республики Казахстан, Премьер-Министром Республики Казахстан, в пределах соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Члены акимата по согласованию с акимом или лицом, исполняющим обязанности акима, самостоятельно участвуют от имени акимата в совещаниях центральных государственных органов, за исключением совещаний с участием Президента Республики Казахстан, Председателя Сената Парламента Республики Казахстан, Председателя Мажилиса Парламента Республики Казахстан, Премьер-Министра Республики Казахстан, Руководителя Администрации Президента Республики Казахстан, заместителей Премьер-Министра Республики Казахстан, заместителей Руководителя Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4991,31 +4944,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>