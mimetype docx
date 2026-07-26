--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf92cb9" w14:textId="bf92cb9">
+    <w:p w14:paraId="d847986" w14:textId="d847986">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1053,650 +1053,1466 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 242 Социального кодекса Республика Казахстан (далее – Социальный кодекс), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном специальном пособии лицам, работавшим на подземных и открытых горных работах, на работах с особо вредными и особо тяжелыми условиями труда или на работах с вредными и тяжелыми условиями труда" и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее - Закон).</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном специальном пособии лицам, работавшим на подземных и открытых горных работах, на работах с особо вредными и особо тяжелыми условиями труда или на работах с вредными и тяжелыми условиями труда" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа  Министра труда и социальной защиты населения РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ИС ЗАГС - информационная система "Запись актов гражданского состояния";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) автоматизированная информационная система "Е-макет" (далее - АИС "Е-макет") - автоматизированная информационная система "Электронное назначение пенсионных выплат и пособий" Министерства труда и социальной защиты населения Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ИС "РПН" - информационная система "Регистр прикрепленного населения" Министерства здравоохранения Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) филиалы Государственной корпорации – областные, городов Астана, Алматы и Шымкент филиалы Государственной корпорации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) отделения Государственной корпорации – городские, районные отделения Государственной корпорации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) централизованная база данных (далее – ЦБД) – централизованная база данных уполномоченного государственного органа для осуществления видов выплат на условиях, установленных Социальным кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) заявитель – физическое лицо, юридическое лицо или индивидуальный предприниматель, обращающиеся за назначением единовременной выплаты на погребение из средств республиканского бюджета;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+      8) заявитель (услугополучатель) – физическое лицо, юридическое лицо или индивидуальный предприниматель, обращающиеся за назначением единовременной выплаты на погребение из средств республиканского бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган по назначению единовременной выплаты на погребение из средств республиканского бюджета (услугодатель) (далее – уполномоченный орган по назначению единовременной выплаты на погребение) – территориальные подразделения ведомства уполномоченного государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 13) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 72</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронный макет дела (далее – ЭМД) – электронный макет дела получателя единовременной выплаты на погребение из средств республиканского бюджета (далее - единовременная выплата на погребение), формируемый автоматизированной информационной системой "Е-макет" в автоматическом режиме или Государственной корпорацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра труда и социальной защиты населения РК от 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 № 193 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный государственный орган в течение трех рабочих дней с даты утверждения или изменения настоящих Правил актуализирует информацию о порядке оказания государственной услуги и направляет ее в Единый контакт-центр, уполномоченный орган по назначению пособия, Государственную корпорацию и оператору информационно-коммуникационной инфраструктуры "электронного Правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для назначения единовременной выплаты на погребение умершего получателя государственной базовой пенсионной выплаты, пенсионных выплат по возрасту, государственных социальных пособий по инвалидности, по случаю потери кормильца, государственных специальных пособий (далее – получатель) физическим или юридическим лицом, осуществившим погребение, при наличии индивидуального идентификационного номера заявителя или бизнес-идентификационного номера юридического лица представляется заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственную корпорацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) через портал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) через проактивную услугу (абонентское устройство сотовой связи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок оказания проактивных услуг по назначению выплаты предусмотрен главой 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления единовременной выплаты на погребение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок осуществления единовременной выплаты на погребение через Государственную корпорацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При обращении заявителя за назначением единовременной выплаты на погребение через Государственную корпорацию физическим или юридическим лицом, осуществившим погребение, при наличии индивидуального идентификационного номера физического лица или бизнес-идентификационного номера юридического лица заявление подписывается или заверяется ЭЦП заявителя, а также посредством абонентского устройства сотовой связи услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1714,192 +2530,362 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Специалист, принимающий документы, формирует запросы в информационные системы (далее – ИС) через шлюз "электронного правительства":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в ИС Государственная база данных "Физические лица" – по документам, удостоверяющих личность заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в ИС "ЗАГС" – по свидетельству о смерти получателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электронные документы формируются, проверяются и используются посредством сервиса цифровых документов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При отсутствии сведений из ИС физическим или юридическим лицом, осуществившим погребение, к заявлению прилагаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) документ, удостоверяющий личность лица, осуществившего погребение, либо справка (свидетельство) о государственной регистрации юридического лица (для юридических лиц) или патент индивидуального предпринимателя (для физических лиц, осуществляющих предпринимательскую деятельность без образования юридического лица), осуществившего погребение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о смерти получателя или документ, подтверждающий факт смерти, выданный уполномоченным органом других государств и заверенный апостилем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении документов, составленных на иностранном языке, нотариус свидетельствует верность перевода документа на казахский или русский язык в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1914,211 +2900,305 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 34, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Перечень основных требований к оказанию государственной услуги единовременной выплаты на погребение регламентирован согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Специалист, принявший заявление, проверяет полноту пакета документов, принимаемых у заявителя для назначения единовременной выплаты на погребение, а также сведений, полученных из ИС, обеспечивают качество воспроизведения электронных копий документов и их соответствия оригиналам, представленных заявителем в соответствии с пунктом 6 настоящих Правил, удостоверяет посредством своего ЭЦП, после чего оригиналы документов возвращает заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае представления заявителем неполного пакета документов, и (или) документов с истекшим сроком действия, заявителю безотлагательно выдается расписка об отказе в приеме заявления на назначение единовременной выплаты по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заявление о назначении единовременной выплаты на погребение в отделении Государственной корпорации регистрируется в электронном журнале регистрации заявлений граждан о назначении выплат по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, если обращение за единовременной выплатой на погребение последовало не позднее трех лет с даты смерти получателя пенсии или пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Специалистом, принявшим заявление, заявителю направляется электронная расписка (при личном обращении заявителя расписка выдается в бумажном формате) о принятии документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2136,329 +3216,417 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок осуществления единовременной выплаты на погребение через портал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Пункт 13 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 № 193 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При обращении заявителя за назначением единовременной выплаты на погребение посредством портала запрос в ИС государственных органов и (или) организаций для подтверждения представленных сведений и получения необходимых сведений, предусмотренных в заявлении для назначения единовременной выплаты согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, сведения получаются из соответствующих ИС государственных органов и (или) организаций самим заявителем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z201" w:id="54"/>
+    <w:bookmarkStart w:name="z201" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении ИС государственными органами и (или) организациями электронных сведений, подтверждающих запрашиваемые сведения, заявитель, осуществивший запрос посредством портала, удостоверяет электронное заявление своим ЭЦП и направляет его в автоматизированную АИС "Е-макет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z202" w:id="55"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z202" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поступившее посредством портала электронное заявление, представленное для назначения единовременной выплаты, проходит проверку по следующим параметрам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z203" w:id="56"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z203" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полнота представленных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z204" w:id="57"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z204" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие факта назначения единовременной выплаты на погребение по указанному умершему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z205" w:id="58"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z205" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствие факта подачи заявления на назначение единовременной выплаты по указанному умершему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z206" w:id="59"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z206" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) статус получателя пенсионных выплат по возрасту, государственной базовой пенсионной выплаты, государственных социальных пособий, государственного специального пособия, на дату его смерти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z207" w:id="60"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z207" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обращение за единовременной выплатой на погребение последовало не позднее трех лет с даты смерти получателя пенсии или пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z208" w:id="61"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z208" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном результате проверки по указанным параметрам заявление перемещается в журнал входящих сообщений, предназначенных для обработки в АИС "Е-макет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z209" w:id="62"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z209" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявителю, обратившемуся за назначением единовременной выплаты на погребение посредством портала, в личный кабинет заявителя направляется уведомление о принятии электронного заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z210" w:id="63"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z210" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электронные заявки, поступившие через портал, автоматически регистрируются в электронном журнале регистрации заявлений граждан на назначение по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2477,208 +3645,386 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок осуществления проактивной услуги по назначению единовременной выплаты на погребение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При оказании проактивной услуги по назначению единовременной выплаты на погребение предоставление заявления не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Посредством АИС "Е-макет" для определения услугополучателя инициируется запрос в ИС ЗАГС на получение сведений о лице, обратившемся за регистрацией актовой записи о смерти либо в ИС "РПН" для получения сведений о лице, забравшем тело умершего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении необходимых сведений из ИС государственных органов, а также при регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на портале посредством АИС "Е-макет" инициируется sms-сообщение о возможности назначения единовременной выплаты на погребение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. После получения согласия услугополучателя на оказание проактивной услуги, а также иных необходимых сведений от услугополучателя, в том числе ограниченного доступа, услугополучатель посредством абонентского устройства сотовой связи направляет sms-сообщение о подтверждении или предоставлении номера банковского счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обращения за назначением единовременной выплаты на погребение через проактивную услугу считается день получения согласия на назначение единовременной выплаты на погребение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае получения согласия услугополучателя АИС "Е-макет" осуществляет автоматическую регистрацию заявления в электронном журнале регистрации заявлений (заявок) граждан на назначение единовременной выплаты на погребение, после которой заявителю направляется уведомление о принятии электронной заявки, удостоверенное ЭЦП уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z212" w:id="71"/>
+    <w:bookmarkStart w:name="z212" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непрохождении проверки по указанным параметрам АИС "Е-макет", автоматически представляет уведомление об отклонении электронной заявки заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2696,230 +4042,254 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок назначения единовременной выплаты на погребение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Отделение Государственной корпорации в течение одного рабочего дня формирует ЭМД и электронный проект решения на назначение (об отказе в назначении) единовременной выплаты на погребение согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет в филиал Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Филиал Государственной корпорации в течение одного рабочего дня рассматривает поступившие документы, проверяет правильность расчета и оформления ЭМД и электронного проекта решения и направляет в уполномоченный орган по назначению единовременной выплаты на погребение для принятия решения о назначении (об отказе в назначении) единовременной выплаты на погребение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по назначению единовременной выплаты на погребение рассматривает поступивший электронный проект решения с электронными документами, принимает решение о назначении (отказе в назначении) единовременной выплаты на погребение в течение одного рабочего дня со дня их поступления в уполномоченный орган по назначению единовременной выплаты на погребение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Отделение Государственной корпорации информирует заявителя о принятом решении о назначении или отказе в назначении единовременной выплаты посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z84" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sms-оповещения о назначении или отказе в назначении пособия регистрируется в журнале sms-оповещений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На портале информация о назначении единовременной выплаты на погребение направляется в "личный кабинет" заявителя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Отделение Государственной корпорации на основании решения уполномоченного органа по назначению единовременной выплаты на погребение о назначении единовременной выплаты на погребение в течение одного рабочего дня со дня их поступления формирует заявку бюджетных средств по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2954,151 +4324,245 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а также список-ведомость согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и направляет в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z213" w:id="80"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19-1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19-1. При назначении единовременной выплаты на погребение через абонентское устройство сотовой связи (проактивную услугу) или через портал АИС "Е-макет" автоматически:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z214" w:id="81"/>
+    <w:bookmarkStart w:name="z214" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       формирует ЭМД и электронный проект решения о назначении единовременной выплаты на погребение согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, утверждает электронный проект решения посредством ЭЦП уполномоченного лица услугодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z215" w:id="82"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z215" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в случае отсутствия или некорректности сведений в ЭМД необходимых для принятия решения о назначении (отказе в назначении), формирует решение об отказе в назначении единовременной выплаты на погребение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z216" w:id="83"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z216" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автоматически осуществляет постановку электронного проекта решения на выплату в АИС "ЦБД".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3117,550 +4581,738 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Перечисление единовременной выплаты на погребение Государственная корпорация производит в течение пяти рабочих дней со дня обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Услугополучатель вправе обжаловать решение, действие (бездействие) услугодателя, должностного лица в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жалоба подается услугодателю, должностному лицу, чьи решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При этом услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение, совершит действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При несогласии с результатами оказанной государственной услуги услугополучатель вправе обратиться с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жалоба услугополучателя, поступившая услугодателю, непосредственно оказывающему государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель, должностного лица, чьи решение, действие (бездействие) обжалуются, заслушивает должностное лицо, чей административный акт, административное действие (бездействие) оспаривается, участника административной процедуры в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственная корпорация обеспечивает включение назначенных сумм единоврдеменных выплат на погребение в потребность в бюджетных средствах на выплату, которая представляется в уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Уполномоченный государственный орган направляет в Министерство финансов Республики Казахстан сведения о бюджетных средствах, необходимых для выплаты в пределах сводного плана финансирования по платежам, на соответствующий период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Уполномоченный государственный орган согласно потребности бюджетных средств на выплату осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных индивидуальным планом финансирования по платежам на отчетный период. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Суммы, образовавшиеся после формирования потребности на месяц выплаты, подлежат включению в последующий за ним месяц в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Государственная корпорация, получив бюджетные средства, формирует в соответствии с графиком выплаты платежные поручения на выплату единовременной выплаты на погребение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Выплата единовременной выплаты на погребение производится Государственной корпорацией путем зачисления на банковские счета в уполномоченном органе по назначению единовременной выплаты на погребение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Взаимодействие по выплате единовременной выплаты на погребение получателям регламентированы на основании договоров, заключенных между Государственной корпорацией и организациями, осуществляющими отдельные виды банковских операций, если иное не установлено Национальным Банком Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Оплата банковских услуг, связанных с выплатой пособия, осуществляется за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 37 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. ИС обеспечивает комплекс мероприятий, направленных на обеспечение бесперебойного функционирования и актуализации ИС в соответствии с их назначением. ИС уполномоченного государственного органа обеспечивает полноту, достоверность, актуальность и своевременность передаваемых данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информационное взаимодействие осуществляется через Единую транспортную среду государственных органов Республики Казахстан с применением ЭЦП. Защита информации при информационном обмене обеспечивается как за счет использования единой защищенной транспортной среды государственных органов, так и за счет мероприятий технического и организационного характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 38 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Уполномоченный орган по назначению единовременной выплаты на погребение обеспечивает внесение данных в автоматизированном режиме о стадии оказания государственной услуги в ИС мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3960,70 +5612,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств республиканского бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4052,248 +5704,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (проживающего по адресу, телефон)____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z115" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу назначить единовременную выплату на погребение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z116" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z117" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии) дата рождения умершего)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z118" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z119" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (проживавшего по адресу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z120" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Единовременную выплату на погребение прошу перечислить на банковский счет № ___________ ______________ филиала банка, Акционерного общества "Казпочта" № __________________. Тип счета: лицевой _______________карточный счет_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z121" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку моих персональных данных, необходимых для единовременной выплаты на погребение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z122" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта". В случае открытия отдельного банковского счета для зачисления пособий и (или) социальных выплат, выплачиваемых из государственного бюджета и (или) Государственного фонда социального страхования, на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4832,70 +6484,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контактные данные заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон домашний ____________ мобильный ____________ Е-маil ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5011,50 +6663,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии) и роспись принявшего документы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5176,72 +6942,79 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра труда и социальной защиты населения РК от 30.12.2024 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 509</w:t>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5333,87 +7106,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные органы Комитета труда и социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
+Назначение единовременной выплаты на погребение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5446,141 +7219,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления на оказание государственной услуги осуществляются через:</w:t>
-[...53 lines deleted...]
-3) абонентское устройство сотовой связи (проактивная услуга).</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5613,141 +7332,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-через Государственную корпорацию – 3 (три) рабочих дня;</w:t>
-[...53 lines deleted...]
-Максимально допустимое время обслуживания услугополучателя – 20 минут.</w:t>
+Территориальные органы Комитета регулирования и контроля в сфере социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5780,87 +7445,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная) и (или) бумажная, проактивная</w:t>
+Прием заявления на оказание государственной услуги осуществляются через:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "электронного правительства" www.egov.kz (далее – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) абонентское устройство сотовой связи (проактивная услуга).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5893,123 +7612,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о назначении единовременной выплаты на погребение либо отказе о назначении единовременной выплаты.</w:t>
+через Государственную корпорацию – 3 (три) рабочих дня;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги выдается при предъявлении документа, удостоверяющего личность при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности) на основании расписки о приеме соответствующих документов.</w:t>
+через портал и абонентское устройство сотовой связи (проактивную услугу) – 1 (один) рабочий день.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При оказании услуги через абонентское устройство связи (проактивную услугу) результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
+Максимально допустимое время ожидания для сдачи пакета документов - 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время обслуживания услугополучателя – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6042,105 +7779,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...17 lines deleted...]
-Государственная услуга оказывается бесплатно физическим и юридическим лицам (далее – услугополучатель)</w:t>
+Электронная (частично автоматизированная) и (или) бумажная, проактивная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6173,253 +7892,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы:</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+Уведомление о назначении единовременной выплаты на погребение либо отказе о назначении единовременной выплаты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием осуществляется в порядке "электронной очереди" без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала.</w:t>
+Результат оказания государственной услуги выдается при предъявлении документа, удостоверяющего личность при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности) на основании расписки о приеме соответствующих документов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ;</w:t>
-[...91 lines deleted...]
-2) Государственной корпорации – www.gov4c.kz.</w:t>
+При оказании услуги через абонентское устройство связи (проактивную услугу) результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6452,267 +8041,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам и следующие документы:</w:t>
-[...179 lines deleted...]
-Сведения о документе, удостоверяющем личность или о государственной регистрации юридического лица (для юридических лиц) или о патенте индивидуального предпринимателя (для физических лиц, осуществляющих предпринимательскую деятельность без образования юридического лица), осуществившего погребение, о свидетельстве о смерти услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+Государственная услуга оказывается бесплатно физическим и юридическим лицам (далее – услугополучатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6745,179 +8154,235 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
+График работы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан; Прием осуществляется в порядке "электронной очереди" без ускоренного обслуживания, возможно бронирование электронной очереди посредством веб-портала.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+2) посредством веб-портала исключением технических перерывов, связанных с проведением ремонтных работ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) услугодателя – с понедельника по пятницу включительно, в соответствии с графиком работы услугодателя, Государственной корпорации и объектов информации с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, при оказании государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае устранения услугополучателем причин отказа в оказании государственной услуги, услугополучатель обращается повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги.</w:t>
+1) Министерство – https://www.gov.kz/memleket/entities/enbek, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – https://www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6950,87 +8415,585 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам и следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации) лица осуществившего погребение, или справка (свидетельство) о государственной регистрации юридического лица (для юридических лиц) осуществившего погребение (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) свидетельство о смерти или документ, подтверждающий факт смерти, выданный уполномоченным органом других государств и заверенных апостилем (для сверки предоставляется подлинник документа).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление документа, удостоверяющего личность услугополучателя, свидетельства о смерти или документа, подтверждающего факт смерти, не требуется при подтверждении информации, содержащейся в указанных документах, государственными информационными системами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ для назначения единовременной выплаты на погребение – заявление на назначение единовременной выплаты на погребение посредством веб-портала в форме электронного документа, удостоверенного ЭЦП услугополучателя согласно приложению 5 к настоящим Правилам; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для получения информации о назначении единовременной выплаты на погребение – запрос в форме электронного документа, удостоверенного ЭЦП услугополучателя. Представление документов не требуется при возможности получения их из государственных информационных систем, в том числе из сервиса цифровых документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче услугополучателем документов, указанных в настоящем пункте посредством веб-портала – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Посредством абонентского устройства сотовой связи (проактивная услуга) – согласие услугополучателя на оказание проактивной услуги, а также подтверждение или предоставление номера банковского счета посредством абонентского устройства сотовой связи услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность или о государственной регистрации юридического лица (для юридических лиц), осуществившего погребение, о свидетельстве о смерти услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, при оказании государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае устранения услугополучателем причин отказа в оказании государственной услуги, услугополучатель обращается повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр "1414", 8 800 080 7777. </w:t>
+ Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр "1414", 8 800 080 7777. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги посредством справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7046,50 +9009,135 @@
               <w:t xml:space="preserve">
 Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении и информационных системах пользователей. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7246,100 +9294,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="117"/>
+    <w:bookmarkStart w:name="z157" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                РАСПИСКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         об отказе в приеме заявления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z158" w:id="118"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 3 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать вид)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7683,92 +9769,137 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="119"/>
+    <w:bookmarkStart w:name="z161" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Электронный журнал регистрации заявлений граждан о назначении</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (вид выплаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 4 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -9637,50 +11768,135 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9772,88 +11988,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выплаты на погребение из</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств республиканского бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="120"/>
+    <w:bookmarkStart w:name="z163" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на назначение единовременной выплаты на погребение через веб-портал "электронного правительства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z164" w:id="121"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z164" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От гражданина (ки) ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) заявителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10581,64 +12835,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z165" w:id="122"/>
+      <w:bookmarkStart w:name="z165" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вид документа, удостоверяющего личность: ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10915,51 +13169,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________ (ЭЦП БВУ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Фамилия, имя, отчество (при наличии) заявителя</w:t>
+        <w:t>Фамилия, имя, отчество (при его наличии) заявителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11318,51 +13572,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="123"/>
+    <w:bookmarkStart w:name="z168" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений граждан на назначение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -11371,51 +13625,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вид выплаты)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронные заявки, поступившие через портал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 6 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -12937,96 +15229,134 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z171" w:id="124"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z171" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение № ____ от "_____" _______ 20 ____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Департамента Комитета труда и социальной защиты по</w:t>
+        <w:t>Департамента Комитета регулирования и контроля в сфере социальной защиты населения по</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________ области (городу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -13876,112 +16206,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="125"/>
+    <w:bookmarkStart w:name="z174" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал sms-оповещений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вид выплаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z175" w:id="126"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 8 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по _________________ отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -15392,143 +17760,181 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z178" w:id="127"/>
+      <w:bookmarkStart w:name="z178" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (филиал Государственной корпорации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="128"/>
+    <w:bookmarkStart w:name="z179" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вид выплаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z180" w:id="129"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 9 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______" __________ 20 ___года № ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -17123,64 +19529,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z181" w:id="130"/>
+      <w:bookmarkStart w:name="z181" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________ (подписи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________ (подписи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17390,143 +19796,143 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z184" w:id="131"/>
+      <w:bookmarkStart w:name="z184" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (филиал Государственной корпорации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="132"/>
+    <w:bookmarkStart w:name="z185" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вид выплаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z186" w:id="133"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z186" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______" __________ 20 ___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19560,64 +21966,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z187" w:id="134"/>
+      <w:bookmarkStart w:name="z187" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Директор филиала Государственной корпорации _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Главный бухгалтер _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19838,88 +22244,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="135"/>
+    <w:bookmarkStart w:name="z190" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список-ведомость № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z191" w:id="136"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 11 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z191" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получателей единовременной выплаты на погребение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________ района _________________ области (города) на выплату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20989,70 +23433,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="137"/>
+    <w:bookmarkStart w:name="z192" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник отделения Государственной корпорации _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21092,322 +23536,322 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение 2 к приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="138"/>
+    <w:bookmarkStart w:name="z194" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра труда и социальной защиты Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z195" w:id="139"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z195" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 14 апреля 2015 года № 223 "Об утверждении Правил предоставления государственной базовой пенсионной выплаты за счет бюджетных средств, а также назначения и осуществления пенсионных выплат по возрасту, государственных социальных пособий по инвалидности, по случаю потери кормильца, государственных специальных пособий (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16116) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z196" w:id="140"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z196" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан и Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 31 марта 2017 года № 55 "О внесении изменений и дополнений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан и Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15106).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z197" w:id="141"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z197" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 6 мая 2020 года № 163 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 14 апреля 2015 года № 223 "Об утверждении Правил предоставления государственной базовой пенсионной выплаты за счет бюджетных средств, а также назначения и осуществления пенсионных выплат по возрасту, государственных социальных пособий по инвалидности, по случаю потери кормильца, государственных специальных пособий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20605).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z198" w:id="142"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z198" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 16 ноября 2021 года № 424 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 14 апреля 2015 года № 223 "Об утверждении Правил предоставления государственной базовой пенсионной выплаты за счет бюджетных средств, а также назначения и осуществления пенсионных выплат по возрасту, государственных социальных пособий по инвалидности, по случаю потери кормильца, государственных специальных пособий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25259).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z199" w:id="143"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z199" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 сентября 2022 года № 396 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 14 апреля 2015 года № 223 "Об утверждении Правил предоставления государственной базовой пенсионной выплаты за счет бюджетных средств, а также назначения и осуществления пенсионных выплат по возрасту, государственных социальных пособий по инвалидности, по случаю потери кормильца, государственных специальных пособий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 29905).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>