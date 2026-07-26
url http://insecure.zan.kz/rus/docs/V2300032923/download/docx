--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f38e5ec" w14:textId="f38e5ec">
+    <w:p w14:paraId="0e82542" w14:textId="0e82542">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики определения социального благополучия семьи (лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 267. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 июня 2023 года № 32923</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 267. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 июня 2023 года № 32923.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1532,2102 +1532,2300 @@
         <w:t>
       наличие кредитных обязательств – минус 50 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по критерию "Наличие/отсутствие просроченной задолженности по кредитным обязательствам" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
-[...15 lines deleted...]
-      отсутствие задолженности по кредитным обязательствам больше 90 дней и свыше 1000 тенге – 0 баллов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие задолженности по кредитным обязательствам больше 90 дней и свыше 1000 теңге – 0 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие просроченной задолженности по кредитным обязательствам у одного совершеннолетнего члена семьи (лица) больше 90 дней и свыше 1000 теңге – минус 250 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие просроченной задолженности по кредитам больше 90 дней и свыше 1000 теңге у всех совершеннолетних членов семьи – минус 500 баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 247 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Показатель "Движимое имущество":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
-[...15 lines deleted...]
-      наличие просроченной задолженности по кредитным обязательствам у одного совершеннолетнего члена семьи (лица) больше 90 дней и свыше 1000 тенге – минус 250 баллов;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по критерию "Наличие/отсутствие движимого имущества" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
-[...15 lines deleted...]
-      наличие просроченной задолженности по кредитам больше 90 дней и свыше 1000 тенге у всех совершеннолетних членов семьи – минус 500 баллов.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие в собственности семьи легкового автомобиля – минус 50 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
-[...15 lines deleted...]
-      6. Показатель "Движимое имущество":</w:t>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие одного легкового автомобиля – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
-[...15 lines deleted...]
-      1) по критерию "Наличие/отсутствие движимого имущества" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие двух легковых автомобилей – 50 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
-[...15 lines deleted...]
-      отсутствие в собственности семьи легкового автомобиля – минус 50 баллов;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие трех и более легковых автомобилей – 100 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
-[...15 lines deleted...]
-      наличие одного легкового автомобиля – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по критерию "Наличие/отсутствие коммерческого транспорта (автобус, грузовой автотранспорт, микроавтобусы, специализированные автомобили)" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...15 lines deleted...]
-      наличие двух легковых автомобилей – 50 баллов;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие коммерческого автотранспорта – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
-[...15 lines deleted...]
-      наличие трех и более легковых автомобилей – 100 баллов.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие коммерческого автотранспорта (автобус, грузовой автотранспорт, микроавтобусы, специализированные автомобили) – 80 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
-[...15 lines deleted...]
-      2) по критерию "Наличие/отсутствие коммерческого транспорта (автобус, грузовой автотранспорт, микроавтобусы, специализированные автомобили)" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по критерию "Наличие/отсутствие сельскохозяйственной техники" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
-[...15 lines deleted...]
-      отсутствие коммерческого автотранспорта – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие сельскохозяйственной техники – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
-[...15 lines deleted...]
-      наличие коммерческого автотранспорта (автобус, грузовой автотранспорт, микроавтобусы, специализированные автомобили) – 80 баллов.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие одного вида сельскохозяйственной техники – 100 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
-[...15 lines deleted...]
-      3) по критерию "Наличие/отсутствие сельскохозяйственной техники" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие более двух видов сельскохозяйственной техники – 200 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
-[...15 lines deleted...]
-      отсутствие сельскохозяйственной техники – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Показатель "Занятость лиц":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
-[...15 lines deleted...]
-      наличие одного вида сельскохозяйственной техники – 100 баллов;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по критерию "Наличие/отсутствие безработных лиц" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
-[...15 lines deleted...]
-      наличие более двух видов сельскохозяйственной техники – 200 баллов.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие трудоспособного лица – минус 100 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
-[...15 lines deleted...]
-      7. Показатель "Занятость лиц":</w:t>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие трудоспособных неработающих лиц – 0 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
-[...15 lines deleted...]
-      1) по критерию "Наличие/отсутствие безработных лиц" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по критерию "Наличие работающих лиц" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
-[...15 lines deleted...]
-      отсутствие трудоспособного лица – минус 100 баллов;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие одного работающего лица – 150 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
-[...15 lines deleted...]
-      наличие трудоспособных неработающих лиц – 0 баллов.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие двух и более работающих лиц – 300 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
-[...15 lines deleted...]
-      2) по критерию "Наличие работающих лиц" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по критерию "Наличие/отсутствие регистрации лица, осуществляющего предпринимательскую деятельность" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
-[...15 lines deleted...]
-      наличие одного работающего лица – 150 баллов;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие лица, зарегистрированного в качестве лица, осуществляющего предпринимательскую деятельность – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
-[...15 lines deleted...]
-      наличие двух и более работающих лиц – 300 баллов.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие лица, зарегистрированного в качестве индивидуального предпринимателя – 50 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
-[...15 lines deleted...]
-      3) по критерию "Наличие/отсутствие регистрации лица, осуществляющего предпринимательскую деятельность" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие лица (лиц), зарегистрированного в качестве учредителя товарищества с ограниченной ответственностью, акционерного общества – 100 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
-[...15 lines deleted...]
-      отсутствие лица, зарегистрированного в качестве лица, осуществляющего предпринимательскую деятельность – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие лица (лиц), зарегистрированного одновременно в качестве индивидуального предпринимателя, учредителя товарищества с ограниченной ответственностью, акционерного общества – 150 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
-[...15 lines deleted...]
-      наличие лица, зарегистрированного в качестве индивидуального предпринимателя – 50 баллов;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Показатель "Обеспечение услугами в области социальной защиты":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
-[...15 lines deleted...]
-      наличие лица (лиц), зарегистрированного в качестве учредителя товарищества с ограниченной ответственностью, акционерного общества – 100 баллов;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по критерию "Наличие/отсутствие несовершеннолетних детей в возрасте до 18 лет и учащихся из числа молодежи в возрасте до 23 лет" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
-[...15 lines deleted...]
-      наличие лица (лиц), зарегистрированного одновременно в качестве индивидуального предпринимателя, учредителя товарищества с ограниченной ответственностью, акционерного общества – 150 баллов.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие несовершеннолетних детей и учащихся из числа молодежи до 23 лет – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
-[...15 lines deleted...]
-      8. Показатель "Обеспечение услугами в области социальной защиты":</w:t>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие одного несовершеннолетнего ребенка или учащихся из числа молодежи в возрасте до 23 лет – минус 50 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
-[...15 lines deleted...]
-      1) по критерию "Наличие/отсутствие несовершеннолетних детей в возрасте до 18 лет и учащихся из числа молодежи в возрасте до 23 лет" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие двух несовершеннолетних детей и/или учащихся из числа молодежи в возрасте до 23 лет – минус 100 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
-[...15 lines deleted...]
-      отсутствие несовершеннолетних детей и учащихся из числа молодежи до 23 лет – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие трех несовершеннолетних детей и/или учащихся из числа молодежи в возрасте до 23 лет – минус 150 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
-[...15 lines deleted...]
-      наличие одного несовершеннолетнего ребенка или учащихся из числа молодежи в возрасте до 23 лет – минус 50 баллов;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие четырех и более несовершеннолетних детей и/или учащихся из числа молодежи в возрасте до 23 лет – минус 200 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
-[...15 lines deleted...]
-      наличие двух несовершеннолетних детей и/или учащихся из числа молодежи в возрасте до 23 лет – минус 100 баллов;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по критерию "Наличие/отсутствие лиц с инвалидностью старше 18 лет" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
-[...15 lines deleted...]
-      наличие трех несовершеннолетних детей и/или учащихся из числа молодежи в возрасте до 23 лет – минус 150 баллов;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие лица с инвалидностью – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
-[...15 lines deleted...]
-      наличие четырех и более несовершеннолетних детей и/или учащихся из числа молодежи в возрасте до 23 лет – минус 200 баллов.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие лиц с инвалидностью 1 и/или 2 группы – минус 250 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
-[...15 lines deleted...]
-      2) по критерию "Наличие/отсутствие лиц с инвалидностью старше 18 лет" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие лица с инвалидностью 3 группы – минус 100 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
-[...15 lines deleted...]
-      отсутствие лица с инвалидностью – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по критерию "Наличие/отсутствие лиц с инвалидностью с детства или ребенка с инвалидностью" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
-[...15 lines deleted...]
-      наличие лиц с инвалидностью 1 и/или 2 группы – минус 250 баллов;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие лица с инвалидностью с детства или ребенок с инвалидностью – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
-[...15 lines deleted...]
-      наличие лица с инвалидностью 3 группы – минус 100 баллов.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие лиц с инвалидностью с детства или ребенок с инвалидностью – минус 150 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
-[...15 lines deleted...]
-      3) по критерию "Наличие/отсутствие лиц с инвалидностью с детства или ребенка с инвалидностью" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Показатель "Обеспечение услугами в области здравоохранения":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
-[...15 lines deleted...]
-      отсутствие лица с инвалидностью с детства или ребенок с инвалидностью – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по критерию "Наличие/отсутствие прикрепления к медицинскому учреждению" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
-[...15 lines deleted...]
-      наличие лиц с инвалидностью с детства или ребенок с инвалидностью – минус 150 баллов.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие прикрепленных членов семьи к медицинскому учреждению – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
-[...15 lines deleted...]
-      9. Показатель "Обеспечение услугами в области здравоохранения":</w:t>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие неприкрепленных членов семьи к медицинскому учреждению – минус 20 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
-[...15 lines deleted...]
-      1) по критерию "Наличие/отсутствие прикрепления к медицинскому учреждению" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по критерию "Наличие/отсутствие в семье участников обязательного социального медицинского страхования" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
-[...15 lines deleted...]
-      наличие прикрепленных членов семьи к медицинскому учреждению – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие участников системы обязательного социального медицинского страхования – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...15 lines deleted...]
-      наличие неприкрепленных членов семьи к медицинскому учреждению – минус 20 баллов.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие участников системы обязательного социального медицинского страхования – минус 20 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
-[...15 lines deleted...]
-      2) по критерию "Наличие/отсутствие в семье участников обязательного социального медицинского страхования" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по критерию "Наличие/отсутствие лица с хроническим заболеванием, подлежащим динамическому наблюдению" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
-[...15 lines deleted...]
-      наличие участников системы обязательного социального медицинского страхования – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие лица с хроническим заболеванием, подлежащим динамическому наблюдению – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
-[...15 lines deleted...]
-      отсутствие участников системы обязательного социального медицинского страхования – минус 20 баллов.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие лица с хроническим заболеванием, подлежащим динамическому наблюдению – минус 80 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
-[...15 lines deleted...]
-      3) по критерию "Наличие/отсутствие лица с хроническим заболеванием, подлежащим динамическому наблюдению" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по критерию "Наличие/отсутствие лица, состоящего на диспансерном учете" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
-[...15 lines deleted...]
-      отсутствие лица с хроническим заболеванием, подлежащим динамическому наблюдению – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие лица, состоящего на диспансерном учете – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
-[...15 lines deleted...]
-      наличие лица с хроническим заболеванием, подлежащим динамическому наблюдению – минус 80 баллов.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие лица, состоящего на диспансерном учете – минус 50 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
-[...15 lines deleted...]
-      4) по критерию "Наличие/отсутствие лица, состоящего на диспансерном учете" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Показатель "Обеспечение услугами в области образования":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
-[...15 lines deleted...]
-      отсутствие лица, состоящего на диспансерном учете – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по критерию "Наличие/отсутствие детей и их прикрепление к дошкольному учреждению" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
-[...15 lines deleted...]
-      наличие лица, состоящего на диспансерном учете – минус 50 баллов.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие детей дошкольного возраста – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
-[...15 lines deleted...]
-      10. Показатель "Обеспечение услугами в области образования":</w:t>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие детей, прикрепленных к дошкольному учреждению – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
-[...15 lines deleted...]
-      1) по критерию "Наличие/отсутствие детей и их прикрепление к дошкольному учреждению" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие детей, неприкрепленных к дошкольному учреждению – минус 50 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
-[...15 lines deleted...]
-      отсутствие детей дошкольного возраста – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по критерию "Наличие/отсутствие детей, прикрепленных к организации среднего образования" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
-[...15 lines deleted...]
-      наличие детей, прикрепленных к дошкольному учреждению – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие детей школьного возраста – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
-[...15 lines deleted...]
-      наличие детей, неприкрепленных к дошкольному учреждению – минус 50 баллов.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие детей, прикрепленных к школьному учреждению – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
-[...15 lines deleted...]
-      2) по критерию "Наличие/отсутствие детей, прикрепленных к организации среднего образования" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие детей, неприкрепленных к школьному учреждению – минус 100 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
-[...15 lines deleted...]
-      отсутствие детей школьного возраста – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Показатель "Жилищные условия и инфраструктура":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
-[...15 lines deleted...]
-      наличие детей, прикрепленных к школьному учреждению – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по критерию "Обеспеченность семьи (лица) жилищем" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
-[...15 lines deleted...]
-      наличие детей, неприкрепленных к школьному учреждению – минус 100 баллов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие жилища – минус 200 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие одной единицы жилища менее 18 квадратных метров на одного члена семьи – минус 80 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие одной единицы жилища более 18 квадратных метров на одного члена семьи – 0 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие от двух до трех единиц жилища – 100 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие от трех до шести единиц жилища – 400 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие от шести до одиннадцати единиц жилища – 1 000 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие более одиннадцати единиц жилища – 2 000 баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по критерию "Наличие/отсутствие коммерческой недвижимости" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...15 lines deleted...]
-      11. Показатель "Жилищные условия и инфраструктура":</w:t>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие коммерческой недвижимости – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
-[...15 lines deleted...]
-      1) по критерию "Обеспеченность семьи (лица) жильем" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие коммерческой недвижимости – 100 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
-[...15 lines deleted...]
-      отсутствие жилья – минус 200 баллов;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по критерию "Статус населенного пункта" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
-[...15 lines deleted...]
-      наличие одной единицы жилья менее 18 квадратных метров на одного члена семьи – минус 80 баллов;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрация в населенном пункте, относящийся к категории столицы, городе республиканского значения – 70 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
-[...15 lines deleted...]
-      наличие одной единицы жилья более 18 квадратных метров на одного члена семьи – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрация по месту жительства в населенном пункте, относящийся к категории города областного значения – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
-[...15 lines deleted...]
-      наличие от двух до трех единиц жилья – 100 баллов;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрация по месту жительства в населенном пункте, относящийся к категории района, города районного значения – минус 30 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
-[...15 lines deleted...]
-      наличие от трех до шести единиц жилья – 400 баллов;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрация по месту жительства в населенном пункте, относящийся к категории сельского округа – минус 50 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
-[...15 lines deleted...]
-      наличие от шести до одиннадцати единиц жилья – 1 000 баллов;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрация по месту жительства в населенном пункте, относящийся к категории сельского населенного пункта – минус 70 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
-[...15 lines deleted...]
-      наличие более одиннадцати единиц жилья – 2 000 баллов.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие регистрации – минус 100 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
-[...15 lines deleted...]
-      2) по критерию "Наличие/отсутствие коммерческой недвижимости" баллы распределены:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 247 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Показатель "Обеспечение в сфере сельского хозяйства":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
-[...15 lines deleted...]
-      отсутствие коммерческой недвижимости – 0 баллов;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по критерию "Наличие/отсутствие личного подсобного хозяйства" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
-[...15 lines deleted...]
-      наличие коммерческой недвижимости – 100 баллов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие личного подсобного хозяйства – 0 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие личного подсобного хозяйства до 500 тысяч теңге – 50 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие личного подсобного хозяйства от 500 тысяч теңге до 1 миллиона теңге – 150 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие личного подсобного хозяйства от 1 миллиона теңге до 2 миллионов теңге – 350 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие личного подсобного хозяйства более 2 миллионов теңге – 600 баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по критерию "Наличие/отсутствие земельного участка" баллы распределены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
-[...15 lines deleted...]
-      3) по критерию "Статус населенного пункта" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие земельного участка – 0 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
-[...15 lines deleted...]
-      регистрация в населенном пункте, относящийся к категории столицы, городе республиканского значения – 70 баллов;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие земельного участка – 150 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
-[...15 lines deleted...]
-      регистрация по месту жительства в населенном пункте, относящийся к категории города областного значения – 0 баллов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 247 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Распределение семей по уровням (категориям) социального благополучия </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
-[...15 lines deleted...]
-      регистрация по месту жительства в населенном пункте, относящийся к категории района, города районного значения – минус 30 баллов;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ранжирование уровней (категорий) социального благополучия A, B, C, D, E следующие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
-[...15 lines deleted...]
-      регистрация по месту жительства в населенном пункте, относящийся к категории сельского округа – минус 50 баллов;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к благополучному уровню "А" относятся семьи (лица), имеющие от 1 800 и выше баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
-[...15 lines deleted...]
-      регистрация по месту жительства в населенном пункте, относящийся к категории сельского населенного пункта – минус 70 баллов;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к удовлетворительному уровню "В" относятся семьи (лица), имеющие от 730 до 1 799 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
-[...15 lines deleted...]
-      отсутствие регистрации – минус 100 баллов.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к неудовлетворительному уровню "С" относятся семьи (лица), имеющие от минус 30 до 729 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
-[...15 lines deleted...]
-      12. Показатель "Обеспечение в сфере сельского хозяйства":</w:t>
+    <w:bookmarkStart w:name="z161" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к кризисному уровню "D" относятся семьи (лица), имеющие от минус 460 до минус 29 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
-[...15 lines deleted...]
-      1) по критерию "Наличие/отсутствие личного подсобного хозяйства" баллы распределены:</w:t>
+    <w:bookmarkStart w:name="z162" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к экстренному уровню "Е" относятся семьи (лица), имеющие до минус 459 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
-[...296 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3953,31 +4151,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>