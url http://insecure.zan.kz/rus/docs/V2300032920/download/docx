--- v0 (2025-10-10)
+++ v1 (2026-06-08)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ce46ca" w14:textId="1ce46ca">
+    <w:p w14:paraId="4f2cc64" w14:textId="4f2cc64">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1064,1060 +1029,1248 @@
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получатель специальных социальных услуг – лицо (семья), признанное нуждающимся в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) физические и (или) юридические лица, занятые в государственном и негосударственном секторах по предоставлению специальных социальных услуг на основании лицензии на предоставление специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) индивидуальный план финансирования по обязательствам – помесячные объемы обязательств, принимаемых государственным учреждением в денежном выражении в пределах годовых объемов бюджетных средств, предназначенных для реализации мероприятий бюджетных программ (подпрограмм);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      3) индивидуальный план финансирования по обязательствам – помесячные объемы обязательств, принимаемых государственным учреждением в денежном выражении в пределах годовых объемов бюджетных средств, предназначенных для реализации мероприятий бюджетных программ (подпрограмм);</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) индивидуальный план финансирования по платежам – помесячные объемы бюджетных средств в пределах годовых объемов бюджетных средств, необходимых государственному учреждению для осуществления платежей в счет выполнения принятых обязательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      4) индивидуальный план финансирования по платежам – помесячные объемы бюджетных средств в пределах годовых объемов бюджетных средств, необходимых государственному учреждению для осуществления платежей в счет выполнения принятых обязательств.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Финансирование субъектов, предоставляющих специальные социальные услуги, осуществляется за счет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      3. Финансирование субъектов, предоставляющих специальные социальные услуги, осуществляется за счет:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бюджетных средств в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      1) бюджетных средств в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) средств получателя специальных социальных услуг за предоставление сверхгарантированного объема специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      2) средств получателя специальных социальных услуг за предоставление сверхгарантированного объема специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иных источников, не противоречащих законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      3) иных источников, не противоречащих законодательству Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок финансирования субъектов, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок финансирования субъектов, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Исполнительный орган, финансируемый из местного бюджета формирует индивидуальный план финансирования по обязательствам и платежам в пределах средств, предусмотренных по соответствующим бюджетным программам областных бюджетов (бюджетов городов республиканского значения, столицы) и районных (городов областного значения) бюджетов для финансирования субъектов, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      4. Исполнительный орган, финансируемый из местного бюджета формирует индивидуальный план финансирования по обязательствам и платежам в пределах средств, предусмотренных по соответствующим бюджетным программам областных бюджетов (бюджетов городов республиканского значения, столицы) и районных (городов областного значения) бюджетов для финансирования субъектов, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях приобретения специальных социальных услуг, местные исполнительные органы формируют бюджетную заявку в соответствие с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      5. В целях приобретения специальных социальных услуг, местные исполнительные органы формируют бюджетную заявку в соответствие с бюджетным законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Оплата субъектам, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг, производится по фактическому объему оказанных специальных социальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      6. Оплата субъектам, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг, производится по фактическому объему оказанных специальных социальных услуг.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Финансирование субъектов, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг, зависящих от численности получателей специальных социальных услуг включает средства на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      7. Финансирование субъектов, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг, зависящих от численности получателей специальных социальных услуг включает средства на:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оплату труда, выплаты пособий на оздоровление к ежегодному оплачиваемому трудовому отпуску и взносы работодателя по налогам и другим обязательным платежам в бюджет основных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      1) оплату труда, выплаты пособий на оздоровление к ежегодному оплачиваемому трудовому отпуску и взносы работодателя по налогам и другим обязательным платежам в бюджет основных работников;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) компенсационные выплаты основным работникам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      2) компенсационные выплаты основным работникам;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доплаты основным работникам за проживание в зонах экологического бедствия и радиационного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      3) доплаты основным работникам за проживание в зонах экологического бедствия и радиационного риска;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расходы на приобретение одежды, мягкого твердого инвентаря;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      4) расходы на приобретение одежды, мягкого твердого инвентаря;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) приобретение лекарственных средств в соответствии с лекарственными формулярами по медицинским показаниям и изделий медицинского назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      5) приобретение лекарственных средств в соответствии с лекарственными формулярами по медицинским показаниям и изделий медицинского назначения;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) расходы на приобретение продуктов питания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      6) расходы на приобретение продуктов питания;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) транспортные расходы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      7) транспортные расходы;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) повышение квалификации основных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      8) повышение квалификации основных работников;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) приобретение товаров, необходимых для оказания специальных социальных услуг, в том числе моющих средств, хозяйственных товаров и инвентаря, гигиенических средств, канцелярских принадлежности, дезинфицирующих средств, посуды, горюче смазочных материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      9) приобретение товаров, необходимых для оказания специальных социальных услуг, в том числе моющих средств, хозяйственных товаров и инвентаря, гигиенических средств, канцелярских принадлежности, дезинфицирующих средств, посуды, горюче смазочных материалов;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) приобретение учебников, учебно-методической литературы и пособий (коррекционно-развивающие, учебные дидактические материалы), специализированного программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      10) приобретение учебников, учебно-методической литературы и пособий (коррекционно-развивающие, учебные дидактические материалы), специализированного программного обеспечения;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) текущие услуги, непосредственно связанные с оказанием специальных социальных услуг (затраты на погребение опекаемых центров оказания специальных социальных услуг, услуги по обслуживанию видеонаблюдения, утилизация подгузников и шприцов, юридические услуги).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      11) текущие услуги, непосредственно связанные с оказанием специальных социальных услуг (затраты на погребение опекаемых центров оказания специальных социальных услуг, услуги по обслуживанию видеонаблюдения, утилизация подгузников и шприцов, юридические услуги).</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) оплату коммунальных услуг субъектов, занятых в негосударственном секторе по предоставлению специальных социальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Финансирование расходов, указанных в подпунктах 4) и 5) пункта 7 настоящих Правил, в организациях стационарного типа осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 25 мая 2023 года № 174 "Об утверждении Правил использования центрами оказания специальных социальных услуг пенсионных выплат по возрасту, за выслугу лет и государственных социальных пособий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32596). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Финансирование субъектов, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг, не зависящих от численности получателей специальных социальных услуг включает средства на:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      8. Финансирование субъектов, занятых в государственном и не государственном секторах по предоставлению специальных социальных услуг, не зависящих от численности получателей специальных социальных услуг включает средства на:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оплату труда, взносы работодателя по налогам и другим обязательным платежам в бюджет, социальным платежам работников административно – хозяйственного персонала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      1) оплату труда, взносы работодателя по налогам и другим обязательным платежам в бюджет, социальным платежам работников административно – хозяйственного персонала;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) компенсационные выплаты работникам административно–хозяйственного персонала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      2) компенсационные выплаты работникам административно–хозяйственного персонала;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обязательное страхование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      3) обязательное страхование;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) командировочные расходы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      4) командировочные расходы;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аренду помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      5) аренду помещений;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оплату коммунальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      6) оплату коммунальных услуг;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оплату услуг связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      7) оплату услуг связи;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) услуги и работы (услуги по содержанию, обслуживанию зданий, помещений, оборудования, транспортных и основных средств, текущий ремонт зданий, помещений, системы теплоснабжения, водоснабжения и канализации, находящихся в коммунальной собственности, текущий ремонт оборудования, транспортных и основных средств, услуги санитарно-эпидемиологической службы, медицинское обследование сотрудников, вывоз мусора, курьерские услуги, оплата банковских услуг и юридические услуги);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      8) услуги и работы (услуги по содержанию, обслуживанию зданий, помещений, оборудования, транспортных и основных средств, текущий ремонт зданий, помещений, системы теплоснабжения, водоснабжения и канализации, находящихся в коммунальной собственности, текущий ремонт оборудования, транспортных и основных средств, услуги санитарно-эпидемиологической службы, медицинское обследование сотрудников, вывоз мусора, курьерские услуги, оплата банковских услуг и юридические услуги);</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) приобретение товаров, необходимых для обеспечения деятельности субъектов, предоставляющих специальные социальные услуги, не применяемых в процессе оказания специальных социальных услуг, в том числе строительных материалов, материалов для научных исследований, хозяйственных материалов и канцелярских принадлежностей, запасных частей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      9) приобретение товаров, необходимых для обеспечения деятельности субъектов, предоставляющих специальные социальные услуги, не применяемых в процессе оказания специальных социальных услуг, в том числе строительных материалов, материалов для научных исследований, хозяйственных материалов и канцелярских принадлежностей, запасных частей;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) приобретение основных средств, нематериальных и биологических активов (серверы, рабочие станции, принтеры, сканеры, сетевое оборудование, телекоммуникационное оборудование, электрооборудование, оргтехника, офисная мебель, легковые транспортные средства, в том числе специализированный автотранспорт для перевозки лиц с инвалидностью, реабилитационное оборудование);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      10) приобретение основных средств, нематериальных и биологических активов (серверы, рабочие станции, принтеры, сканеры, сетевое оборудование, телекоммуникационное оборудование, электрооборудование, оргтехника, офисная мебель, легковые транспортные средства, в том числе специализированный автотранспорт для перевозки лиц с инвалидностью, реабилитационное оборудование);</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) капитальный ремонт основных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      11) капитальный ремонт основных средств;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) текущие затраты (плата за эмиссии в окружающую среду, государственная пошлина, пеня и штрафы, затраты по обязательному техническому осмотру автотранспортных средств).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      12) текущие затраты (плата за эмиссии в окружающую среду, государственная пошлина, пеня и штрафы, затраты по обязательному техническому осмотру автотранспортных средств).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения мониторинга оказания специальных социальных услуг в области социальной защиты населения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мониторинг оказания специальных социальных услуг в области социальной защиты населения включает сбор и обработку сведений, необходимых для реализации государственной политики в сфере оказания специальных социальных услуг, анализ состояния и перспектив развития специальных социальных услуг, а также в целях оценки степени риска и соблюдения требований законодательства в сфере предоставления специальных социальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок проведения мониторинга оказания специальных социальных услуг в области социальной защиты населения</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мониторинг проводится местными исполнительными органами один раз в полугодие в отношении субъектов, предоставляющих специальные социальные услуги, являющихся физическими и юридическими лицами, занятыми в государственном и негосударственном секторах по предоставлению специальных социальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      9. Мониторинг оказания специальных социальных услуг в области социальной защиты населения включает сбор и обработку сведений, необходимых для реализации государственной политики в сфере оказания специальных социальных услуг, анализ состояния и перспектив развития специальных социальных услуг, а также в целях оценки степени риска и соблюдения требований законодательства в сфере предоставления специальных социальных услуг.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мониторинг осуществляется посредством анализа данных, содержащихся в автоматизированной информационной системе Министерства труда и социальной защиты населения Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      10. Мониторинг проводится местными исполнительными органами один раз в полугодие в отношении субъектов, предоставляющих специальные социальные услуги, являющихся физическими и юридическими лицами, занятыми в государственном и негосударственном секторах по предоставлению специальных социальных услуг.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о количестве получателей специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      11. Мониторинг осуществляется посредством анализа данных, содержащихся в автоматизированной информационной системе Министерства труда и социальной защиты населения Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о количестве основных работников, оказывающих специальные социальные услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      1) о количестве получателей специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) об объеме средств местного бюджета, выделенных и освоенных для оказания специальных социальных услуг по спецификам расходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      2) о количестве основных работников, оказывающих специальные социальные услуги;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о видах специальных социальных услуг, оказанных субъектами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      3) об объеме средств местного бюджета, выделенных и освоенных для оказания специальных социальных услуг по спецификам расходов;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Результаты мониторинга отражаются в итоговых аналитических отчетах, которые формируются в автоматизированных информационных системах Министерства труда и социальной защиты населения Республики Казахстан один раз в полугодие (на первое полугодие – не позднее 15 июля действующего года, на второе полугодие – до 15 января следующего за отчетным годом).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2439,35 +2592,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>