--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7043b8a" w14:textId="7043b8a">
+    <w:p w14:paraId="cbcf179" w14:textId="cbcf179">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1812,602 +1812,854 @@
         <w:t xml:space="preserve">
       2) при подаче документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О политический партиях", для членов политической партии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Лица, указанные в списках, должны быть гражданами Республики Казахстан, достигшими восемнадцатилетнего возраста.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Членство иностранных граждан, лиц без гражданства, а также коллективное членство в политической партии не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин Республики Казахстан может состоять членом только одной политической партии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Членство иностранцев, лиц без гражданства, а также коллективное членство в политической партии не допускаются. </w:t>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Членство в политической партии является добровольным, индивидуальным и фиксированным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      Гражданин Республики Казахстан может состоять членом только одной политической партии.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием в политическую партию осуществляется на основании письменного заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      Членство в политической партии является добровольным, индивидуальным и фиксированным.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На период осуществления своих полномочий Президент Республики Казахстан не должен состоять в политической партии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      Прием в политическую партию осуществляется на основании письменного заявления.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вице-Президент Республики Казахстан, председатели и судьи Конституционного Суда Республики Казахстан, Верховного Суда Республики Казахстан и иных судов, председатели и члены Центральной избирательной комиссии Республики Казахстан, Высшей аудиторской палаты Республики Казахстан, Уполномоченный по правам человека в Республике Казахстан, сотрудники и работники правоохранительных и специальных государственных органов, военнослужащие не вправе состоять в политической партии, выступать в поддержку или с осуждением какой-либо политической партии или общественно-политического движения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      На период осуществления своих полномочий Президент Республики Казахстан не должен состоять в политической партии.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, указанные в части первой настоящего пункта, за исключением сотрудников правоохранительных и специальных государственных органов, военнослужащих, обязаны выйти из политических партий в течение десяти дней со дня назначения, избрания, поступления на службу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      Председатель, заместитель Председателя, судьи Конституционного Суда Республики Казахстан, Председатель и судьи Верховного Суда Республики Казахстан и иных судов, председатели и члены Центральной избирательной комиссии Республики Казахстан, Высшей аудиторской палаты Республики Казахстан, Уполномоченный по правам человека в Республике Казахстан, сотрудники и работники специальных государственных, правоохранительных органов, военнослужащие не должны состоять в политических партиях, выступать в поддержку какой-либо политической партии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра юстиции РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 570</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Количество граждан в списках, инициирующих создание политической партии, должно составлять не менее семиста человек, представляющих две трети столицы, областей, городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общая численность состава политической партии, указанная в списках, должна быть не менее пяти тысяч членов партии, представляющих структурные подразделения (филиалы и представительства) партии в столице, во всех областях и городах республиканского значения, численностью не менее двухсот членов партии в каждом из них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      5. Количество граждан в списках, инициирующих создание политической партии, должно составлять не менее семиста человек, представляющих две трети областей, городов республиканского значения и столицы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра юстиции РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 570</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Порядок проверки списков</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Списки предоставляются на электронном и бумажном носителях по форме, установленной регистрирующим органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Должностные лица регистрирующего органа осуществляют проверку списков в соответствии со своей компетенцией. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В целях осуществления своих функций регистрирующий орган имеет право истребовать или получать доступ к документам политической партии и ее структурных подразделений (филиалов и представительств), подтверждающим наличие необходимого числа членов политической партии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Проверка соблюдения установленных настоящими Правилами требований в отношении предоставляемых списков проводится на предмет их достоверности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при поступлении уведомления о намерении создания политической партии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      9. Проверка соблюдения установленных настоящими Правилами требований в отношении предоставляемых списков проводится на предмет их достоверности:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при поступлении документов политической партии на государственную регистрацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      1) при поступлении уведомления о намерении создания политической партии;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при поступлении обращений, заявлений, жалоб, сообщений и иной информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Процедура проверки списков включает: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверку количества граждан в списках по регионам на предмет их численности, предусмотренной пунктом 5 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверку на предмет соответствия форме списков, установленной регистрирующим органом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      1) проверку количества граждан в списках по регионам на предмет их численности, предусмотренной пунктом 5 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверку лиц, указанных в списках, по Национальному реестру индивидуальных идентификационных номеров на предмет принадлежности к гражданству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      2) проверку на предмет соответствия форме списков, установленной регистрирующим органом;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проверку лиц, указанных в списках, на предмет их соответствия пункту 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае несоответствия предоставленных списков настоящим Правилам регистрирующий орган отказывает в государственной регистрации (перерегистрации) политической партии по основаниям, предусмотренным Законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра юстиции РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 570</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В случае несоответствия численности членов политической партии, прошедшей государственную регистрацию (перерегистрацию), установленным настоящими Правилами требованиям, деятельность политической партии приостанавливается по решению суда на установленный законодательством срок. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По решению суда политическая партия может быть ликвидирована в случае неустранения в срок, установленный судом, нарушений, послуживших основанием для приостановления деятельности политической партии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2733,31 +2985,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>