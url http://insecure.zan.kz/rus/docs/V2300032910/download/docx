--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2441da6" w14:textId="2441da6">
+    <w:p w14:paraId="8531ebf" w14:textId="8531ebf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -650,5874 +650,3795 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Утверждены приказом </w:t>
+              <w:t>Утверждены приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра иностранных дел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 26 июня 2023 года №11-1-4/327</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t>от 26 июня 2023 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>№11-1-4/327</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Об утверждении</w:t>
+              <w:t>"Об утверждении Правил</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Правил организации</w:t>
+              <w:t>организации "одного окна"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"одного окна" для инвесторов,</w:t>
+              <w:t>для инвесторов, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также порядка взаимодействия</w:t>
+              <w:t>порядка взаимодействия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при привлечении инвестиций"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила организации "одного окна" для инвесторов, а также порядок взаимодействия при привлечении инвестиций</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Министра иностранных дел РК от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/313</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила организации "одного окна" для инвесторов, а также порядок взаимодействия при привлечении инвестиций (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 282-1 Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
-[...15 lines deleted...]
-      Правила разработаны в целях улучшения инвестиционного климата Республики Казахстан путем повышения эффективности и цифровизации деятельности по привлечению и сопровождению инвесторов, а также предоставлению услуг для инвесторов на внешнем, центральном и региональном уровнях.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила разработаны в целях улучшения инвестиционного климата Республики Казахстан путем повышения эффективности и цифровизации деятельности по привлечению и сопровождению инвесторов, а также предоставлению услуг для инвесторов на внешнем, центральном и региональном уровнях, в том числе посредством национальной цифровой инвестиционной платформы (далее – НЦИП).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      2. Оказание услуг инвесторам в рамках настоящих Правил осуществляется через национальную цифровую инвестиционную платформу (далее - НЦИП).</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      3. Основные понятия, используемые в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) страновая инвестиционная программа – программа, сформированная загранучреждениями Республики Казахстан для точечного таргетирования иностранных инвесторов, выражающих интерес к реализации инвестиционных проектов в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...15 lines deleted...]
-      1) инициатива – предложение загранучреждений Республики Казахстан и зарубежных представителей и представительств Национальной компании по реализации инвестиционного проекта, сформированное на основе переговоров с потенциальным инвестором, оформленное в виде карточки встречи в системе НЦИП;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "зеленый коридор" – специальная процедура для инвестиционных проектов, соответствующих критериям, установленным в приложении 1 к настоящим Правилам, предусматривающая предоставление государственных услуг в ускоренном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      2) орган-инициатор – государственный орган или организация, ответственные за получение данных от инвестора, заполнение паспорта проекта и дорожной карты в системе НЦИП;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) уполномоченный орган по инвестициям (далее - уполномоченный орган) – государственный орган, осуществляющий руководство в сфере реализации государственной политики по привлечению инвестиции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 октября 2004 года № 1118 "Вопросы Министерства иностранных дел Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      3) страновая инвестиционная программа - программа, сформированная загранучреждениями Республики Казахстан для точечного таргетирования иностранных инвесторов, выражающих интерес к реализации инвестиционных проектов в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совет по привлечению инвестиций – консультативно-совещательный орган при Правительстве Республики Казахстан, созданный с целью выработки предложений и рекомендаций по инвестиционным проектам, прорабатываемым на территории Республики Казахстан и направленным на активизацию работы с потенциальными инвесторами в рамках государственной политики по привлечению инвестиций, в том числе с учетом отлагательных условий, а также рассмотрения вопросов по инвестиционным проектам, требующим принятия решений на уровне руководства Правительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      4) "зеленый коридор" - специальная процедура для инвестиционных проектов соответствующих критериям, установленным в приложении 1 к настоящим Правилам, предусматривающая ускоренное предоставление услуг;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) региональная организация в области привлечения инвестиций (далее - региональная организация) – юридическое лицо, созданное по решению местного исполнительного органа в целях привлечения инвестиций и сопровождения инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...15 lines deleted...]
-      5) паспорт проекта – документ, содержащий основные данные об инвестиционном проекте, включая информацию о компании-инвесторе, сфере деятельности, объеме инвестиций, схеме финансирования, контактные данные, краткое описание проекта;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) национальная компания в области привлечения инвестиций (далее - национальная компания) – юридическое лицо со статусом национальной компании в области привлечения инвестиций и ее региональные представители и представительства, осуществляющее свою деятельность в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 282-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
-[...15 lines deleted...]
-      6) дорожная карта проекта – план-график реализации инвестиционного проекта, включающий этапы работ, сроки их выполнения, ответственных исполнителей;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заказ на инвестиции – потребность области или города республиканского значения в инвестициях, которая должным образом оформляется и подготавливается субъектами фронт-офисов регионального и (или) центрального уровней в отношении определенной отрасли и (или) региона на основании экономических планов и задач, установленных законом для данного региона, конкурентных преимуществ регионов и других факторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...15 lines deleted...]
-      7) постинвестиционная стадия – этап завершения инвестиционного проекта, включающий выход на проектную мощность или старт серийного производства;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) инвестиционный проект – комплекс мероприятий, предусматривающих инвестиции в создание новых, расширение и (или) обновление действующих производств, включая производства, созданные, расширенные и (или) обновленные в ходе реализации проекта государственно-частного партнерства, в том числе концессионного проекта, а также объектов, способных удовлетворить потребности туриста на приоритетных туристских территориях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...15 lines deleted...]
-      8) постинвестиционное сопровождение - комплекс мероприятий, направленных на содействие выполнению условий инвестиционного контракта или соглашения об инвестициях после завершения реализации проекта;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) общенациональный пул инвестиционных проектов – перечень реализуемых и прорабатываемых инвестиционных проектов во всех отраслях экономики, стоимостью свыше 500 000 000 (пятьсот миллионов) тенге, относящихся к категориям высокого или среднего приоритета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...15 lines deleted...]
-      9) прединвестиционная стадия – этап подготовки инвестиционного проекта, включающий разработку технико-экономического обоснования, получение технических условий, земельного участка, разработку проектно-сметной документации, финансирование и другие процедуры требующие реализации инвестиционного проекта;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) общерегиональный пул инвестиционных проектов – перечень реализуемых и прорабатываемых инвестиционных проектов во всех отраслях экономики, стоимостью до 500 000 000 (пятьсот миллионов) тенге, относящихся к категории базового приоритета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 октября 2004 года № 1118 "Вопросы Министерства иностранных дел Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) инвестор – физическое или юридическое лицо, осуществляющее инвестиции в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...15 lines deleted...]
-      11) совет по привлечению инвестиций – консультативно-совещательный орган при Правительстве Республики Казахстан, созданный с целью выработки предложений и рекомендаций по инвестиционным проектам, прорабатываемым на территории Республики Казахстан и направленным на активизацию работы с потенциальными инвесторами в рамках государственной политики по привлечению инвестиций, в том числе с учетом отлагательных условий, а также рассмотрения вопросов по инвестиционным проектам, требующим принятия решений на уровне руководства Правительства;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) принцип "одного окна" для инвесторов (далее – принцип "одного окна") – централизованная форма оказания содействия инвесторам со стороны Национальной компании и ее региональных представителей и представительств, региональных организаций в получении государственных услуг, а также других услуг, оказываемых иными организациями, предусматривающая минимизацию участия инвесторов в сборе и подготовке документов и ограничение их непосредственного контакта с государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...15 lines deleted...]
-      12) региональная организация в области привлечения инвестиций (далее – региональная организация) – юридическое лицо, созданное по решению местного исполнительного органа в целях привлечения инвестиций и сопровождения инвесторов;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сопровождение инвесторов по принципу "одного окна" – комплекс мероприятий по информационному, консультационному, организационному содействию инвестору со стороны Национальной компании и ее региональных представителей и представительств, региональных организаций в области привлечения инвестиций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Task Force – структурное подразделение Национальной компании, отвечающее за формирование и сопровождение пула инвестиционных проектов, предусматривающих осуществление инвестиций в размере не менее семи с половиной миллионнократного размера месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, подлежащих к подписанию соглашений об инвестициях, и соответствующих критериям "зеленого коридора", установленных в приложении 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...15 lines deleted...]
-      14) заказ на инвестиции – потребность области или города республиканского значения в инвестициях, которая должным образом оформляется и подготавливается местным исполнительным органом в отношении определенного региона или центральным государственным органом в отношении определенной отрасли на основании экономических планов и задач, установленных законодательно для данного региона, конкурентных преимуществ регионов и других факторов;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) инвестиционная программа региона – программа, сформированная местным исполнительным органом для привлечения инвесторов с учетом потребностей региона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-      15) инвестиционный проект – комплекс мероприятий, предусматривающих инвестиции в создание новых, расширение и (или) обновление действующих производств, включая производства, созданные, расширенные и (или) обновленные в ходе реализации инвестиционного проекта государственно-частного партнерства, а также инвестиции, направленные на критически важные объекты или проекты общестранового значения;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) национальная цифровая инвестиционная платформа – единая информационная система комплексного сопровождения инвестиционных проектов, создание, управление и техническая поддержка которой осуществляется уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      16) общенациональный пул инвестиционных проектов – перечень реализуемых и прорабатываемых инвестиционных проектов во всех отраслях экономики, стоимостью свыше ста пятидесяти тысячекратного месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, а также инвестиционные проекты реализуемые на основании инвестиционных контрактов, инициаторами которых выступают субъекты частного предпринимательства (отечественные и иностранные инвесторы);</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) система фронт-офисов – трехуровневая система (внешний, центральный и региональный уровень), обеспечивающая взаимодействие заинтересованных органов и организаций, указанных в пункте 3 настоящих Правил, осуществляемая на специально отведенных площадках с необходимой инфраструктурой для предоставления консультаций, государственных услуг, проведения встреч, переговоров и презентаций инвестиционных возможностей Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...15 lines deleted...]
-      17) общерегиональный пул инвестиционных проектов - перечень реализуемых и прорабатываемых инвестиционных проектов во всех отраслях экономики, стоимостью до ста пятидесяти тысячекратного месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, инициаторами которых выступают субъекты частного предпринимательства (отечественные и иностранные инвесторы), формируемый местными исполнительными органами, при условии их соответствия критериям, утверждҰнным решением регионального инвестиционного штаба;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации сопровождения инвесторов по принципу "одного окна" в целях реализации инвестиционных проектов в Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      18) инвестиционная стадия – этап реализации инвестиционного проекта, включающий строительно-монтажные работы, получение мер государственной поддержки, пуско-наладочные работы и ввод объекта в эксплуатацию;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Взаимодействие с инвесторами на внешнем, центральном и региональном уровнях</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      19) инвестор – физическое или юридическое лицо, осуществляющее инвестиции в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сопровождение инвесторов в рамках настоящих Правил осуществляется через деятельность фронт-офисов внешнего, центрального и регионального уровней, в том числе посредством НЦИП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      20) принцип "одного окна" для инвесторов (далее – принцип "одного окна") – централизованная форма оказания содействия инвесторам со стороны Национальной компании и ее региональных представителей и представительств, региональных организаций в получении государственных услуг, оказываемых организациями, предусматривающая минимизацию участия инвесторов в сборе и подготовке документов и ограничение их непосредственного контакта с государственными органами, в том числе и через НЦИП;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектами фронт-офисов внешнего уровня являются загранучреждения Республики Казахстан, зарубежные представители и представительства Национальной компании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      21) сопровождение инвесторов по принципу "одного окна" – комплекс мероприятий по информационному, консультационному, организационному содействию инвестору со стороны Национальной компании и ее региональных представителей и представительств, региональных организаций в области привлечения инвестиций, в том числе и через НЦИП;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектами фронт-офисов центрального уровня являются Национальная компания, включая ее региональных представителей и представительств, центральные государственные органы Республики Казахстан, Национальная палата предпринимателей Республики Казахстан "Атамекен" (далее - Национальная палата), акционерное общество "Фонд национального благосостояния "Самрук-Казына" и акционерное общество "Национальный инвестиционный холдинг "Байтерек".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      22) инвестиционная программа региона - программа, сформированная местным исполнительным органом для привлечения инвесторов с учетом потребностей региона;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектами фронт-офисов регионального уровня являются местные исполнительные органы Республики Казахстан, региональные организации, определяемые местными исполнительными органами Республики Казахстан и их подразделения, представители центральных государственных органов, региональные палаты предпринимателей Национальной палаты, а также представители и представительства организаций в области поддержки промышленно-инновационной деятельности, инвестиционной деятельности и развития малого и среднего бизнеса, ответственных за реализацию инвестиционной политики, реализацию и сопровождение инвестиционных проектов, а также организации, предоставляющие государственные услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      23) национальная цифровая инвестиционная платформа – электронная платформа, созданная для привлечения, сопровождения и учета инвестиционных проектов в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Работа субъектов фронт-офисов внешнего уровня заключается в следующем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      24) система фронт-офисов – трехуровневая система (внешний, центральный и региональный уровень), обеспечивающая взаимодействие заинтересованных органов и организаций, указанных в пункте 4 настоящих Правил, осуществляемая на специально отведенных площадках с необходимой инфраструктурой для предоставления консультаций, государственных услуг, проведения встреч, переговоров и презентаций инвестиционных возможностей Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществлении информационно-консультационной поддержки потенциальных инвесторов, в том числе предоставление информации об инвестиционных возможностях Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      25) Процедура KYC (Know Your Client) - процедура риск-менеджмента с целью выявления и предотвращения юридических и финансовых рисков при взаимодействии с потенциальным инвестором.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сопровождении визитов потенциальных инвесторов в Республику Казахстан, в том числе транснациональных компаний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подписании документов, свидетельствующих о намерении иностранной компании, в том числе якорных и транснациональных компаний, инвестировать в Республику Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z313" w:id="41"/>
-[...15 lines deleted...]
-      27) региональный инвестиционный штаб – создается местным исполнительным органом в каждом регионе по аналогии с действующим Инвестиционным штабом под руководством акима региона с включением в его состав руководителей структурных подразделений местного исполнительного органа, региональных представителей национальной компании по привлечению инвестиций, представителей региональных палат предпринимателей, представителей управляющих компаний специальных экономических и индустриальных зон, прокуратуры, налоговых органов и социально-предпринимательской корпорации. В компетенцию регионального инвестиционного штаба будет входить вынесение проблемных вопросов инвестиционных проектов региона.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) идентификации потенциальных иностранных инвесторов во всех отраслях экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации сопровождения инвесторов по принципу "одного окна" в целях реализации инвестиционных проектов в Республике Казахстан</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) установлении деловых связей в стране пребывания с компаниями правительственного, неправительственного и корпоративного секторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Взаимодействие с инвесторами на внешнем, центральном и региональном уровнях</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведении встреч в курируемой стране с крупными компаниями, в том числе якорными и транснациональными компаниями, информируя посольство или консульство Республики Казахстан для формирования и ведения общей базы данных иностранных инвесторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сопровождение инвесторов в рамках настоящих Правил осуществляется через деятельность фронт-офисов внешнего, центрального и регионального уровней посредством НЦИП.</w:t>
+      7) предоставлении в уполномоченный орган отчетной информации о проведенных встречах и ходе проработки инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъектами фронт-офисов внешнего уровня являются загранучреждения Республики Казахстан, зарубежные представители и представитьства Национальной компании, зарубежные представители государственных органов и организаций, ответственных за привлечение инвестиций и сопровождение инвестиционных проектов...</w:t>
+      8) участии в двусторонних визитах, деловых советах по вопросам привлечения инвестиций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъектами фронт-офисов центрального уровня являются Национальная компания, включая ее региональных представителей и представительств, центральные государственные органы Республики Казахстан, Национальная палата предпринимателей Республики Казахстан "Атамекен" (далее - Национальная палата), национальные управляющие холдинги в том числе в лице АО "Фонд национального благосостояния "Самрук-Қазына" и группа Фонда, национальные компании, контрольные пакеты акций которых принадлежат государству, и организации в области поддержки промышленно-инновационной деятельности и развития предпринимательства.</w:t>
+      9) продвижении инвестиционных предложений в деловых сообществах в стране пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъектами фронт-офисов регионального уровня являются местные исполнительные органы Республики Казахстан, региональные организации, определяемые местными исполнительными органами Республики Казахстан и их подразделения, представители центральных государственных органов, а также представители и представительства организаций в области поддержки промышленно-инновационной деятельности, инвестиционной деятельности и развития малого и среднего бизнеса, ответственных за реализацию инвестиционной политики, реализацию и сопровождение инвестиционных проектов, а также организации, предоставляющие государственные услуги.</w:t>
+      10) продвижении инвестиционного имиджа Республики Казахстан путем организации и участия в мероприятиях инвестиционного характера (бизнес-форумы, конференции, круглые столы) на территории страны пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Порядок работы субъектов фронт-офисов внешнего уровня заключается в следующем:</w:t>
+      11) информировании заинтересованных кругов стран пребывания о предстоящих наиболее важных инвестиционных мероприятиях в Республике Казахстан и в стране пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осуществление информационно-консультационной поддержки потенциальных инвесторов, в том числе предоставление информации об инвестиционных возможностях Республики Казахстан;</w:t>
+      12) формировании перечня крупных иностранных компаний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сопровождение визитов потенциальных инвесторов в Республику Казахстан, в том числе транснациональных компаний;</w:t>
+      13) проведении анализа реализации инвестиционных договоренностей, достигнутых по итогам встреч, организованных визитов и подписанных меморандумов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) подписание документов, свидетельствующих о намерении иностранной компании, в том числе якорных и транснациональных компаний, инвестировать в Республику Казахстан;</w:t>
+      14) сборе информации для формирования странового анализа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) идентификация потенциальных иностранных инвесторов во всех отраслях экономики;</w:t>
+      15) выявлении и внесении рекомендаций по системным проблемным вопросам инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) установление деловых связей в стране пребывания с компаниями правительственного, неправительственного и корпоративного секторов;</w:t>
+      16) обеспечении выполнения ключевых показателей эффективности и предоставление отчетности уполномоченному органу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) проведение встреч в курируемой стране с крупными компаниями, в том числе якорными и транснациональными компаниями, информируя посольство или консульство Республики Казахстан для формирования и ведения общей базы данных иностранных инвесторов;</w:t>
+      17) обеспечении качественного и своевременного оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) участие в двусторонних визитах, деловых советах по вопросам привлечения инвестиций;</w:t>
+      18) формировании и актуализации информации в НЦИП по инвестиционным проектам и инициативам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) продвижение инвестиционных предложений в деловых сообществах в стране пребывания;</w:t>
+      19) участии в разработке страновых инвестиционных программ с ежегодным обновлением данных об инвестиционной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) продвижение инвестиционного имиджа Республики Казахстан путем организации и участия в мероприятиях инвестиционного характера (бизнес-форумы, конференции, круглые столы) на территории страны пребывания;</w:t>
+      20) формировании страновой инвестиционной программы и осуществление других функций, установленных законодательством Республики Казахстан в сфере инвестиций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) информирование заинтересованных кругов стран пребывания о предстоящих наиболее важных инвестиционных мероприятиях в Республике Казахстан и в стране пребывания;</w:t>
+      5. Работа субъектов фронт-офисов центрального и регионального уровней в рамках своих полномочий заключается в следующем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) формирование перечня крупных иностранных компаний;</w:t>
+      1) проведении аналитических исследований по улучшению инвестиционной привлекательности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) проведение анализа реализации инвестиционных договоренностей, достигнутых по итогам встреч, организованных визитов и подписанных меморандумов;</w:t>
+      2) обеспечении сопровождения деятельности инвесторов, в том числе организация встреч инвесторов с государственными органами, субъектами промышленно-инновационной деятельности, а также объединениями субъектов частного предпринимательства, проведение бизнес-форумов, конференций и семинаров по инвестиционной тематике, формирование и ведение базы данных действующих и перспективных инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) сбор информации для формирования странового анализа;</w:t>
+      3) оказании содействия инвесторам в решении возникающих вопросов, в том числе путем инициирования встреч с государственными органами в пределах имеющихся полномочий в соответствии с учредительными документами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) выявление и внесение рекомендаций по системным проблемным вопросам инвесторов;</w:t>
+      4) продвижении благоприятного инвестиционного имиджа Республики Казахстан, в том числе предоставление информации об инвестиционных возможностях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) обеспечение выполнения ключевых показателей эффективности и предоставление отчетности уполномоченному органу;</w:t>
+      5) сопровождении реализации официальных договоренностей, достигнутых по итогам переговоров с инвесторами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) обеспечение качественного и своевременного оказания государственных услуг;</w:t>
+      6) сопровождении промышленно-инновационных инвестиционных проектов, реализуемых с участием инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) формирование и актуализация информации в НЦИП по инвестиционным проектам и инициативам;</w:t>
+      7) взаимодействии с инвесторами по принципу "одного окна" в части сопровождения инвесторов при получении государственных услуг, а также услуг, оказываемых организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) участие в разработке страновых инвестиционных программ с ежегодным обновлением данных об инвестиционной деятельности;</w:t>
+      8) формировании и актуализации информации в НЦИП по инвестиционным проектам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) формирование страновой инвестиционной программы и осуществление других функций установленных законодательством Республики Казахстан в сфере инвестиций.</w:t>
+      9) формировании общенационального пула инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Порядок работы субъектов фронт-офисов центрального и регионального уровней в рамках своих полномочий заключается в следующем:</w:t>
+      10) формировании заказа на инвестиции, а также направлении запросов о поисках инвесторов на основании данного заказа на инвестиции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) проведение аналитических исследований по улучшению инвестиционной привлекательности Республики Казахстан;</w:t>
+      6. Субъекты фронт-офисов центрального уровня также оказывают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обеспечение сопровождения деятельности инвесторов, в том числе организация встреч инвесторов с государственными органами, субъектами промышленно-инновационной деятельности, а также объединениями субъектов частного предпринимательства, проведение бизнес-форумов, конференций и семинаров по инвестиционной тематике, формирование и ведение базы данных действующих и перспективных инвесторов;</w:t>
+      1) содействие уполномоченному органу в обеспечении качественного и своевременного оказания государственных услуг фронт-офисами регионального уровня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оказание содействия инвесторам в решении возникающих вопросов, в том числе путем инициирования встреч с государственными органами, в пределах имеющихся полномочий в соответствии с учредительными документами;</w:t>
+      2) содействие инвесторам по вопросам координации и взаимодействия при структурировании финансирования и получения разрешительных документов для реализации инвестиционных проектов и другие функции, установленные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) продвижение благоприятного инвестиционного имиджа Республики Казахстан, в том числе предоставление информации об инвестиционных возможностях;</w:t>
+      7. Субъекты фронт-офисов регионального уровня также осуществляют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сопровождение реализации официальных договоренностей, достигнутых по итогам переговоров с инвесторами;</w:t>
+      1) участие в мероприятиях по инвестиционной тематике, организованных Национальной компанией или ее зарубежными представителями и представительствами, в том числе на территории иностранного государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сопровождение промышленно-инновационных проектов, реализуемых с участием инвесторов;</w:t>
+      2) на ежеквартальной основе не позднее 15 числа месяца, следующего за отчетным кварталом, подготовку Национальной компании актуальной информации об инвестиционной деятельности в регионе, в том числе о промышленно-инновационных инвестиционных проектах, требующих инвестиций, инвесторах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) взаимодействие с инвесторами по принципу "одного окна" в части сопровождения инвесторов при получении государственных услуг, а также услуг, оказываемых организациями;</w:t>
+      3) содействие инвесторам в подведении инженерных коммуникаций, получении информации по земельным участкам, их оформлении, предоставлении, а также разрешительных документах для реализации инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) формирование и актуализацию информации в НЦИП по инвестиционным проектам;</w:t>
+      4) формирование инвестиционной программы региона и обновление ее в системе НЦИП на ежегодной основе до 15 января соответствующего года, следующего за отчетным совместно с Национальной компанией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9) формирование общенационального пула инвестиционных проектов.</w:t>
+        <w:t xml:space="preserve">
+      8. Фронт-офисы всех уровней обеспечивают внесение в НЦИП информации о достигнутых договоренностях между казахстанскими и иностранными сторонами, осуществляющими предпринимательскую деятельность (заключенные соглашения, меморандумы, контракты и иные документы, содержащие коммерческие условия), в рамках международных мероприятий Республики Казахстан, проводимых с участием Президента Республики Казахстан, а также актуализацию сведений о ходе их исполнения на ежеквартальной основе до 25 числа последнего месяца отчетного квартала во исполнения части второй пункта 33 Правил подготовки информации о выполнении международных договоров Республики Казахстан и представления ее на рассмотрение Президента Республики Казахстан, а также согласования проектов решений международных организаций, участницей которых является Республика Казахстан, и их реализации, взаимодействия со специальными процедурами Совета Организации Объединенных Наций по правам человека и договорными органами по правам человека, подготовки международных мероприятий Республики Казахстан с участием Президента Республики Казахстан, выполнения достигнутых договоренностей, взаимодействия с международными судебными органами и осуществления координации международной деятельности государственных органов Республики Казахстан, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 августа 2010 года № 1037.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      7. Субъекты фронт-офисов центрального уровня также оказывают:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Взаимодействие уполномоченного органа с национальной компанией и ее региональными представителями и представительствами, региональными организациями по вопросу организации сопровождения инвестиционных проектов для привлечения инвестиций на центральном и региональном уровнях</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) содействие уполномоченному органу в обеспечении качественного и своевременного оказания государственных услуг фронт-офисами регионального уровня;</w:t>
+      9. Уполномоченный орган в рамках взаимодействия с Национальной компанией и ее региональными представителями и представительствами, региональными организациями:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) содействие инвесторам по вопросам структурирования финансирования и получения разрешительных документов для реализации инвестиционных проектов и другие функции установленные законодательством Республики Казахстан;</w:t>
+      1) оказывает содействие инвесторам по решению проблемных вопросов путем организации совещаний и создания рабочих групп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Субъекты фронт-офисов регионального уровня также осуществляют:</w:t>
+      2) выносит на заседание совета по привлечению инвестиций вопросы по улучшению инвестиционного климата и инвестиционных проектов, в том числе, по которым отсутствует прогресс в реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) участие в мероприятиях по инвестиционной тематике, организованных Национальной компанией и ее региональными представителями и представительствами, в том числе на территории иностранного государства;</w:t>
+      3) запрашивает информацию о проведенной работе по решению проблемных вопросов инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) на ежеквартальной основе до 15 января соответствующего года, следующего за отчетным, подготовку Национальной компании ее региональным представителями и представительствами актуальной информации об инвестиционной деятельности в регионе, в том числе о промышленно-инновационных проектах, требующих инвестиций, инвесторах;</w:t>
+      4) принимает отчет Национальной компании о деятельности фронт-офисов центрального и регионального уровней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) содействие инвесторам в подведении инженерных коммуникаций, получении информации по земельным участкам, их оформлении, предоставлении, а также разрешительных документах для реализации инвестиционных проектов;</w:t>
+      5) запрашивает информацию у Национальной компании для осуществления сопровождения по качественному и своевременному оказанию государственных услуг, а также других услуг, оказываемых субъектами фронт-офисов центрального и регионального уровней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) формирование заказа на инвестиции;</w:t>
+      6) запрашивает у Национальной компании результаты странового и регионального анализа, а также международного опыта в сфере привлечения инвестиций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) формирование инвестиционной программы региона и обновление ее в системе НЦИП на ежегодной основе до 15 января соответствующего года, следующего за отчетным совместно с Национальной компанией.</w:t>
+      7) по запросу инвестора инициирует поправки в законы Республики Казахстан, направленные на улучшение инвестиционного климата Республики Казахстан (налогообложение, трансферты технологий, визовая поддержка), законопроектов, которые могут рассматриваться вне плана законопроектных работ Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Порядок взаимодействия уполномоченного органа с Национальной компанией и ее региональными представителями и представительствами, региональными организациями по вопросу организации сопровождения инвестиционных проектов для привлечения инвестиций на центральном и региональном уровнях</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) согласовывает внесение изменений в алгоритмы работы НЦИП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Уполномоченный орган в рамках взаимодействия с Национальной компанией и ее региональными представителями и представительствами, региональными организациями:</w:t>
+      9) направляет поручения, которые осуществляются Национальной компанией в рамках ее компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) оказывает содействие инвесторам по решению проблемных вопросов путем организации совещаний и создания рабочих групп;</w:t>
+      10) вносит свои рекомендации в деятельность Task Force.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра иностранных дел РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) выносит на заседание Совета по привлечению инвестиций вопросы по улучшению инвестиционного климата и инвестиционных проектов, в том числе, по которым отсутствует прогресс в реализации;</w:t>
+      10. Уполномоченный орган в рамках взаимодействия с фронт-офисами всех уровней:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) запрашивает информацию о проведенной работе по решению проблемных вопросов инвесторов;</w:t>
+      1) определяет цели и задачи внешнего и центрального фронт-офисов, а также по согласованию цели и задачи фронт-офисов регионального уровня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) принимает отчет Национальной компании о деятельности фронт-офисов центрального и регионального уровней посредством НЦИП;</w:t>
+      2) осуществляет координацию деятельности фронт-офисов всех уровней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) запрашивает информацию у Национальной компании для осуществления сопровождения по качественному и своевременному оказанию государственных услуг субъектами фронт-офисов центрального и регионального уровней;</w:t>
+      3) разрабатывает и направляет в фронт-офисы всех уровней ключевые показатели их эффективности в рамках реализации инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) запрашивает у Национальной компании результаты странового и регионального анализа, а также международного опыта в сфере привлечения инвестиций;</w:t>
+      4) ведет оценку деятельности фронт-офисов всех уровней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) по запросу инвестора инициирует поправки в законодательные акты Республики Казахстан, направленные на улучшение инвестиционного климата Республики Казахстан (налогообложение, трансферты технологий, визовая поддержка), законопроектов, которые могут рассматриваться вне плана законопроектных работ Правительства Республики Казахстан;</w:t>
+      5) запрашивает информацию об итогах проведенных встреч и переговоров с инвесторами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) согласовывает внесение изменений и корректировок в алгоритмы работы НЦИП;</w:t>
+      6) согласовывает тематику, дату и место проведения инвестиционных мероприятий Национальной компанией и региональными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) направляет поручения, которые осуществляются Национальной компанией в рамках ее компетенции;</w:t>
+      7) принимает отчетность по деятельности фронт-офисов внешнего уровня посредством НЦИП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) вносит свои рекомендации в деятельность Task Force.</w:t>
+      8) вносит свои рекомендации в деятельность фронт-офисов всех уровней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      10. Уполномоченный орган в рамках взаимодействия с фронт-офисами:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Взаимодействие Национальной компании и региональных организаций с загранучреждениями Республики Казахстан, государственными органами, местными исполнительными органами, организациями, а также иными негосударственными организациями по вопросам привлечения инвестиций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) определяет цели и задачи внешнего и центрального фронт-офисов, а также по согласованию цели и задачи фронт-офисов регионального уровня;</w:t>
+      11. Центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы в рамках взаимодействия с фронт-офисами всех уровней:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осуществляет координацию деятельности фронт-офисов;</w:t>
+      1) по обращению субъектов фронт-офисов всех уровней обеспечивают предоставление материалов, документов и информации, необходимой для подготовки и оформления инвесторами заявки на получение государственных услуг и связанных с ними сопутствующих услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) разрабатывает и направляет в фронт-офисы ключевые показатели их эффективности в рамках реализации инвестиционных проектов;</w:t>
+      2) по обращению субъектов фронт-офисов всех уровней обеспечивают своевременное разъяснение порядка оказания государственных услуг в электронной или письменной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ведет оценку деятельности фронт-офисов, в том числе и посредством НЦИП;</w:t>
+      12. Национальная компания в рамках взаимодействия с фронт-офисами внешнего уровня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) запрашивает информацию об итогах проведенных встреч и переговоров с инвесторами;</w:t>
+      1) по запросу субъектов фронт-офисов внешнего уровня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) согласовывает тематику, дату и место проведения инвестиционных мероприятий Национальной компанией и региональными организациями;</w:t>
+      проводит встречи с инвестором, обеспечивает при необходимости его встречи с соответствующими государственными органами и организациями, в том числе на региональном уровне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает отчетность по деятельности фронт-офисов внешнего уровня посредством НЦИП;</w:t>
+      оказывает информационную и консультационную поддержку при сборе, подготовке и оформлении документов для получения государственных услуг в целях реализации инвестиционных проектов на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) вносит свои рекомендации в деятельность фронт-офисов всех уровней.</w:t>
+      2) направляет аналитические и информационные материалы об инвестиционном потенциале, инвестиционном климате Республики Казахстан и регионов, содержащие в себе информацию о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Порядок взаимодействия Национальной компании и ее региональных представителей и представительств, региональных организаций с загранучреждениями Республики Казахстан, государственными органами, местными исполнительными органами, организациями по вопросам привлечения инвестиций</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      климате, населении, тарифах на коммунальные услуги, электроэнергию, маршрутах, логистике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы в рамках взаимодействия с фронт-офисами:</w:t>
+      инвестиционных проектах, требующих инвестиций, и нишевых инвестиционных проектах с разбивкой по регионам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) по обращению субъектов фронт-офисов обеспечивают предоставление материалов, документов и информации, необходимой для подготовки и оформления инвесторами заявки на получение государственных услуг и связанных с ними сопутствующих услуг;</w:t>
+      потенциальных партнерах для иностранных инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) по обращению субъектов фронт-офисов обеспечивают своевременное разъяснение порядка оказания государственных услуг в электронной или письменной форме.</w:t>
+      готовых и планируемых индустриальных площадках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Национальная компания в рамках взаимодействия с фронт-офисами внешнего уровня:</w:t>
+      кадровом потенциале;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) по запросу субъектов фронт-офисов внешнего уровня:</w:t>
+      мерах государственной поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проводит встречи с инвестором, обеспечивает при необходимости его встречи с соответствующими государственными органами и организациями, в том числе на региональном уровне;</w:t>
+      3) проводит семинары по улучшению работы с инвесторами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оказывает информационную и консультационную поддержку при сборе, подготовке и оформлении документов для получения государственных услуг в целях реализации инвестиционных проектов на территории Республики Казахстан;</w:t>
+      4) запрашивает информацию для проведения странового инвестиционного анализа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) направляет аналитические и информационные материалы об инвестиционном потенциале, инвестиционном климате Республики Казахстан и регионов, содержащие в себе информацию о:</w:t>
+      13. Национальная компания в рамках взаимодействия с фронт-офисами регионального уровня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      климате, населении, тарифах на коммунальные услуги, электроэнергию, маршрутах, логистике;</w:t>
+      1) предоставляет по запросам субъектов фронт-офисов регионального уровня информацию о мерах, порядке, условиях и объемах предоставления государственной поддержки, в том числе информацию о возможных инструментах поддержки, на которые могут претендовать инвесторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      инвестиционных проектах, требующих инвестиций, и нишевых инвестиционных проектах с разбивкой по регионам;</w:t>
+      2) проводит семинары по улучшению работы с инвесторами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потенциальных партнерах для иностранных инвесторов;</w:t>
+      3) оказывает информационную и консультационную поддержку при сборе, подготовке и оформлении документов в целях реализации инвестиционных проектов на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      готовых и планируемых индустриальных площадках;</w:t>
+      4) запрашивает отчет о проделанной работе в целях представления информации в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кадровом потенциале;</w:t>
+      5) запрашивает информацию для формирования регионального инвестиционного анализа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мерах государственной поддержки;</w:t>
+      14. Фронт-офисы регионального уровня в рамках взаимодействия с уполномоченным органом и Национальной компанией:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проводит семинары по улучшению работы с инвесторами;</w:t>
+      1) в установленном законодательством порядке прилагают совместные усилия для успешной реализации инвестиционных проектов на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) запрашивает информацию для проведения странового инвестиционного анализа.</w:t>
+      2) направляют аналитические и информационные материалы об инвестиционном потенциале, инвестиционном климате региона, содержащие в себе информацию о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Национальная компания в рамках взаимодействия с фронт-офисами регионального уровня:</w:t>
+      климате, населении, тарифах на коммунальные услуги, электроэнергию, маршрутах, логистике и другую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) предоставляет по запросам субъектов фронт-офисов регионального уровня информацию о мерах, порядке, условиях и объемах предоставления государственной поддержки, в том числе информацию о возможных инструментах поддержки, на которые могут претендовать инвесторы;</w:t>
+      нишевых инвестиционных проектах, требующих инвестиций, с актуальной информацией и расчетами (финансовые показатели, потребление, экспорт и импорт, экспортный потенциал и другая информация) по инвестиционному проекту на полугодовой основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проводит семинары по улучшению работы с инвесторами;</w:t>
+      потенциальных партнерах для иностранных инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оказывает информационную и консультационную поддержку при сборе, подготовке и оформлении документов в целях реализации инвестиционных проектов на территории Республики Казахстан;</w:t>
+      готовых и планируемых индустриальных площадках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) запрашивает отчет о проделанной работе в целях представления информации в уполномоченный орган;</w:t>
+      кадровом потенциале;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) запрашивает информацию для формирования регионального инвестиционного анализа.</w:t>
+      3) представляют отчеты о проделанной работе по реализации инвестиционных проектов, представленных в НЦИП</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Фронт-офисы регионального уровня в рамках взаимодействия с уполномоченным органом и Национальной компанией:</w:t>
+      4) проводят совместную работу по освещению реализации успешных инвестиционных проектов с участием иностранных инвестиций в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в установленном законодательством порядке прилагают совместные усилия для успешной реализации инвестиционных проектов на территории Республики Казахстан;</w:t>
+      5) направляют на согласование инвестиционные проекты презентационных и имиджевых материалов, разрабатываемых с целью презентации инвестиционных возможностей региона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) направляют аналитические и информационные материалы об инвестиционном потенциале, инвестиционном климате региона, содержащие в себе информацию о:</w:t>
+      6) направляют информацию по запросу инвестора в течение 5 (пять) рабочих дней с момента регистрации обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      климате, населении, тарифах на коммунальные услуги, электроэнергию, маршрутах, логистике и другую информацию;</w:t>
+      7) ведут официальную переписку с иностранной стороной об инвестиционном сотрудничестве по дипломатическим каналам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нишевых инвестиционных проектах, требующих инвестиций, с актуальной информацией и расчетами (финансовые показатели, потребление, экспорт и импорт, экспортный потенциал и другая информация) по инвестиционному проекту на полугодовой основе;</w:t>
+      15. Фронт-офисы внешнего уровня в рамках взаимодействия с фронт-офисами регионального уровня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      потенциальных партнерах для иностранных инвесторов;</w:t>
+      1) осуществляют обмен страновыми и региональными анализами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      готовых и планируемых индустриальных площадках;</w:t>
+      2) направляют запросы инвесторов о поисках местных партнеров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кадровом потенциале;</w:t>
+      3) представляют информацию о потенциальных инвесторах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) представляют отчеты о проделанной работе по реализации инвестиционных проектов с объемом инвестиций менее ста пятидесятитысячекратного месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года и реализуемых во всех отраслях экономики;</w:t>
+      4) направляют данные о потенциальном инвестиционном проекте для определения необходимости реализации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) направляют и обновляют информацию по общенациональному пулу инвестиционных проектов после согласования с соответствующими отраслевыми государственными органами на ежеквартальной основе;</w:t>
+      16. Фронт-офисы регионального уровня в рамках взаимодействия с фронт-офисами внешнего уровня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) проводят совместную работу по освещению реализации успешных инвестиционных проектов с участием иностранных инвестиций в средствах массовой информации;</w:t>
+      1) направляют запросы о поисках инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) направляют на согласование инвестиционные проекты презентационно-имиджевых материалов, разрабатываемых с целью презентации инвестиционных возможностей региона;</w:t>
+      2) представляют информацию о потенциальных нишевых инвестиционных проектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z152" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) направляют информацию по запросу инвестора в течение 5 (пять) рабочих дней с момента регистрации обращения;</w:t>
+      17. Фронт-офисы внешнего уровня в рамках взаимодействия с фронт-офисом центрального уровня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z153" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ведут официальную переписку с иностранной стороной об инвестиционном сотрудничестве по дипломатическим каналам.</w:t>
+      1) запрашивают информацию, необходимую для предоставления консультаций инвесторам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Фронт-офисы внешнего уровня в рамках взаимодействия с фронт-офисами регионального уровня:</w:t>
+      2) представляют информацию для странового инвестиционного анализа и формируют страновую инвестиционную программу совместно с Национальной компанией, с ежеквартальной актуализацией в НЦИП до 15 числа месяца, следующего за отчетным кварталом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z155" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осуществляют обмен страновыми и региональными анализами;</w:t>
+      3) формируют и предоставляют перечень потенциальных инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) направляют запросы инвесторов о поисках местных партнеров;</w:t>
+      4) проводят точечные переговоры с потенциальными инвесторами с таргетированием готовых инвестиционных предложений, в том числе подготовленных по международным стандартам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z157" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) представляют информацию о потенциальных инвесторах.</w:t>
+      18. Фронт-офисы центрального уровня в рамках взаимодействия с уполномоченным органом и Национальной компанией:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) направляют данные о потенциальном проекте для определения необходимости реализации.</w:t>
+      1) в установленном законодательством порядке прилагают совместные усилия для успешной реализации инвестиционных проектов на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Фронт-офисы регионального уровня в рамках взаимодействия с фронт-офисами внешнего уровня:</w:t>
+      2) совместным приказом определяют ответственных лиц и сроки предоставления информации, а также государственных и других услуг для взаимодействия в рамках оказания данных услуг инвесторам и сопровождения их в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z160" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) направляют запросы о поисках инвесторов;</w:t>
+      3) представляют отчеты о проделанной работе по реализации инвестиционных проектов, представленных в НЦИП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z161" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) представляют информацию о потенциальных нишах;</w:t>
+      4) направляют информацию по нишевым инвестиционным проектам, требующим инвестиций, с актуальной информацией и расчетами (финансовые показатели, потребление, экспорт и импорт, экспортный потенциал) по инвестиционному проекту на полугодовой основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z162" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Фронт-офисы внешнего уровня в рамках взаимодействия с фронт-офисом центрального уровня:</w:t>
+      5) направляют информацию по запросу инвестора в течение 5 (пять) рабочих дней с момента регистрации обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z163" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивают информацию, необходимую для предоставления консультаций инвесторам;</w:t>
+      6) обмениваются информацией о мерах, порядке, условиях и объемах предоставления государственной поддержки, в том числе информацию о возможных инструментах поддержки, на которые могут претендовать инвесторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z164" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) представляют информацию для странового инвестиционного анализа и формируют страновую инвестиционную программу совместно с Национальной компанией, с ежеквартальной актуализацией в НЦИП до 15 числа месяца, следующего за отчетным кварталом;</w:t>
+      7) принимают участие в инвестиционных мероприятиях (бизнес-форумы, конференции, семинары, вебинары) в Республике Казахстан и на территории иностранного государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z165" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) формируют и предоставляют перечень потенциальных инвесторов;</w:t>
+      8) ведут официальную переписку с иностранной стороной об инвестиционном сотрудничестве по дипломатическим каналам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z166" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) проводят точечные переговоры с потенциальными инвесторами с таргетированием готовых инвестиционных предложений, в том числе подготовленных по международным стандартам;</w:t>
+      9) направляют на согласование инвестиционные проекты презентационных и имиджевых материалов, разрабатываемых с целью презентации инвестиционных возможностей отдельных отраслей экономики и мер государственной поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z167" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Фронт-офисы центрального уровня в рамках взаимодействия с уполномоченным органом и Национальной компанией:</w:t>
+      10) проводят совместную работу по освещению реализации успешных инвестиционных проектов с участием иностранных инвестиций в средствах массовой информации на основании совместного приказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z168" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в установленном законодательством порядке прилагают совместные усилия для успешной реализации инвестиционных проектов на территории Республики Казахстан;</w:t>
+      19. Уполномоченный орган и Национальная компания в рамках взаимодействия с системой фронт-офисов всех уровней:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z169" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) совместным приказом определяют ответственных лиц и сроки предоставления информации, а также услуг для взаимодействия в рамках оказания услуг инвесторам и сопровождения их в государственных органах;</w:t>
+      1) обмениваются информацией по запросу инвестора в рамках реализации инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z170" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) представляют отчеты о проделанной работе по реализации инвестиционных проектов с объемом инвестиций от ста пятидесятитысячекратного месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, в том числе инвестиционных проектов с объемом инвестиций от семи с половиной миллионнократного размера месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, и реализуемых во всех отраслях экономики;</w:t>
+      2) проводят совместные семинары (вебинары) об инвестиционном климате Казахстана, а также государственной поддержке для потенциальных инвесторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z171" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      4) направляют информацию по нишевым инвестиционным проектам, требующим инвестиций, с актуальной информацией и расчетами (финансовые показатели, потребление, экспорт и импорт, экспортный потенциал) по инвестиционному проекту на полугодовой основе;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Порядок ведения инвестиционных проектов по "зеленому коридору"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z172" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) направляют информацию по запросу инвестора в течение 5 (пять) рабочих дней с момента регистрации обращения;</w:t>
+      20. Инвестиционные проекты, подпадающие под критерии "зеленого коридора", получают государственные услуги в ускоренном порядке, определенным решением совета по привлечению инвестиций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z173" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) обмениваются информацией о мерах, порядке, условиях и объемах предоставления государственной поддержки, в том числе информацию о возможных инструментах поддержки, на которые могут претендовать инвесторы;</w:t>
+      21. В случае выявления проблемных вопросов по инвестиционным проектам, находящимся в "зеленом коридоре", принятие решений по таким проектам осуществляется также на заседании совета по привлечению инвестиций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z174" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимают участие в инвестиционных мероприятиях (бизнес-форумы, конференции, семинары, вебинары) в Республике Казахстан и за рубежом;</w:t>
+      22. Инвестиционный проект, находящийся в "зеленом коридоре" с объемом инвестиций от семи с половиной миллионнократного размера месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, передается на дальнейшее сопровождение Task Force.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z175" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ведут официальную переписку с иностранной стороной об инвестиционном сотрудничестве по дипломатическим каналам;</w:t>
+      23. Основания исключения инвестиционного проекта из "зеленого коридора":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z176" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) направляют на согласование инвестиционные проекты презентационно-имиджевых материалов, разрабатываемых с целью презентации инвестиционных возможностей отдельных отраслей экономики и мер государственной поддержки;</w:t>
+      1) исключение инвестиционного проекта из НЦИП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z177" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) проводят совместную работу по освещению реализации успешных инвестиционных проектов с участием иностранных инвестиций в средствах массовой информации на основании совместного приказа.</w:t>
+      2) предоставление недостоверной информации, влияющей на соответствие показателей инвестиционного проекта установленным критериям "зеленого коридора";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z178" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Уполномоченный орган и Национальная компания в рамках взаимодействия с системой фронт-офисов:</w:t>
+      3) существенное изменение показателей проекта (сумма инвестиций, приоритетность отрасли и др.), которые привели к несоответствию критериям "зеленого коридора".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z179" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) обмениваются информацией по запросу инвестора в рамках реализации инвестиционных проектов;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Мониторинг процесса оказания государственных и других услуг, оказываемых государственными органами и иными организациями для осуществления инвестиционной деятельности инвесторов, а также сопровождения инвестиционных проектов для привлечения инвестиций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z180" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проводят совместные семинары (вебинары) об инвестиционном климате Казахстана, а также государственной поддержке обрабатывающей промышленности для потенциальных инвесторов.</w:t>
+      24. Организация деятельности по сопровождению инвесторов, а также своевременному и качественному предоставлению государственных и иных услуг для инвесторов предоставляемых субъектами фронт-офисов, осуществляется центральными государственными и местными исполнительными органами в рамках своих компетенций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z181" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Сопровождение инвестора по принципу "одного окна" через НЦИП</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Уполномоченный орган в рамках проводимой работы по оценке деятельности и достижению ключевых показателей, на ежеквартальной основе проводит анализ процесса сопровождения проектов, а также оказания государственных и других услуг субъектами фронт-офисов на основе информации, представляемой Национальной компанией и субъектами фронт-офисов внешнего уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z182" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Процесс сопровождения инвестора по принципу "одного окна" субъектами фронт-офисов внешнего, центрального и регионального уровней осуществляется через НЦИП.</w:t>
+      26. Субъекты фронт-офисов регионального уровня направляют отчеты о проделанной работе в Национальную компанию не позднее 15 числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z183" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. На базе НЦИП ведется регистрация и учет инвестиционных проектов во всех отраслях экономики Республики Казахстан.</w:t>
+      Национальная компания на основе данных, полученных от ее региональных представителей и представительств, субъектов фронт-офисов регионального уровня, формирует сводный ежеквартальный отчет о деятельности субъектов фронт-офисов регионального и центрального уровней и в срок не позднее 20 числа месяца, следующего за отчетным кварталом, и направляет сводный отчет в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z184" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Национальная компания является оператором НЦИП по согласованию с уполномоченным органом.</w:t>
+      27. Субъекты фронт-офисов внешнего уровня в срок не позднее 15 числа месяца, следующего за отчетным кварталом, направляют отчет о проделанной работе в уполномоченный орган, в том числе посредством НЦИП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z185" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Центральные государственные и местные исполнительные органы, Национальная компания, Национальная палата, национальные управляющие холдинги в том числе в лице АО "Фонд национального благосостояния "Самрук-Қазына" и группа Фонда, национальные компании, контрольные пакеты акций которых принадлежат государству, являются органами-инициаторами в НЦИП. Органы-инициаторы обеспечивают предоставление в уполномоченный орган посредством НЦИП сведений о потенциальных и реализуемых инвестиционных проектах в Республике Казахстан.</w:t>
+      28. Результаты анализа используются для выработки рекомендаций, а также своевременного выявления и принятия соответствующих мер по решению возникающих системных и оперативных вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z186" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Доступ к НЦИП имеют все заинтересованные участники инвестиционного проекта, а также иные государственные органы в пределах своих компетенций. Для входа в систему нужно пройти авторизацию. Зарегистрированные пользователи могут авторизоваться тремя способами:</w:t>
+      29. На этапе сопровождения инвестиционных проектов реализуется план мероприятий по отслеживанию выполнения проектов в НЦИП, закрепленный в приложении 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z187" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) по логину и паролю;</w:t>
+      30. Инвестиционные проекты в зависимости от стратегического значения подразделяются на следующие категории:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z188" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) посредством электронной цифровой подписи (далее - ЭЦП);</w:t>
+      1) инвестиционные проекты высокого приоритета — инвестиционные проекты из общенационального пула инвестиционных проектов стоимостью свыше 50 000 000 000 (пятидесяти миллиардов) тенге, а также инвестиционные проекты, которые включены в "зеленый коридор" на основании системы расчета баллов о подтверждении минимального порогового значения показателей, определенной в приложении 1 к Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z189" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Через IDP Egov.kz.</w:t>
+      2) инвестиционные проекты среднего приоритета — инвестиционные проекты из общенационального пула инвестиционных проектов стоимостью свыше 500 000 000 (пятьсот миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z190" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок ведения инвестиционных проектов в НЦИП</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестиционные проекты базового приоритета — инвестиционные проекты, включенные в общерегиональный пул инвестиционных проектов, стоимостью до 500 0000 000 (пятьсот миллионов) тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z191" w:id="182"/>
-[...2038 lines deleted...]
-    <w:bookmarkEnd w:id="281"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6564,113 +4485,113 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам организации </w:t>
+              <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"одного окна" для инвесторов, </w:t>
+              <w:t>"одного окна" для инвесторов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">а также порядка взаимодействия </w:t>
+              <w:t>а также порядка взаимодействия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при привлечении инвестиций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="282"/>
+    <w:bookmarkStart w:name="z192" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Система расчета баллов по инвестиционному проекту о подтверждении минимального порогового значения показателей для включения в "зеленый коридор"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6682,148 +4603,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Сумма инвестиций (25%)</w:t>
+Сумма инвестиций (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Максимальный балл - 3</w:t>
+Максимальный балл - 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-от 10 до 15 млн. долл. США</w:t>
+от 5 до 10 млрд. тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6856,51 +4757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-от 15 до 30 млн. долл. США</w:t>
+от 10 до 15 млрд. тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6933,51 +4834,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-от 30 млн. долл. США и выше</w:t>
+от 15 млрд. тенге и выше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7010,51 +4911,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие инвестора в списке "The Global 2 000" (30%)</w:t>
+Наличие инвестора в списке "The Global 2000" (30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7240,129 +5141,166 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Высокотехнологичность проекта (соответствие перечню приоритетных товаров, Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 30 мая 2022 года № 306 "Об утверждении Перечня приоритетных товаров") (30%)</w:t>
+              <w:t xml:space="preserve">
+Приоритетность отрасли (соответствие перечню приоритетных видов деятельности для реализации инвестиционных проектов, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 января 2016 года № 13 "О некоторых вопросах реализации государственной поддержки инвестиций"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Максимальный балл - 3</w:t>
+Максимальный балл - 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-проект, не относящийся к обрабатывающей промышленности</w:t>
+отсутствует в перечне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7395,574 +5333,420 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отсутствует в перечне (проект обрабатывающей промышленности)</w:t>
+наличие в перечне приоритетных видов деятельности, определенных для реализации инвестиционных приоритетных проектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 балл</w:t>
+2 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-средний уровень</w:t>
+Социальная направленность проекта (25 %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 балла</w:t>
+Максимальный балл - 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-высокий уровень</w:t>
+создание до 300 рабочих мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балла</w:t>
+0,5 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Социальная направленность проекта (15%)</w:t>
+создание от 300 до 500 рабочих мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Максимальный балл - 2</w:t>
+1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-создание до 300 рабочих мест</w:t>
+создание от 500 и более рабочих мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,5 балла</w:t>
-[...152 lines deleted...]
-              <w:t>
 2 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="283"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z193" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Пороговое значение для включения в Перечень рассчитывается на основе средневзвешенного значения по всем показателям - 1.6 балла.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8009,470 +5793,466 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам организации </w:t>
+              <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"одного окна" для инвесторов, </w:t>
+              <w:t>"одного окна" для инвесторов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">а также порядка взаимодействия </w:t>
+              <w:t>а также порядка взаимодействия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при привлечении инвестиций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="284"/>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Общие положения о плане мероприятий по сопровождению проектов в Национальной цифровой инвестиционной платформе (НЦИП)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z296" w:id="285"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. План мероприятий по сопровождению проектов предназначен для обеспечения регулярного и систематического наблюдения за реализацией инвестиционных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z297" w:id="286"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. План мероприятий по сопровождению проектов включает мероприятия, направленные на отслеживание выполнения задач, указанных в дорожных картах проектов, оценку их эффективности и выявление проблемных аспектов, требующих вмешательства и корректировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z298" w:id="287"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. План мероприятий по сопровождению проектов состоит из ежеквартальных, годовых и внеплановых мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z299" w:id="288"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ежеквартальные мероприятия включают в себя, но не ограничиваются следующими этапами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z300" w:id="289"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подведение итогов за квартал, в том числе оценка динамики выполнения задач за прошедший квартал, анализ причин отклонений от планируемых сроков, обновление рейтинга регионов на основе выполнения задач дорожной карты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z301" w:id="290"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовка квартального отчета, в том числе анализ эффективности реализации проектов, выявление успешных практик и проблемных областей, рекомендации по улучшению процессов сопровождения проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z302" w:id="291"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение совещаний с участием всех заинтересованных сторон для оценки текущего состояния проектов и корректировки планов на следующий квартал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z303" w:id="292"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z203" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Годовые мероприятия включают в себя, но не ограничиваются следующими этапами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z304" w:id="293"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z204" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подведение итогов года, в том числе полный анализ выполнения задач дорожной карты за год, оценка достижения ключевых показателей регионов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z305" w:id="294"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценка эффективности реализации всех проектов, рекомендации по совершенствованию методики сопровождения проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z306" w:id="295"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z206" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение итогового совещания с участниками проектов для обсуждения результатов года и планирования на следующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z307" w:id="296"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z207" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Внеплановые мероприятия включают в себя, но не ограничиваются следующими этапами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z308" w:id="297"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отслеживание выполнения задач по запросам уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z309" w:id="298"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z209" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реагирование на выявленные отклонения и проблемы в процессе реализации проектов, в том числе внесение корректировок в дорожные карты проектов по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z310" w:id="299"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z210" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготовка специальных отчетов и предложений для устранения проблем и повышения эффективности реализации проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z311" w:id="300"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z211" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящий План мероприятий по сопровождению проектов является обязательным для выполнения всеми субъектами фронт-офисов внешнего, центрального и регионального уровней в рамках НЦИП в пределах своей компетенции для реализации инвестиционных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z312" w:id="301"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z212" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. План мероприятий по сопровождению проектов подлежит пересмотру и обновлению не реже одного раза в год с учетом результатов анализа и выявленных потребностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8493,55 +6273,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8867,31 +6647,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>