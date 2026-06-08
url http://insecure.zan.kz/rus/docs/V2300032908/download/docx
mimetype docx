--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd64b75" w14:textId="dd64b75">
+    <w:p w14:paraId="5541d02" w14:textId="5541d02">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил взаимодействия государственных органов Республики Казахстан в случае проведения расследований, предшествующих применению торговых мер и мер по соображениям безопасности третьей стороной в отношении товаров, происходящих из Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра торговли и интеграции Республики Казахстан от 22 июня 2023 года № 240-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 июня 2023 года № 32908</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра торговли и интеграции Республики Казахстан от 22 июня 2023 года № 240-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 июня 2023 года № 32908.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -276,68 +276,50 @@
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -353,76 +335,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Заместитель Премьер-Министра -</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заместитель Премьер-Министра -</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр торговли и интеграции</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -467,82 +466,66 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жумангарин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство индустрии и </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -621,82 +604,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -758,82 +725,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство иностранных дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -895,132 +846,98 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1114,1184 +1031,1252 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2023 года № 240-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>взаимодействия государственных органов Республики Казахстан в случае проведения расследований, предшествующих применению торговых мер и мер по соображениям безопасности третьей стороной в отношении товаров, происходящих из Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила взаимодействия государственных органов Республики Казахстан в случае проведения расследований, предшествующих применению торговых мер и мер по соображениям безопасности третьей стороной в отношении товаров, происходящих из Республики Казахстан, (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О регулировании торговой деятельности" и определяют порядок взаимодействия государственных органов Республики Казахстан в случае проведения расследований, предшествующих применению торговых мер и мер по соображениям безопасности третьей стороной в отношении товаров, происходящих из Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для целей настоящих Правил используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъекты предпринимательства – граждане, кандасы и негосударственные коммерческие юридические лица, осуществляющие предпринимательскую деятельность (субъекты частного предпринимательства), государственные предприятия (субъекты государственного предпринимательства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объединения субъектов предпринимательства – ассоциации (союзы), создаваемые субъектами предпринимательства в целях координации их предпринимательской деятельности, а также представления и защиты общих интересов субъектов предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) субъекты квазигосударственного сектора – государственные предприятия, товарищества с ограниченной ответственностью, акционерные общества, в том числе национальные управляющие холдинги, национальные холдинги, национальные компании, учредителем, участником или акционером которых является государство, а также дочерние, зависимые и иные юридические лица, являющиеся аффилированными с ними в соответствии с законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мера по соображениям безопасности – мера, вводимая третьей стороной в отношении импорта из Республики Казахстан и затрагивающая интересы национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) государственные органы – центральные исполнительные государственные органы Республики Казахстан, государственные органы Республики Казахстан, непосредственно подчиненные и подотчетные Президенту Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) торговая мера – специальная защитная, антидемпинговая, компенсационная мера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) расследование – процедура, осуществляемая компетентным органом третьей стороны, проводящим расследования, предшествующая введению торговых мер и мер по соображениям безопасности в отношении товаров, происходящих из Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) материалы расследования – уведомления о принимаемых в рамках расследования решениях, заявление производителя или производителей, вопросник (запросы) компетентного органа третьей стороны, доклад, подготовленный по результатам расследования, и другая информация, запрашиваемая и (или) предоставляемая в рамках расследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уполномоченный орган в области регулирования торговой деятельности (далее – уполномоченный орган) – центральный исполнительный орган, формирующий торговую политику и осуществляющий руководство, а также межотраслевую координацию в сфере торговой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) компетентный орган третьей стороны – государственный орган иностранного государства, союза иностранных государств, проводящий расследование, предшествующее введению торговых мер и мер по соображениям безопасности в отношении товаров, происходящих из Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок взаимодействия государственных органов Республики Казахстан в случае проведения расследований, предшествующих применению торговых мер и мер по соображениям безопасности третьей стороной в отношении товаров, происходящих из Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный орган в пределах своей компетенции осуществляет координацию деятельности государственных органов по вопросам расследований, проводимых компетентным органом третьей стороны в отношении товаров, происходящих из Республики Казахстан, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информирует государственные органы о начале проведения компетентным органом третьей стороны расследования в отношении товаров, происходящих из Республики Казахстан, посредством официальной переписки в течение 3 (трех) рабочих дней со дня получения информации о начале расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направляет в государственные органы материалы расследований в течение 3 (трех) рабочих дней со дня получения материалов расследования от компетентного органа третьей стороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит анализ возможного влияния введения торговой меры и меры по соображениям безопасности на состояние отрасли экономики Республики Казахстан (отечественного производства) с учетом информации, представленной государственными органами, субъектами предпринимательства и их объединениями, субъектами квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формирует совместно с заинтересованными государственными органами окончательную консолидированную позицию (комментарии, аргументы) казахстанской стороны и ответы на вопросник компетентных органов третьей стороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выносит на рассмотрение Межведомственной комиссии Республики Казахстан по вопросам внешнеторговой политики и участия в международных экономических организациях материалы расследований в случае наличия принципиальных разногласий государственных органов по сформированной уполномоченным органом консолидированной позиции для выработки окончательной позиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) направляет в компетентный орган третьей стороны через Министерство иностранных дел Республики Казахстан официальные предложения, аргументы, позиции и (или) запросы, в том числе конфиденциального характера, в соответствии с порядком планирования комплектования, оформления, отправки, доставки, приемки и хранения дипломатической почты, определяемым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 71)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве иностранных дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 28 октября 2004 года № 1118;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проводит консультации и совещания с государственными органами по вопросам расследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организует участие представителей государственных органов в проводимом компетентным органом третьей стороны проверочном визите;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) участвует в консультациях, встречах, переговорах и публичных слушаниях в рамках проводимых компетентным органом третьей стороны расследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет взаимодействие с загранучреждениями Республики Казахстан, представителями иностранных государств, союзов иностранных государств и международными организациями по вопросам проводимого расследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственные органы при осуществлении взаимодействия с уполномоченным органом в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяют ответственное должностное лицо на уровне не ниже заместителя руководителя государственного органа в целях взаимодействия с уполномоченным органом по вопросам проведения расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рассматривают поступившие от уполномоченного органа материалы расследования, если в запросе не указан иной срок, то в течение 5 (пяти) рабочих дней со дня их получения обеспечивают представление запрашиваемой информации, сформированной позиции, ответов на вопросник, статистических данных и иной информации, в том числе конфиденциальной (ограниченного распространения), необходимой для формирования казахстанской позиции по проводимому компетентным органом третьей стороны расследованию и проведения анализа возможного влияния введения торговой меры и меры по соображениям безопасности на состояние отрасли экономики Республики Казахстан (отечественное производство);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвуют в расследованиях, слушаниях, консультациях, совещаниях по вопросам проводимого компетентным органом третьей стороны расследования, в проверочных визитах, проводимых компетентным органом третьей стороны, по запросу уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляют иную деятельность в рамках своей компетенции по вопросам, относящимся к расследованиям, проводимым компетентным органом третьей стороны, по запросу уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В случае, если запрашиваемая информация, предусмотренная подпунктом 2) пункта 4 настоящих Правил, относится к служебной информации ограниченного распространения, такая информация представляется государственными органами в уполномоченный орган с приложением согласия руководителя на передачу информации полностью или частично компетентному органу третьей стороны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней, утвержденного постановлением Правительства Республики Казахстан от 24 июня 2022 года № 429.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уполномоченный орган запрашивает у государственных органов, субъектов квазигосударственного сектора, субъектов предпринимательства и их объединений дополнительную информацию в рамках расследования, предшествующего применению меры по соображениям безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Загранучреждения Республики Казахстан обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременное направление полученных от компетентных органов третьей стороны материалов расследования в Министерство иностранных дел Республики Казахстан и уполномоченный орган в течение 1 (одного) рабочего дня со дня получения в рабочем порядке, в течение 3 (трех) рабочих дней в официальном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременную передачу материалов от уполномоченного органа в компетентный орган третьей стороны в сроки, указанные уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Министерство иностранных дел Республики Казахстан обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направление полученных по дипломатическим каналам от компетентного органа третьей стороны материалов расследования в уполномоченный орган в течение 3 (трех) рабочих дней со дня получения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направление по дипломатическим каналам в адрес компетентного органа третьей стороны соответствующей официальной позиции уполномоченного органа в сроки, указанные уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Вопросы расследования, затрагивающие интересы субъектов частного предпринимательства, объединений субъектов предпринимательства, субъектов квазигосударственного сектора, направляются уполномоченным органом в указанные организации для рассмотрения и представления запрашиваемой информации, в том числе конфиденциальной (с согласием на ее передачу компетентному органу третьей стороны), в сроки, указанные уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Взаимодействие уполномоченного органа по вопросам расследования, затрагивающим интересы субъектов частного предпринимательства, объединений субъектов предпринимательства, субъектов квазигосударственного сектора, осуществляются посредством официальной переписки уполномоченного органа и заинтересованных организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае поступления от компетентного органа третьей стороны материалов расследования в Правительство Республики Казахстан, указанные материалы направляются Аппаратом Правительства Республики Казахстан в уполномоченный орган и государственные органы в соответствии с порядком организации работы со входящей и исходящей корреспонденцией в Аппарате Правительства, определяемым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регламента Правительства Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 6 января 2023 года № 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган при получении материалов расследования в соответствии с частью первой настоящего пункта осуществляет в пределах своей компетенции взаимодействие с государственными органами в соответствии с пунктом 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок взаимодействия уполномоченного органа с компетентным органом третьей стороны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок взаимодействия уполномоченного органа с компетентным органом  третьей стороны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уполномоченный орган формирует окончательную позицию, ответы на вопросник, а также другую информацию, запрашиваемую компетентным органом третьей стороны, в том числе конфиденциальную (ограниченного распространения), по материалам расследования и передает компетентному органу третьей стороны на языке запроса компетентного органа третьей стороны следующим путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случае требования, определенного законодательством третьей стороны, путем загрузки в соответствующую информационную систему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае отсутствия определенного требования законодательства третьей стороны об использовании информационной системы – по дипломатическим каналам через Министерство иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Передача уполномоченным органом информации, запрашиваемой компетентным органом третьей стороны, представляется при условии, что эта информация не содержит сведения, отнесенные к государственным секретам или иной охраняемой тайне в соответствии с законодательством Республики Казахстан, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае, если полученная от государственных органов информация, запрашиваемая компетентным органом третьей стороны, относится к служебной информации ограниченного распространения, такая информация передается уполномоченным органом в адрес компетентного органа третьей стороны с пометкой "Конфиденциально" в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2617,31 +2602,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>