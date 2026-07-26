--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb019c8" w14:textId="fb019c8">
+    <w:p w14:paraId="667b968" w14:textId="667b968">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -197,94 +198,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 109 Социального кодекса Республики Казахстан и подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О государственной статистике</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1200,1212 +1273,1750 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила организации и финансирования профессионального обучения (далее – Правила) разработаны в соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и определяют порядок организации и финансирования профессионального обучения.</w:t>
+      1. Настоящие Правила организации и финансирования профессионального обучения (далее – Правила) разработаны в соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 109 Социального кодекса Республики Казахстан (далее – Кодекс) и подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О государственной статистике" и определяют порядок организации и финансирования профессионального обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единая информационная система социально-трудовой сферы – объект информатизации, предназначенный для автоматизации деятельности уполномоченного государственного органа, местных исполнительных органов по вопросам социальной защиты и занятости населения, центров трудовой мобильности, карьерных центров, Центра развития трудовых ресурсов и межведомственного взаимодействия в целях предоставления государственных услуг населению в социально-трудовой сфере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) социальная профессиональная ориентация – комплекс взаимосвязанных мероприятий, направленных на оказание практической помощи в выборе профессий, смене рода занятий и повышение квалификации с учетом профессиональных знаний, навыков, интересов личности и потребностей рынка труда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      2) социальная профессиональная ориентация – комплекс взаимосвязанных мероприятий, направленных на оказание практической помощи в выборе профессий, смене рода занятий и повышение квалификации с учетом профессиональных знаний, навыков, интересов личности и потребностей рынка труда;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальный контракт – соглашение, определяющее права и обязанности сторон, между участником активных мер содействия занятости и центром трудовой мобильности (карьерный центр), а в случаях, предусмотренных Кодексом, с физическими или юридическими лицами, вовлеченными в организацию активных мер содействия занятости, а также об оказании государственной адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      3) социальный контракт – соглашение, определяющее права и обязанности сторон, между участником активных мер содействия занятости и центром трудовой мобильности (карьерный центр), а в случаях, предусмотренных Кодексом, с физическими или юридическими лицами, вовлеченными в организацию активных мер содействия занятости, а также об оказании государственной адресной социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организации образования – организации образования, реализующие образовательные учебные программы технического и профессионального, послесреднего образования, учебные центры при работодателях, имеющих право на образовательную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...15 lines deleted...]
-      4) организации образования – организации образования, реализующие образовательные учебные программы технического и профессионального, послесреднего образования, учебные центры при работодателях, имеющих право на образовательную деятельность;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дуальное обучение – форма подготовки кадров, сочетающей обучение в организации образования с обязательными периодами производственного обучения и профессиональной практики на предприятии (в организации) с предоставлением рабочих мест и компенсационной выплатой обучающимся при равной ответственности предприятия (организации), учебного заведения и обучающегося;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      5) дуальное обучение – форма подготовки кадров, сочетающей обучение в организации образования с обязательными периодами производственного обучения и профессиональной практики на предприятии (в организации) с предоставлением рабочих мест и компенсационной выплатой обучающимся при равной ответственности предприятия (организации), учебного заведения и обучающегося;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      6) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      7) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) безработный – физическое лицо, осуществляющее поиск работы и готовое приступить к работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...15 lines deleted...]
-      8) безработный – физическое лицо, осуществляющее поиск работы и готовое приступить к работе;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) профессиональное обучение – обучение, включающее в себя профессиональную подготовку, переподготовку в целях получения новых специальностей (профессий), навыков и повышение квалификации в рамках мер содействия занятости, предусмотренных Кодексом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
-[...15 lines deleted...]
-      9) профессиональное обучение – обучение, включающее в себя профессиональную подготовку, переподготовку в целях получения новых специальностей (профессий), навыков и повышение квалификации в рамках мер содействия занятости, предусмотренных Кодексом;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...15 lines deleted...]
-      10) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...15 lines deleted...]
-      11) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Услуги по профессиональному обучению являются государственным образовательным заказом и договора поставщиками услуг заключаются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заключения договоров услуг государственного образовательного заказа посредством веб-портала государственных закупок, утвержденными приказом Министра образования и науки Республики Казахстан от 14 января 2022 года № 12 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26502) (далее - Приказ № 12).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Продолжительность профессионального обучения составляет не более 6 (шести) месяцев, исходя из особенностей квалификации и навыков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и финансирования профессионального обучения в организациях образования</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...15 lines deleted...]
-      4. Продолжительность профессионального обучения составляет не более 6 (шести) месяцев, исходя из особенностей квалификации и навыков.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок организации профессионального обучения в организациях образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации и финансирования профессионального обучения в организациях образования</w:t>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Профессиональное обучение в организациях образования (далее – Обучение) организуется по заявкам работодателей независимо от их формы собственности, при этом к участию допускаются работодатели, которые регулярно производят налоговые и другие социальные отчисления, у которых отсутствует просроченная задолженность по заработной плате и действующие более одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Порядок организации профессионального обучения в организациях образования</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень квалификаций и навыков для проведения обучения формируется карьерным центром на основе заявок работодателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Работодатель для организации Обучения, посредством "личного кабинета" на Электронной бирже труда подает заявку на предстоящий финансовый год по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в карьерный центр в срок до 1 ноября текущего финансового года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Карьерный центр в течение 10 (десяти) рабочих дней со дня завершения сбора заявок рассматривает заявки на предмет соответствия критериям отбора работодателей, указанным в пункте 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам проведенной работы карьерный центр в течение 3 (трех) рабочих дней формирует единый перечень работодателей и направляет в районную (городскую) комиссию для рассмотрения и утверждения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Районная (городская) комиссия в течение 5 (пяти) рабочих дней рассматривает и утверждает перечень работодателей по заявкам, которых будет организовано Обучение на очередной финансовый год с указанием квалификации (навыков), количества направляемых безработных на профессиональное обучение, продолжительности обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Включение работодателя в перечень осуществляется при полном исполнении обязательств работодателя по трудоустройству выпускников в рамках ранее заключенных социальных контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень работодателей обновляется на ежеквартальной основе в течение финансового года при наличии бюджетных средств путем внесения изменений и (или) дополнений в Перечень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Карьерный центр в течение 5 (пяти) рабочих дней после утверждения перечня работодателей извещает работодателей о принятом решении районной (городской) комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работодатели, не включенные в Перечень, в течение финансового года повторно подают заявку по истечении 3-х месяцев со дня подачи предыдущей заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Региональная палата предпринимателей (далее – РПП) для размещения государственного образовательного заказа осуществляет отбор организации образования и включает их в Реестр учебных центров и учебных заведений по профессиональной подготовке, переподготовке, повышению квалификации и присвоению квалификации по профессиям (специальностям) технического и обслуживающего труда Национальной палаты предпринимателей Республики Казахстан (далее – Реестр).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Организации образования включаются в Реестр при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) использовании элементов дуального обучения с наставничеством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличии не менее 6 (шести) месяцев опыта проведения профессионального обучения с выдачей лицам, прошедшим обучение, сдавшим квалификационный экзамен, свидетельства установленного образца или сертификата, либо наличии лицензии на образовательную деятельность на предоставление технического и профессионального образования по специальностям, включенным в реестр образовательных программ, для военных, специальных учебных заведений по группам специальностей (для учебных центров при предприятиях или отраслевых ассоциациях опыт проведения профессионального обучения не требуется);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличии преподавателей с профессиональным практическим опытом работы на производстве не менее одного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличии образовательных программ, разработанных в соответствии с требованиями профессиональных стандартов.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 135</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...155 lines deleted...]
-      11. Региональная палата предпринимателей (далее – РПП) для размещения государственного образовательного заказа осуществляет отбор организации образования и включает их в Реестр учебных центров и учебных заведений по профессиональной подготовке, переподготовке, повышению квалификации и присвоению квалификации по профессиям (специальностям) технического и обслуживающего труда Национальной палаты предпринимателей Республики Казахстан (далее – Реестр).</w:t>
+    <w:bookmarkStart w:name="z502" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. При этом к организации Обучения в текущем финансовом году допускаются организации образования, у которых уровень трудоустройства безработных, завершивших Обучение в предыдущем календарном году, составляет не менее 60% на дату подачи заявки работодателем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данное требование не распространяется на организации образования, впервые принимающие участие в организации Обучения и (или) специализирующихся на Обучении лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уровень трудоустройства рассчитывается без учета следующих безработных:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) призванных на срочную воинскую службу в Вооруженные Силы, а также в другие войска и воинские формирования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) находящихся в отпуске без сохранения заработной платы по уходу за ребенком до достижения им возраста трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получающих техническое и профессиональное, послесреднее, высшее и (или) послевузовское образование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выехавших на постоянное место жительства за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) умерших;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) имеющих инвалидность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) признанных безвестно отсутствующими;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) признанных судом недееспособными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уровень трудоустройства определяется на основании наличия обязательных пенсионных взносов и проверяется по истечении трех месяцев после завершения безработными обучения за период не более одного предшествующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В учет трудоустроенных включаются безработные, в пользу которых работодателем, подавшим заявку на организацию Обучения в прошедшем календарном году, перечислены обязательные пенсионные взносы в размере не менее 10% от минимальной заработной платы, определенной законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Претенденты, желающие участвовать в Обучении, подают в карьерный центр заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 13 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документы, подтверждающие трудовую деятельность в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан (далее – Трудовой кодекс) (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы об образовании (аттестат, свидетельство, диплом), документы, подтверждающие прохождение обучения (удостоверение, сертификат) при наличии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) копия </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>справки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о состоянии здоровья согласно форме, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) номер текущего (карточного) счета, открытого в банке второго уровня (предъявляется после зачисления в организацию образования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После удостоверения личности и введения данных в АИС "Рынок труда" документы возвращаются безработному.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерный центр формирует список претендентов на обучение и направляет работодателю на согласование посредством электронной почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Работодатель в течение 3 (трех) рабочих дней согласовывает список претендентов с указанием 2 вариантов организации образования согласно Реестру. Претенденты исходя из рекомендации работодателя выбирают организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В течение 3 (трех) рабочих дней со дня выбора безработным организации образования, карьерный центр выдает безработному с его согласия направление на обучение в организацию образования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Центр трудовой мобильности заключает с безработным, организацией образования и работодателем социальный контракт по профессиональному обучению (далее – Социальный контракт) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2462,291 +3073,291 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Безработный обращается к организации образования по вопросу Обучения в течение 3 (трех) рабочих дней со дня получения направления от карьерного центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Организация образования в течение 3 (трех) рабочих дней зачисляет на обучение безработного и направляет в карьерный центр копию приказа о зачислении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Организация образования совместно с работодателями и по согласованию с РПП разрабатывает образовательные (учебные) программы с элементами дуального обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Образовательные (учебные) программы с элементами дуального обучения предусматривают теоретическое обучение и не менее шестидесяти процентов производственного обучения, профессиональной практики на базе предприятия (организации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Организация образования осуществляет обучение в очной форме и (или) онлайн режиме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Организация образования отчисляют безработных в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пропуска занятий без уважительных причин в соответствии с внутренним распорядком организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) неудовлетворительных оценок по итогам текущего контроля успеваемости, промежуточной аттестации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовыми правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся для организаций среднего, технического и профессионального, послесреднего образования, утвержденными приказом Министра образования и науки Республики Казахстан от 18 марта 2008 года № 125 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 5191) (далее - Приказ № 125).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Отчисленные безработные по неуважительным причинам повторно проходят обучение по истечении одного календарного года со дня повторной регистрации в безработных, но не более одного раза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Организации образования проводят итоговую аттестацию безработных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Безработным, завершившим обучение, организацией образования выдается свидетельство или сертификат по формам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2761,111 +3372,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2015 года № 39 "Об утверждении видов документов об образовании, форм документов об образовании государственного образца и правил их учета и выдачи, основных требований к содержанию документов об образовании собственного образца и правил их учета и выдачи, а также формы справки, выдаваемой лицам, не завершившим образование в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10348) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовыми правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> деятельности организаций дополнительного образования для взрослых, утвержденными приказом Министра просвещения Республики Казахстан от 31 августа 2022 года № 385 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29329) (далее - Приказ № 385).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В течение 10 (десяти) рабочих дней со дня успешного завершения обучения безработным работодатель на основе Социального контракта трудоустраивает его на заявленное рабочее место сроком не менее 6 (шести) месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Работодатель в течение 3 (трех) рабочих дней извещает карьерный центр о приеме на работу или отказе в приеме на работу безработного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Карьерный центр отражает в индивидуальной карте занятости сведения о прохождении обучения безработным и трудоустройстве на постоянную работу после завершения (до окончания срока обучения) обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2884,71 +3495,143 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В случае отказа от приема безработного на постоянную работу работодатель возмещает в бюджет фактические расходы государства на обучение, включая суммы выплаченной материальной помощи и стипендии безработному, за исключением случаев ликвидации работодателя – юридического лица либо прекращения деятельности работодателя – физического лица, сокращения численности штата работников, снижения объема производства и выполняемых работ и услуг, повлекшего ухудшение экономического состояния работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 28 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z503" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Организация образования ежемесячно к 1 (первому) числу месяца, следующего за отчетным, представляют в карьерный центр отчет о ходе реализации профессионального обучения в организациях образования по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2983,514 +3666,620 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и акт оказанных услуг по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Приказу № 12.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z504" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Карьерный центр ежемесячно в срок до 1 (первого) числа месяца, следующего за отчетным на основе сведений организации образования проставляет данные по статусам обучающихся безработных в АИС "Рынок труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок организации профессионального обучения организациями образования в отдаленных сельских населенных пунктах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Организации образования для проведения профессионального обучения безработных (независимо от регистрации в карьерных центрах), проживающих в отдаленных сельских населенных пунктах образует мобильный учебный центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущественный комплекс мобильного учебного центра содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z497" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) передвижное транспортное средство для доставки технологического оборудования и проведения обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z498" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обучающее технологическое оборудование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Претендент обращается в карьерный центр по месту жительства, а в случае отсутствия карьерного центра по месту жительства – к акиму поселка, села, сельского округа (далее – аким).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким формирует список желающих пройти профессиональное обучение и направляет его в карьерный центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Карьерный центр совместно с РПП определяет перечень профессий и навыков, востребованных на рынке труда соответствующего региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В течение одного месяца после определения перечня профессий и навыков, центр трудовой мобильности заключает договор с организацией образования, в рамках которого осуществляется направление безработных на профессиональное обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, распределение мест по профессиям и навыкам, определяется районной комиссией, по представлению карьерного центра.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
-[...15 lines deleted...]
-      30. Карьерный центр ежемесячно в срок до 1 (первого) числа месяца, следующего за отчетным на основе сведений организации образования проставляет данные по статусам обучающихся безработных в АИС "Рынок труда".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Организация образования по согласованию с РПП и карьерным центром разрабатывает образовательные (учебные) программы с элементами дуального обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Порядок организации профессионального обучения организациями образования в отдаленных сельских населенных пунктах</w:t>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. График выездов мобильного учебного центра по отдаленным сельским населенным пунктам формируется и утверждается местным исполнительным органом по вопросам социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
-[...15 lines deleted...]
-      31. Организации образования для проведения профессионального обучения безработных (независимо от регистрации в карьерных центрах), проживающих в отдаленных сельских населенных пунктах образует мобильный учебный центр.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Для обеспечения учебной деятельности мобильного учебного центра руководитель организации образования определяет группу инженерно-педагогических работников из числа преподавателей и мастеров производственного обучения с привлечением специалистов с производства и сроки их работы в мобильном учебном центре с учетом графика их основной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...343 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Лицам, завершившим профессиональное обучение и сдавшим квалификационный экзамен, организацией образования выдается сертификат по форме в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 385</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. После завершения профессионального обучения карьерный центр оказывает безработному содействие в трудоустройстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Организация образования ежемесячно к 1 (первому) числу месяца, следующего за отчетным, представляет в карьерный центр отчет о ходе реализации профессионального обучения в мобильных учебных центрах по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3505,2621 +4294,2555 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок финансирования профессионального обучения в организациях образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Финансирование Обучения осуществляется местным исполнительным органом по вопросам социальной защиты и занятости населения за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z103" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Стоимость Обучения в организациях образования устанавливается ежегодно региональной комиссией по представлению управления образования области, города республиканского значения, столицы и РПП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Безработные, проходящие Обучение, обеспечиваются государственной поддержкой по оплате обучения, стипендией в размере, установленном законодательством Республики Казахстан для студентов, обучающихся в организациях образования, реализующих образовательные программы технического и профессионального образования по рабочим квалификациям, а также материальной помощью на проезд, проживание и прохождение медицинского осмотра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Материальная помощь предоставляется в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на проезд за весь период обучения в организациях образования, расположенных в пределах области, но вне населенных пунктов мест постоянного проживания безработных, до места обучения и обратно в размере 4-х месячных расчетных показателей (далее – МРП);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на проживание ежемесячно в городах Астана, Алматы, Шымкенте, Атырауской и Мангистауской областях в размере 15 (пятнадцати) МРП, в остальных областях в размере 10 (десяти) МРП, в организациях образования, расположенных вне населенных пунктов мест постоянного проживания безработных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на прохождение медицинского осмотра за весь период обучения в размере 2 (двух) МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Материальная помощь выплачивается без представления документов, подтверждающих расходы, на основании справки посещения, выданной организацией образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. При прохождении Обучения в онлайн режиме материальная помощь на проживание и проезд не выплачивается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Центр трудовой мобильности ежемесячно к 10 (десятому) числу месяца, следующего за отчетным, на основании отчетов, представленных организации образования, перечисляет стипендию и материальную помощь на текущие (карточные) счета безработных.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Центр трудовой мобильности ежемесячно к 15 (пятнадцатому) числу месяца, следующего за отчетным, на основании акта выполненных работ, предоставленной организацией образования перечисляет оплату за обучение безработных на расчетный счет организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Порядок финансирования профессионального обучения в организациях образования</w:t>
-[...19 lines deleted...]
-      41. Финансирование Обучения осуществляется местным исполнительным органом по вопросам социальной защиты и занятости населения за счет средств местного бюджета.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок организации и финансирования профессионального обучения на рабочем месте у работодателей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
-[...15 lines deleted...]
-      42. Стоимость Обучения в организациях образования устанавливается ежегодно региональной комиссией по представлению местного исполнительного органа в области образования областного уровня и РПП.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Глава 3 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Параграф 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Порядок организации профессионального обучения на рабочем месте у работодателей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Профессиональное обучение на рабочем месте у работодателей (далее – Обучение на рабочем месте) организуется на текущий год на базе работодателей при:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
-[...15 lines deleted...]
-      43. Безработные, проходящие Обучение, обеспечиваются государственной поддержкой по оплате обучения, стипендией в размере, установленном законодательством Республики Казахстан для студентов, обучающихся в организациях образования, реализующих образовательные программы технического и профессионального образования по рабочим квалификациям, а также материальной помощью на проезд, проживание и прохождение медицинского осмотра.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличии статуса действующего юридического лица или индивидуального предпринимателя, зарегистрированного на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличии в уставе нормы (положении) по профессиональной подготовке, переподготовке и повышению квалификации кадров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлении деятельности более одного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отсутствии просроченной задолженности по налогам, взносам и отчислениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличии квалифицированных работников с профессиональным практическим опытом работы на производстве не менее одного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличии индивидуальной программы подготовки кадров по рабочим квалификациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) трудоустройстве не менее 60% безработных, завершивших Обучение на рабочем месте в предыдущем году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование подпункта 7) настоящего пункта не распространяется на работодателей, впервые принимающих участие в организации Обучения и (или) специализирующихся на обучении лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z505" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-1. Количество трудоустроенных рассчитывается без учета следующих безработных:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
-[...15 lines deleted...]
-      44. Материальная помощь предоставляется в следующих размерах:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) призванных на срочную воинскую службу в Вооруженные Силы, а также в другие войска и воинские формирования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) находящихся в отпуске без сохранения заработной платы по уходу за ребенком до достижения им возраста трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получающих техническое и профессиональное, послесреднее, высшее и (или) послевузовское образование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выехавших на постоянное место жительства за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) умерших;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) имеющих инвалидность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) признанных безвестно отсутствующими;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) признанных судом недееспособными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уровень трудоустройства определяется на основании наличия обязательных пенсионных взносов и проверяется по истечении трех месяцев после завершения безработными Обучения на рабочем месте за период не более одного предшествующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В учет трудоустроенных включаются безработные, в пользу которых работодателем, подающим заявку на организацию Обучения на рабочем месте, перечислены обязательные пенсионные взносы в размере не менее 10% от минимальной заработной платы, определенной законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z506" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Работодатель для организации Обучения на рабочем месте, посредством "личного кабинета" на Электронной бирже труда подает заявку на предстоящий финансовый год по форме согласно приложению 7 к настоящим Правилам, в карьерный центр в срок до 1 ноября текущего финансового года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
-[...15 lines deleted...]
-      1) на проезд за весь период обучения в организациях образования, расположенных в пределах области, но вне населенных пунктов мест постоянного проживания безработных, до места обучения и обратно в размере 4-х месячных расчетных показателей (далее – МРП);</w:t>
+    <w:bookmarkStart w:name="z507" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Карьерный центр в течение 10 (десяти) рабочих дней со дня завершения сбора заявок рассматривает заявки на предмет соответствия критериям отбора работодателей, указанным в пункте 49 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
-[...15 lines deleted...]
-      2) на проживание ежемесячно в городах Астана, Алматы, Шымкенте, Атырауской и Мангистауской областях в размере 15 (пятнадцати) МРП, в остальных областях в размере 10 (десяти) МРП, в организациях образования, расположенных вне населенных пунктов мест постоянного проживания безработных;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам проведенной работы карьерный центр в течение 3 (трех) рабочих дней формирует единый перечень работодателей и направляет в районную (городскую) комиссию для рассмотрения и утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z508" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Районная (городская) комиссия в течение 5 (пяти) рабочих дней утверждает перечень работодателей, по заявкам которых будет организовано Обучение на рабочем месте на очередной финансовый год с указанием квалификации (навыков), количества направляемых безработных на профессиональное обучение, продолжительности обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
-[...15 lines deleted...]
-      3) на прохождение медицинского осмотра за весь период обучения в размере 2 (двух) МРП.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень работодателей обновляется на ежеквартальной основе в течение финансового года при наличии бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z509" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Карьерный центр в течение 5 (пяти) рабочих дней после утверждения перечня работодателей извещает работодателей о принятом решении районной (городской) комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
-[...15 lines deleted...]
-      45. Материальная помощь выплачивается без представления документов, подтверждающих расходы, на основании справки посещения, выданной организацией образования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работодатели, не включенные в Перечень, в течение финансового года повторно подают заявку по истечении 3-х месяцев со дня подачи предыдущей заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 54 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z564" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      54. Претенденты, желающие участвовать в Обучении на рабочем месте, подают в карьерный центр заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
-[...15 lines deleted...]
-      46. При прохождении Обучения в онлайн режиме материальная помощь на проживание и проезд не выплачивается.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документы, подтверждающие трудовую деятельность в соответствии со статьей 35 Трудового кодекса (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документы об образовании (аттестат, свидетельство, диплом), документы, подтверждающие прохождение обучения (удостоверение, сертификат) при наличии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) копия справки о состоянии здоровья согласно форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После удостоверения личности и введения данных в АИС "Рынок труда" документы возвращаются претенденту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карьерный центр формирует список претендентов на Обучение на рабочем месте и направляет работодателю на согласование посредством электронной почты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z511" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Работодатель в течение 5 (пяти) рабочих дней согласовывает список претендентов на Обучение на рабочем месте и при необходимости проводит собеседование с потенциальными претендентами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
-[...15 lines deleted...]
-      47. Центр трудовой мобильности ежемесячно к 10 (десятому) числу месяца, следующего за отчетным, на основании отчетов, представленных организации образования, перечисляет стипендию и материальную помощь на текущие (карточные) счета безработных.</w:t>
+    <w:bookmarkStart w:name="z512" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Карьерный центр в течение 3 (трех) рабочих дней извещает безработного о принятом решении работодателя и выдает ему с его согласия направление на Обучение на рабочем месте по форме согласно приложению 9 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...880 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Центр трудовой мобильности заключает с безработным и работодателем социальный контракт по профессиональному обучению (далее – Социальный контракт) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z513" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Безработный обращается к работодателю по вопросу Обучения на рабочем месте в течение 3 (трех) рабочих дней со дня получения направления от карьерного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z514" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Работодатель принимает на Обучение на рабочем месте безработного, обратившегося по направлению карьерного центра, и заключает с ним трудовой договор на период обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z515" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Трудовой договор с безработным расторгается в случаях пропуска занятий без уважительных причин и неисполнения своих должностных обязанностей согласно трудовому законодательству, а также по итогам текущего контроля успеваемости, промежуточной аттестации и (или) сертификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z516" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Отчисленные безработные по неуважительным причинам повторно проходят профессиональное обучение по истечении одного года со дня повторной регистрации в качестве безработного, но не более одного раза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z517" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Работодатель составляет индивидуальную программу обучения безработного и осуществляет обучение на рабочем месте с закреплением квалифицированного наставника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальная программа Обучения на рабочем месте утверждается актом работодателя с указанием наименования структурного подразделения работодателя, где будет проводиться обучение, формы проведения обучения, фамилия и имя наставника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z518" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. По окончанию Обучения на рабочем месте работодатель проводит квалификационный экзамен безработных по оценке профессиональной подготовленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z519" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Безработным, завершившим Обучение на рабочем месте, работодателем выдается сертификат по форме в соответствии с Приказом № 385.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z520" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. В течение 5 (пяти) рабочих дней со дня успешного завершения Обучения на рабочем месте работодатель на основе Социального контракта переводит безработного на постоянную работу со сроком не менее 12 (двенадцати) месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z521" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Работодатель в течение 5 (пяти) рабочих дней извещает карьерный центр о переводе на постоянное рабочее место или отказе в переводе безработного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z522" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Карьерный центр отражает в индивидуальной карте занятости сведения о прохождении безработным Обучения на рабочем месте и трудоустройстве на постоянную работу после завершения (до окончания срока обучения) обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z523" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. В случае отказа от приема безработного на постоянную работу работодатель возмещает в бюджет фактические расходы государства на выплату заработной платы безработным, направленным на обучение, за исключением случаев ликвидации работодателя – юридического лица либо прекращения деятельности работодателя – физического лица, сокращения численности штата работников, снижения объема производства и выполняемых работ и услуг, повлекшего ухудшение экономического состояния работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z524" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      68. Работодатель ежемесячно к 1 (первому) числу месяца, следующего за отчетным, представляет в карьерный центр отчет о ходе реализации Обучения на рабочем месте по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и акт выполненных работ по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z525" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">69. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 56 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 135</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Пункт 69 вводится в действие с 12.07.2026 в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок финансирования профессионального обучения на рабочем месте у работодателей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z526" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Финансирование Обучения на рабочем месте осуществляется местным исполнительным органом по вопросам социальной защиты и занятости населения за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z527" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Стоимость Обучения на рабочем месте устанавливается ежегодно региональной комиссией по представлению РПП и управления образования области, города республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z528" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      72. Заработная плата безработным в период Обучения на рабочем месте выплачивается центром трудовой мобильности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z529" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Размер заработной платы в месяц составляет 20 (двадцать) МРП без учета налогов, обязательных социальных отчислений, компенсаций за неиспользованный трудовой отпуск, банковских услуг и выплат по экологическим надбавкам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z530" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. В зависимости от сложности выполняемой работы работодатель за счет собственных средств устанавливает дополнительную надбавку к заработной плате за фактически выполненную работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z531" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Центр трудовой мобильности ежемесячно к 10 (десятому) числу месяца, следующего за отчетным, на основании отчетов, представленных работодателем, перечисляет заработную плату на текущие (карточные) счета безработных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z532" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Выплата социального пособия по временной нетрудоспособности безработным в период Обучения на рабочем месте производятся центром трудовой мобильности в соответствии с Трудовым кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z533" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Центр трудовой мобильности ежемесячно к 15 (пятнадцатому) числу месяца, следующего за отчетным, на основании акта выполненных работ, предоставленного работодателем, перечисляет оплату за Обучение на рабочем месте на расчетный счет работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z165" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок организации и финансирования профессионального обучения на Электронной бирже труда по перечню востребованных профессий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z166" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок организации профессионального обучения на Электронной бирже труда по перечню востребованных профессий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z167" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Профессиональное обучение на Электронной бирже труда (далее – Обучение) направлено на ускоренное приобретение обучающимися новых навыков, необходимых для выполнения определенного вида работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z168" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Профессиональное обучение осуществляется для безработных из числа зарегистрированных в карьерных центрах или через Электронную биржу труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z169" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Для организации Обучения на Электронной бирже труда функционирует платформа профессионального обучения в онлайн режиме skills.enbek.kz (далее – платформа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z170" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Авторизация безработного на платформе производится посредством электронной почты, номера телефона или электронной цифровой подписи, указанный при регистрации на Электронной бирже труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z171" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Обучающийся самостоятельно выбирает на платформе представленные курсы по востребованным профессиям и навыкам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z499" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для приобретения необходимых практических навыков обучающийся выбирает Обучение с использованием технологий виртуальной реальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 81 - в редакции приказа Министра труда и социальной защиты населения РК от 20.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
-[...15 lines deleted...]
-      57. Безработный обращается к работодателю по вопросу Обучения в течение 3 (трех) рабочих дней со дня получения направления от карьерного центра.</w:t>
+    <w:bookmarkStart w:name="z500" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81-1. При выборе Обучения с использованием технологий виртуальной реальности обучающийся вначале проходит соответствующий профилю курс на платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 81-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 20.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z501" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81-2. Обучение с использованием технологий виртуальной реальности осуществляется в карьерных центрах при наличии технических возможностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z143" w:id="133"/>
-[...15 lines deleted...]
-      58. Работодатель принимает на Обучение безработного, обратившиеся по направлению карьерного центра, и заключает с ним трудовой договор на период обучения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 81-2 в соответствии с приказом Министра труда и социальной защиты населения РК от 20.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Обучение проводится в индивидуальном порядке, путем самостоятельного освоения учебных материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
-[...1249 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       83. По завершению обучения проводится итоговое тестирование. Обучающемуся, получившему более 70 (семидесяти) процентов верных ответов от общего количества вопросов, на платформе выдается электронный сертификат о завершении обучения с наименованием курса и присвоением уникального номера по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z174" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификат отображается в личном кабинете на платформе и в резюме на Электронной Бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z175" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Обучающийся, не прошедший итоговое тестирование, допускается к повторной сдаче итогового тестирования не более 5 (пяти) раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6138,148 +6861,254 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Обучающиеся, самовольно без уважительной причины прекратившие обучение, повторно могут направляться на обучение по истечении одного календарного года со дня повторной регистрации в качестве безработных, но не более одного раза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 86 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z535" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Карьерный центр ежемесячно в срок до 1 (первого) числа месяца, следующего за отчетным, проставляет данные по статусам обучающихся безработных в АИС "Рынок труда" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z178" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок финансирования профессионального обучения на Электронной бирже труда по перечню востребованных профессий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z179" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Обучение на платформе предоставляется на бесплатной основе, за исключением платных курсов, при обучении на которых обучающийся проводит оплату самостоятельно по цене, установленной автором курса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6423,289 +7252,556 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z536" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 135</w:t>
+        <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в карьерные центры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Форма административных данных размещена на интернет – ресурсе: www.enbek.kz</w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> Таблица. Заявка на предстоящий финансовый год на профессиональное обучение безработных в организациях образования</w:t>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Заявка на предстоящий финансовый год на профессиональное обучение безработных в организациях образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ПО-1-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: по состоянию на ________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: работодатели</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 1 ноября текущего финансового года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Таблица </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -7359,221 +8455,221 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес ___________________________________________________</w:t>
-[...169 lines deleted...]
-        <w:t>Место печати (при наличии)</w:t>
+        <w:t xml:space="preserve">       Адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________ ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии))  (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________ ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата: "____" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7661,111 +8757,118 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Заявка на предстоящий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансовый год</w:t>
+              <w:t>финансовый год на профессиональное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на профессиональное обучение</w:t>
+              <w:t>обучение безработных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>безработных в организациях</w:t>
-[...12 lines deleted...]
-              <w:t>образования"</w:t>
+              <w:t>в организациях образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z538" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Заявка на предстоящий финансовый год на профессиональное обучение безработных в организациях образования" Глава 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Заявка на предстоящий финансовый год на профессиональное обучение безработных в организациях образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z539" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Заявка на предстоящий финансовый год на профессиональное обучение безработных в организациях образования" (далее - Форма).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7812,66 +8915,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется до 1 ноября текущего финансового года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z540" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8116,64 +9221,150 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z188" w:id="173"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z188" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Директору карьерного центра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8232,108 +9423,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="174"/>
+    <w:bookmarkStart w:name="z189" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z190" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу направить меня на профессиональное обучение в организацию образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z191" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагаю следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8668,88 +9859,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направление № ____ на профессиональное обучение в организацию образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z195" w:id="178"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z195" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (гражданка) ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (Фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8910,88 +10101,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (линия отреза)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Возвращается организацией образования в карьерный центр в течение пяти рабочих дней со дня направления на профессиональное обучение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="179"/>
+    <w:bookmarkStart w:name="z196" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление к направлению № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z197" w:id="180"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="152"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (Наименование организации образования, адрес, контактный телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12503,358 +13694,1176 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и финансирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессионального обучения</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в карьерные центры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Сведения о безработных, проходящих профессиональное обучение в организациях образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ПО-1-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежемесячная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Организации образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: к 1 числу месяца, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
-[...206 lines deleted...]
-        <w:t xml:space="preserve"> Таблица. Сведения о безработных, проходящих профессиональное обучение в организациях образования</w:t>
+      Таблица </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12871,51 +14880,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+№  п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13979,221 +15988,221 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес ___________________________________________________</w:t>
-[...169 lines deleted...]
-        <w:t>Место печати (при наличии)</w:t>
+        <w:t xml:space="preserve">       Адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________ ______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________ ______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата: "____" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14705,12518 +16714,1166 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам организации и финансирования</w:t>
+              <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>и финансирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>профессионального обучения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="181"/>
+    <w:bookmarkStart w:name="z275" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z276" w:id="182"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в карьерные центры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="186"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Сведения о ходе реализации профессионального обучения в организациях образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ПО-1</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Организации образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: к 1 числу месяца, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование специальности</w:t>
-[...296 lines deleted...]
-            </w:r>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...847 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="191"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:tcBorders>
-[...10627 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование специальности</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+Наименование квалификации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование квалификации</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+Срок обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок обучения</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+Количество человек, подавших заявление на прохождение обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество человек, подавших заявление</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+Количество человек, принятых на обучение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Количество человек, проходящих обучение </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество обучающихся студентов/ лиц</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+Количество человек, завершивших обучение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество человек, завершивших обучение</w:t>
-[...36 lines deleted...]
-Количество человек отчисленных</w:t>
+Количество человек, отчисленных из обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27311,845 +17968,762 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пропуски</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неуспеваемость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...62 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z411" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -28210,87 +18784,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нарушения внутреннего распорядка</w:t>
+нарушения внутреннего распорядка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По собственному желанию</w:t>
+по собственному желанию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28539,532 +19113,841 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-            </w:r>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z412" w:id="239"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Адрес ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Телефон _________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">                   (Фамилия, имя, отчество (при его наличии))       (подпись)</w:t>
+        <w:t xml:space="preserve">       Телефон _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ______________________________________ _________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии))   (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Руководитель или лицо, уполномоченное на подписание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       _______________________________________                   ______________</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии))                   (подпись)</w:t>
+        <w:t xml:space="preserve">       ___________________________________ __________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии))  (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата: "____" ___________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Место печати </w:t>
+        <w:t xml:space="preserve">       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29100,668 +19983,13353 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной для</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сбора административных</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данных "Сведения о ходе</w:t>
+              <w:t>"Сведения о ходе реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реализации профессионального</w:t>
+              <w:t>профессионального обучения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обучения на рабочем месте у</w:t>
-[...12 lines deleted...]
-              <w:t>работодателя"</w:t>
+              <w:t>в организациях образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z414" w:id="240"/>
+    <w:bookmarkStart w:name="z542" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения о ходе реализации профессионального обучения в организациях образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z543" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы "Сведения о ходе реализации профессионального обучения в организациях образования" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется Организациями образования и предоставляется в карьерный центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем Организацией образования, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется к 1 числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z544" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Формы указывается наименование квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 2 Формы указывается срок обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 3 Формы указывается количество человек, подавших заявление на прохождение обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 4 Формы указывается количество человек, принятых на обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 5 Формы указывается количество человек, проходящих обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 6 Формы указывается количество человек, завершивших обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 7 Формы указывается общее количество отчисленных человек из обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 8 Формы указывается количество человек, не завершивших обучение по причине пропусков из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 9 Формы указывается количество человек, не завершивших обучение по причине неуспеваемости из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 10 Формы указывается количество человек, не завершивших обучение по причине нарушений внутреннего распорядка из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 11 Формы указывается количество человек, не завершивших обучение по собственному желанию из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 12 Формы указывается количество человек, не завершивших обучение по причине болезни из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 13 Формы указывается количество человек, не завершивших обучение по причине призыва на срочную службу в Вооруженные силы Республики Казахстан из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 14 Формы указывается количество человек, не завершивших обучение по причине трудоустройства из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В графе 15 Формы указывается количество человек, не завершивших обучение причине смерти из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В графе 16 Формы указывается количество человек, не завершивших обучение по причине беременности, родов, отпуска по уходу за ребенком из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В графе 17 Формы указывается количество человек, не завершивших обучение по причине смены постоянного местожительства из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В графе 18 Формы указывается количество человек, не завершивших обучение по прочим причинам из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального обучения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z545" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в карьерные центры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Заявка на предстоящий финансовый год на профессиональное обучение на рабочем месте у работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ПО-2-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: по состоянию на ________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: работодатели</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 1 ноября текущего финансового года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование работодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер или индивидуальный идентификационный номер работодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование квалификации или навыка, по которой организуется обучение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжение таблицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество обучаемых, человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продолжительность обучения, месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость обучения в месяц, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________ ______________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии))   (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________ ______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата: "____" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заявка на предстоящий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансовый год на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессиональное обучение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на рабочем месте у </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работодателя"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z547" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Заявка на предстоящий финансовый год на профессиональное обучение на рабочем месте у работодателя"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z548" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы "Заявка на предстоящий финансовый год на профессиональное обучение на рабочем месте у работодателя" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется работодателями и предоставляется в карьерные центры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается первым руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется до 1 ноября текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z549" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Формы указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Формы указывается наименование работодателя, предоставляющего заявку на организацию профессионального обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Формы указывается бизнес-идентификационный номер или индивидуальный идентификационный номер работодателя, предоставляющего заявку на организацию профессионального обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Формы указывается наименование квалификации или навыка, по которой необходимо организовать профессиональное обучение безработных на рабочем месте у работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Формы указывается количество безработных, направляемых на профессиональное обучение к работодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Формы указывается продолжительность профессионального обучения безработных на рабочем месте у работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Формы указывается ежемесячная стоимость профессионального обучения безработных на рабочем месте у работодателя в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации и финансирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 8 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z322" w:id="162"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директору карьерного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________ района (города)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от _____________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       проживающего по адресу: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z324" w:id="164"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу направить меня на профессиональное обучение на рабочем месте у работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       К заявлению прилагаю следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z325" w:id="165"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Даю согласие на сбор и обработку моих персональных данных, необходимых для получения активной меры содействия занятости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________ ______________ Дата подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       --------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (линия отреза)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление гражданина (ки) ________________________________________ принято "___" _________ 20___ года зарегистрировано под № _____, фамилия, имя, отчество (при его наличии), должность лица, принявшего документы: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        _________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________ ______________ Дата подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации и финансирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z328" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление № ____ на профессиональное обучение на рабочем месте у работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z329" w:id="167"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин (гражданка) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (Фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       направляется для профессионального обучения в _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (Наименование работодателя, адрес, контактный телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       сроком на ______ месяцев с "___" ______ 20__ года по "___" ______ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Должность, фамилия, имя, отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата выдачи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       -------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (линия отреза)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Возвращается работодателем в карьерный центр в течение пяти рабочих дней со дня направления на профессиональное обучение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z330" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление к направлению № ___</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z331" w:id="169"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (Наименование работодателя, адрес, контактный телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       сообщает, что гражданин (гражданка) _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (Фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в соответствии с приказом от "___" ________ 20____ года № ______ принят на работу в период обучения по квалификации (навыку) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (Наименование квалификации (навыка))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       сроком на ______ месяцев на время до "___" ______ 20__ года. Копия приказа о приеме на работу прилагается. Ответственный представитель работодателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________             ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Фамилия, имя, отчество (при его наличии))                   (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата выдачи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социальный контракт № _______ по профессиональному обучению на рабочем месте у работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место заключения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр трудовой мобильности __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>области (столицы, города республиканского значения),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый в дальнейшем "Центр трудовой мобильности",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) директора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании ___________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(положение, устав и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работодатель ________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование работодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый в дальнейшем "Работодатель" в лице _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, фамилия, имя, отчество (при его наличии) уполномоченного представителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании ___________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(положение, устав и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>безработный ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый в дальнейшем "Обучаемый" далее совместно именуемые "Стороны",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан (далее – Кодекс),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами организации и финансирования профессионального обучения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утвержденными приказом Министра труда и социальной защиты населения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан (зарегистрирован в Реестре государственной регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативных правовых актов под №___) (далее – Правила) и на основании решения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>районной (городской) комиссии ____________________________ района,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>города областного значения, города республиканского значения, столицы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от __ _______ 20__ года №_____ заключили настоящий социальный контракт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по профессиональному обучению на рабочем месте у работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – Социальный контракт) и пришли к соглашению о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Предмет Социального контракта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Организация и финансирования профессионального обучения Обучаемого на рабочем месте у Работодателя, а также трудоустройство Обучаемого на заявленное рабочее место Работодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Общая сумма Социального контракта составляет _______________ тенге, (прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том числе на оказание образовательных услуг ____________________тенге, на (прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      субсидирование заработной платы безработных в период обучения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ тенге. (прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Обязательства Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Центр трудовой мобильности (карьерный центр) обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направлять Обучаемого на профессиональное обучение к Работодателю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для получения (полное наименование работодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование квалификации (навыка))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      со сроком _________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(период обучения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на основании представленных Работодателем ежемесячных сведений своевременно и в полном объеме перечислять заработную плату Обучаемым в период обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на основании акта выполненных работ своевременно и в полном объеме оплачивать Работодателю услуги по обучению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказывать содействие в трудоустройстве Обучаемому, при отказе Работодателя от приема на работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ежемесячно вести мониторинг целевого использования бюджетных средств, выделенных на финансирование профессионального обучения и наличия обязательных пенсионных отчислений у Обучаемого;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отражать в индивидуальной карте занятости Обучаемого сведения о прохождении профессионального обучения и на постоянную работу после завершения (до окончания срока обучения) обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Центр трудовой мобильности (карьерный центр) вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать и получать от сторон информацию, документы и материалы, необходимые для осуществления мониторинга исполнения обязательств сторонами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требовать от сторон своевременного и надлежащего исполнения Социального контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проводить выездные проверки выполнения условий Социального контракта. Результаты проверки оформляются актом выездной проверки выполнения условий Социального контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Обучаемый обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проходить обучение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не пропускать занятия без уважительных причин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информировать стороны не позднее пяти рабочих дней о возникновении обстоятельств, препятствующих прохождению обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) трудоустроиться на заявленное рабочее место работодателем, за исключением случаев, предусмотренных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 99 Кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предоставлять в Карьерный центр копию приказа о приеме на постоянную работу в течение пяти рабочих дней с момента принятия на работу при трудоустройстве на другое постоянное рабочее место после завершения обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Обучаемый вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получать заработную плату, в случаях и порядке, определенных Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требует от сторон своевременного и надлежащего исполнения Социального контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Работодатель обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимать Обучаемого на профессиональное обучение в форме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по квалификации (навыку) (подготовка или переподготовка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование квалификации (навыка))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заключать трудовой договор с Обучаемым в период обучения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработать и утверждать индивидуальную программу обучения Обучаемого;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) закреплять квалифицированного наставника для обучения Обучаемого;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) провести квалификационный экзамен безработных по оценке профессиональной подготовленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выдать Обучаемому документ о присвоении квалификации (сертификат) установленного образца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) после завершения обучения трудоустроить Обучаемого по полученной профессии на постоянное рабочее место со сроком не менее 12 (двенадцати) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) извещать Карьерный центр о приеме на работу или об отказе в приеме на работу (с указанием причин при отказе в приеме на работу) Обучаемого;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) представлять в Карьерный центр информацию по обучающимся, завершившим обучение, отчисленным ежемесячно до 1 (первого) числа месяца, следующего за отчетным по форме согласно приложениям 11 и 12 к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) возмещать фактические расходы государства на обучение, включая суммы заработной платы, выплаченной Обучаемому, при отказе от приема на работу Обучаемого и нарушении установленного порядка организации профессионального обучения, за исключением случаев ликвидации работодателя - юридического лица либо прекращения деятельности работодателя - физического лица, сокращения численности или штата работников, снижения объема производств и выполняемых работ и услуг, повлекшего ухудшение экономического состояния работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Работодатель вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать от сторон своевременного и надлежащего исполнения Социального контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расторгать трудовой договор с Обучаемым при пропуске Обучаемым занятий без уважительных причин и неисполнении своих должностных обязанностей согласно трудовому законодательству, а также по итогам текущего контроля успеваемости, промежуточной аттестации/сертификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производить оплату дополнительных надбавок Обучаемому за счет собственных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Ответственность Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Не допускается передача Сторонами ни полностью, ни частично кому-либо своих обязательств по Социальному контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. При досрочном прекращении Обучаемым обучения, нарушении Работодателем установленного порядка организации профессионального обучения, Социальный контракт подлежит расторжению в течении 15 (пятнадцати) календарных дней со дня выявления нарушения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный контракт расторгается по инициативе одной из сторон, при этом она обязана предупредить об этом других сторон не менее чем в месячный срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Окончание срока действия Социального контракта не освобождает Стороны от ответственности за его нарушение, имевшее место до истечения этого срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Стороны не несут ответственность за неисполнение условий Социального контракта, если оно явилось результатом форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Для целей Социального контракта "форс-мажор" означает событие, неподвластное контролю Сторон, и имеющее непредвиденный характер. Такие события включают пожар, землетрясение, наводнения, стихийные явления и военные действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. При возникновении форс-мажорных обстоятельств Работодатель в течение 2 (двух) рабочих дней направляет Центру трудовой мобильности (карьерному центру) письменное уведомление о таких обстоятельствах и их причинах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если от Центра трудовой мобильности (карьерного центра) не поступает иных письменных инструкций, Работодатель продолжает выполнять свои обязательства по Социальному контракту, насколько это целесообразно, и ведет поиск альтернативных способов выполнения Социального контракта, не зависящих от форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Если вышеуказанные обстоятельства продолжаются более 30 (тридцати) календарных дней, то каждая из сторон вправе отказаться от исполнения дальнейших обязательств по Социальному контракту, и в этом случае ни одна из сторон не вправе требовать у другой стороны возмещения возможных убытков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок разрешения споров</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Стороны должны прилагать все усилия к тому, чтобы разрешать в процессе прямых переговоров все разногласия или споры, возникающие между ними по Социальному контракту или в связи с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Если после таких переговоров Стороны не могут разрешить спор по Социальному контракту, любая из сторон потребует решения данного вопроса в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Прочие условия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Настоящий Социальный контракт составлен в трех экземплярах, имеющих одинаковую юридическую силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Любое уведомление, которое одна сторона направляет другим сторонам, высылается посредством почтовой связи или Электронной биржи труда. Уведомление вступает в силу после доставки или в указанный день вступления в силу (если указано в уведомлении) в зависимости от того, какая из этих дат наступит позднее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Изменения и/или дополнения в Социальный контракт оформляются дополнительным соглашением в той же форме, что и заключение Социального контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Срок действия Социального контракта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Срок действия настоящего Социального контракта с "___" _____ 20____ года до "___" ___________ 20_____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Настоящий Социальный контракт вступает в силу с момента его подписания Центром трудовой мобильности, Обучаемым, Работодателем и Учебной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адреса и реквизиты сторон:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центр трудовой мобильности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Работодатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центр трудовой мобильности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области (столицы, города республиканского</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридический адрес: ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИК _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИК _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН (ИИН) _______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код ______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование работодателя)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридический адрес: _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИК ____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИК ____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН (ИИН) ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучаемый</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(телефон, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального обучения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z550" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 11 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в карьерные центры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Сведения о безработных, проходящих обучение на рабочем месте у работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ПО-2-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежемесячная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отчетный период: ________ месяц 20__ года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: работодатели</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: к 1 числу месяца, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Таблица </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование работодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер или индивидуальный идентификационный номер работодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Фамилия, имя, отчество (при его наличии) безработного </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный номер безработного</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество учебных дней в отчетном месяце</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество посещенных дней за отчетный месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество пропущенных дней за отчетный месяц, всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество пропущенных дней за отчетный месяц по неуважительной причине</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Причины непосещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование Банка обслуживающего безработного</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер 20-ти значного карточного или текущего счета безработного</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________ ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии))   (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________ ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "____" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сведения о безработных,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проходящих обучение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на рабочем месте у работодателя"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z552" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения о безработных, проходящих обучение на рабочем месте у работодателя"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z553" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы "Сведения о безработных, проходящих обучение на рабочем месте у работодателя" (далее – субсидируемые рабочие места)" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется работодателем и предоставляется в карьерный центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем предприятия (организации), либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется к 1 числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z554" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Формы указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Формы указывается наименование работодателя, проводящего профессиональное обучение безработных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Формы указывается бизнес-идентификационный номер или индивидуальный идентификационный номер работодателя, проводящего профессиональное обучение безработных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Формы указывается фамилия, имя, отчество (при его наличии) безработного, проходящего обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Формы указывается индивидуальный идентификационный номер безработного, проходящего обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Формы указывается количество учебных дней в отчетном месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Формы указывается количество посещенных дней безработным учебы в отчетном месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Формы указывается количество всех пропущенных дней безработным учебы в отчетном месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. 13. В графе 9 Формы указывается количество пропущенных дней безработным учебы по неуважительной причине в отчетном месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 10 Формы указывается причины непосещения безработным учебы в отчетном месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 11 Формы указывается наименование банка обслуживающего безработного для перечисления заработной платы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 12 Формы указывается номер 20-ти значного карточного или текущего счета безработного для перечисления заработной платы.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального обучения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z401" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 12 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в карьерные центры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Сведения о ходе реализации профессионального обучения на рабочем месте у работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ПО-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежемесячная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: работодатели</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: к 1 числу месяца, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование квалификации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество человек, подавших заявление на прохождение обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество человек, принятых на обучение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Количество человек, проходящих обучение </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество человек, завершивших обучение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество человек, отчисленных из обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество человек, не завершивших обучение по видам причин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пропуски</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неуспеваемость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжение таблицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество человек, не завершивших обучение по видам причин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нарушения внутреннего распорядка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по собственному желанию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заболевание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+призыв на срочную службу в Вооруженные силы Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трудоустройство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смерть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+беременность, роды, отпуск по уходу за ребенком</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смена постоянного места жительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________ ______________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии))   (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________ ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "____" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сведения о ходе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализации профессионального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обучения на рабочем</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>месте у работодателя"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z556" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения о ходе реализации профессионального обучения на рабочем месте у работодателя"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z415" w:id="241"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z557" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z416" w:id="242"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Сведения о ходе реализации профессионального обучения на рабочем месте у работодателя" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z417" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется работодателем и предоставляется в карьерный центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z418" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается руководителем предприятий (организаций), либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z419" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется к 1 числу месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z420" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z421" w:id="247"/>
+    <w:bookmarkStart w:name="z558" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-[...379 lines deleted...]
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Формы указывается наименование квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Формы указывается срок обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Формы указывается количество человек, подавших заявление на прохождение обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Формы указывается количество человек, принятых на обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Формы указывается количество человек, проходящих обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Формы указывается количество человек, завершивших обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Формы указывается общее количество отчисленных человек из обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Формы указывается количество человек, не завершивших обучение по причине пропусков из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Формы указывается количество человек, не завершивших обучение по причине неуспеваемости из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 10 Формы указывается количество человек, не завершивших обучение по причине нарушений внутреннего распорядка из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 11 Формы указывается количество человек, не завершивших обучение по собственному желанию из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 12 Формы указывается количество человек, не завершивших обучение по причине болезни из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 13 Формы указывается количество человек, не завершивших обучение по причине призыва на срочную службу в Вооруженные силы Республики Казахстан из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 14 Формы указывается количество человек, не завершивших обучение по причине трудоустройства из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 15 Формы указывается количество человек, не завершивших обучение причине смерти из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В графе 16 Формы указывается количество человек, не завершивших обучение по причине беременности, родов, отпуска по уходу за ребенком из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В графе 17 Формы указывается количество человек, не завершивших обучение по причине смены постоянного местожительства из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В графе 18 Формы указывается количество человек, не завершивших обучение по прочим причинам из общего количества отчисленных.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30099,70 +33667,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z443" w:id="267"/>
+          <w:bookmarkStart w:name="z443" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәйкестендіру номері</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Идентификационный номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -30229,70 +33797,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z444" w:id="268"/>
+          <w:bookmarkStart w:name="z444" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 курстан өткендігін</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>прошел (-ла) курс</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -30367,70 +33935,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z445" w:id="269"/>
+          <w:bookmarkStart w:name="z445" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курс авторы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Автор курс:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -30681,375 +34249,652 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и финансирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессионального обучения</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z559" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных за ______________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                               (месяц)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___года  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 14 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный государственный орган в сфере занятости населения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Сведения о ходе реализации профессионального обучения безработных на Электронной бирже труда по перечню востребованных профессий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ПО-3-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежемесячная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отчетный период: ________ месяц 20__ года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: карьерные центры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 1 числа месяца, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 14 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 03.05.2024 </w:t>
-[...223 lines deleted...]
-        <w:t xml:space="preserve"> Таблица. Сведения о ходе реализации профессионального обучения безработных на Электронной бирже труда по перечню востребованных профессий</w:t>
+      Таблица </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
@@ -31076,51 +34921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -32717,1191 +36562,1401 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальные услуги и сервис</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проживание и питание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальное обслуживание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и логистика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Финансы и бухучет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура и спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наука и консалтинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть, газ и добыча ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Энергетика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профессии без квалификации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Строительство и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+Безопасность и ЧС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+ЖКХ и благоустройство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -33923,1787 +37978,1216 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Безопасность и ЧС</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+HR и секретариат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖКХ и благоустройство</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Торговля и складирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-HR и секретариат</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Производство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Торговля и складирование</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Образование и воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+SMART SKILLS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Образование и воспитание</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Руководители</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-SMART SKILLS</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Госслужба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководители</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Медицина и фармацевтика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Госслужба</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Юриспруденция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медицина и фармацевтика</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Юриспруденция</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...548 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес ___________________________________________________</w:t>
-[...169 lines deleted...]
-        <w:t>Место печати (при наличии)</w:t>
+        <w:t xml:space="preserve">       Адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии))  (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________ ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата: "____" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35739,1192 +39223,975 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной для</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сбора административных</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данных "Сведения о ходе</w:t>
+              <w:t>"Сведения о ходе реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реализации профессионального</w:t>
+              <w:t>профессионального обучения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обучения безработных</w:t>
+              <w:t>безработных на Электронной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на Электронной бирже труда по</w:t>
+              <w:t>бирже труда по перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перечню востребованных</w:t>
-[...12 lines deleted...]
-              <w:t>профессий"</w:t>
+              <w:t>востребованных профессий"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z453" w:id="270"/>
+    <w:bookmarkStart w:name="z561" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных "Сведения о ходе реализации профессионального обучения безработных на Электронной бирже труда по перечню востребованных профессий" </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z454" w:id="271"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения о ходе реализации профессионального обучения безработных на Электронной бирже труда по перечню востребованных профессий "</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z562" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z455" w:id="272"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы "Сведения о ходе реализации профессионального обучения безработных на Электронной бирже труда по перечню востребованных профессий" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z456" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется карьерным центром и предоставляется в уполномоченный государственный орган в сфере занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма предоставляется ежемесячно в срок в до 1 (первого) числа месяца, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма заполняется на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z563" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z460" w:id="277"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 Формы указывается порядковый номер строки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z461" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 2 Формы указывается наименование области/города и код по Классификатору административно-территориальных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z462" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 3 Формы указывается количество человек, приступивших к обучению для участия в профессиональном обучении на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z463" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 4 Формы указывается количество жителей села из числа приступивших к обучению для участия в профессиональном обучении на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z464" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 5 Формы указывается количество женщин из числа приступивших к обучению для участия в профессиональном обучении на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z465" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 6 Формы указывается количество молодежи до 35 лет из числа приступивших к обучению для участия в профессиональном обучении на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z466" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 7 Формы указывается количество человек, получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z467" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 8 Формы указывается количество жителей села из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z468" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 9 Формы указывается количество женщин из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z469" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 10 Формы указывается количество молодежи до 35 лет из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z470" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 11 Формы указывается количество человек прошедших обучение по профессиональной области сельское хозяйство из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z471" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 12 Формы указывается количество человек прошедших обучение по профессиональной области IT и телекоммуникации из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z472" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 13 Формы указывается количество человек прошедших обучение по профессиональной области туризм из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z473" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 14 Формы указывается количество человек прошедших обучение по профессиональной области маркетинг и СМИ из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z474" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графе 15 Формы указывается количество человек прошедших обучение по профессиональной области индивидуальные услуги и сервис из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z475" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В графе 16 Формы указывается количество человек прошедших обучение по профессиональной области проживание и питание из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z476" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В графе 17 Формы указывается количество человек прошедших обучение по профессиональной области социальное обслуживание из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z477" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В графе 18 Формы указывается количество человек прошедших обучение по профессиональной области транспорт и логистика из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z478" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В графе 19 Формы указывается количество человек прошедших обучение по профессиональной области финансы и бухучет из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z479" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В графе 20 Формы указывается количество человек прошедших обучение по профессиональной области культура и спорт из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z480" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В графе 21 Формы указывается количество человек прошедших обучение по профессиональной области наука и консалтинг из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z481" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В графе 22 Формы указывается количество человек прошедших обучение по профессиональной области нефть, газ и добыча ресурсов из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z482" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В графе 23 Формы указывается количество человек прошедших обучение по профессиональной области энергетика из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z483" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В графе 24 Формы указывается количество человек прошедших обучение по профессиональной области профессии без квалификации из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z484" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В графе 25 Формы указывается количество человек прошедших обучение по профессиональной области строительство и архитектура из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z485" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В графе 26 Формы указывается количество человек прошедших обучение по профессиональной области безопасность и чрезвычайная ситуация из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z486" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В графе 27 Формы указывается количество человек прошедших обучение по профессиональной области жилищно-коммунальное хозяйство и благоустройство из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z487" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В графе 28 Формы указывается количество человек прошедших обучение по профессиональной области HR и секретариат из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z488" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В графе 29 Формы указывается количество человек прошедших обучение по профессиональной области торговля и складирование из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z489" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В графе 30 Формы указывается количество человек прошедших обучение по профессиональной области производство из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z490" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. В графе 31 Формы указывается количество человек прошедших обучение по профессиональной области образование и воспитание из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z491" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В графе 32 Формы указывается количество человек прошедших обучение по профессиональной области SMART SKILLS из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z492" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В графе 33 Формы указывается количество человек прошедших обучение по профессиональной области руководители из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z493" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. В графе 34 Формы указывается количество человек прошедших обучение по профессиональной области госслужба из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z494" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. В графе 35 Формы указывается количество человек прошедших обучение по профессиональной области Медицина и фармацевтика из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z495" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. В графе 36 Формы указывается количество человек прошедших обучение по профессиональной области юриспруденция из числа получивших сертификаты по профессиональному обучению на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37246,35 +40513,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>