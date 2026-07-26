--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="91da19c" w14:textId="91da19c">
+    <w:p w14:paraId="0235540" w14:textId="0235540">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -161,51 +161,51 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.07.2023</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkStart w:name="z97" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -217,54 +217,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -992,130 +1064,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства (далее – Правила), разработаны в соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14-5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения" (далее – Закон), с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 426</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1196,51 +1278,136 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения (далее – уполномоченный орган по вопросам миграции населения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выдачи или продления справки иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Иностранец или лицо без гражданства (либо уполномоченное им лицо) (далее – услугополучатель) для получения государственной услуги "Выдача или продление справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства" (далее – государственная услуга) направляет через веб-портал "электронного правительства", www.egov.kz, www.elicense.kz, www.migration.enbek.kz заявление о выдаче справки по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1255,51 +1422,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление), с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Выдача или продление справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства" (далее - перечень требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1318,170 +1484,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в перечне требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При подаче заявителем документов на веб-портале "электронного правительства" в "личном кабинете" отображается статус о принятии заявления на оказание государственной услуги, с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссия по проведению оценки соответствия иностранца или лица без гражданства требованиям к квалификации и уровню образования (далее – Комиссия) создается местными исполнительными органами, в состав Комиссии входят представители местных исполнительных органов, представители территориальных органов, уполномоченных органов в области образования, органов внутренних дел, государственной поддержки индустриально-инновационной деятельности, Национальной палаты предпринимателей Республики Казахстан "Атамекен", ассоциаций, а также представителей территориальных органов центральных государственных органов, курируемые отрасли которых предусмотрены в перечне приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранцев или лиц без гражданства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При соответствии представленных документов по перечню требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, сотрудник местного исполнительного органа в течение 2 (двух) рабочих дней со дня регистрации документов, направляет их на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1500,90 +1760,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Комиссией при рассмотрении заявлений и документов иностранцев или лиц без гражданства проверяется их соответствие квалификации и уровню образования к востребованным профессиям, в приоритетных отраслях экономики, утверждаемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14-5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уровень образования (профессиональная подготовка) и опыт (стаж) практической работы иностранца или лица без гражданства, подающих заявление о выдаче справки должны отвечать квалификационным требованиям в соответствии с профессиональными стандартами согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1660,70 +1920,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комиссия проводит оценку на основании анализа документов, представленных иностранцем или лицом без гражданства, а также критериев квалификационных характеристик, предусмотренных пунктом 10 настоящих Правил, и дает рекомендации о выдаче либо об отказе в выдаче справки иностранцу или лицу без гражданства, с мотивированным обоснованием причин отказа предусмотренными пунктом 12 настоящих Правил. Решение Комиссии в течение 3 (трех) рабочих дней принимается отдельно в отношении каждого иностранца или лица без гражданства, оформляется протоколом и подписывается присутствующими на заседании членами комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1742,330 +2002,424 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В соответствии с критериями квалификационных характеристик иностранцу или лицу без гражданства Комиссией начисляются следующие баллы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       высшее образование по специальности, соответствующей профессиям, востребованным в приоритетных отраслях экономики (видах экономической деятельности) – 3 балла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ученая степень по специальности, соответствующей профессиям, востребованным в приоритетных отраслях экономики (видах экономической деятельности) – 4 балла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сертификат для преподавания английского языка – 3 балла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стаж работы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стаж работы по специальности, соответствующей профессиям, востребованным в приоритетных отраслях экономики (видах экономической деятельности):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от 1 до 3 лет – 2 балла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от 4 до 10 лет – 4 балла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от 11 лет и выше – 6 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. На основании рекомендации Комиссии местный исполнительный орган в течении 5 (пяти) рабочих дней с даты принятия заявления принимает решение о выдаче справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отказ в выдаче справки иностранцу или лицу без гражданства осуществляется согласно Перечню требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Результат оказания государственной услуги направляется в "личный кабинет" заявителя на портале в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2084,110 +2438,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Выданная местным исполнительным органом справка не подлежит передаче другому лицу и действует на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Справка выдается сроком не более трех месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При соответствии представленных иностранцем или лицом без гражданства документов, предусмотренных перечнем основных требований к оказанию государственной услуги для продления срока справки, местный исполнительный орган в течении 3 (трех) рабочих дней продлевает справку на срок действия трудового договора, но не более 3 (трех) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2205,91 +2559,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для продления срока справки иностранец или лицо без гражданства в течение пяти рабочих дней со дня заключения трудового договора с работодателем направляет через веб-портал "электронного правительства" документы, предусмотренные Перечнем требований к оказанию государственной услуги для продления справки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При изменении работодателя в течение срока действия справки, иностранец или лицо без гражданства в течение 5 (пяти) рабочих дней со дня заключения нового трудового договора направляет в местный исполнительный орган письменное уведомление об этом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2308,70 +2738,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При смене работодателя, переоформление ранее выданной справки иностранцу или лицу без гражданства осуществляется в порядке, предусмотренным пунктом 22 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2390,70 +2820,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При прекращении трудового договора по основаниям, предусмотренным трудовым законодательством Республики Казахстан, иностранный работник или лицо без гражданства в течение 5 (пяти) рабочих дней направляет в местный исполнительный орган письменное уведомление в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2472,70 +2902,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Основанием для отзыва справки является осуществление иностранцем или лицом без гражданства трудовой деятельности по профессии не соответствующей справке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местным исполнительным органом производится отзыв справки на основании актов уполномоченных государственных органов, осуществляющих контроль по соблюдению трудового и миграционного законодательства Республики Казахстан, в случае осуществления трудовой деятельности, несвязанной с соответствующей справке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2572,70 +3002,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Переоформление ранее выданной справки осуществляется при изменении фамилии, имени, отчества (при его наличии), номера и серии документа, удостоверяющего личность иностранца или лица без гражданства, а также при смене работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 22 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иностранец или лицо без гражданства в течение 5 (пяти) рабочих дней с даты изменения фамилии, имени, отчества (при его наличии), номера и серии документа, удостоверяющего личность иностранца или лица без гражданства, а также смены работодателя подает заявление через веб-портал "электронного правительства" о переоформлении справки, с приложением копий документов, подтверждающих указанные сведения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2690,70 +3206,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="50"/>
+    <w:bookmarkStart w:name="z96" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1. Выдача дубликата справки иностранцу или лицу без гражданства осуществляется в случае утери или порчи справки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 22-1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иностранец или лицо без гражданства в течение 5 (пяти) рабочих дней с даты утери или порчи справки подает заявление через веб-портал "электронного правительства" www.elicense.kz или www.migration.enbek.kz с приложением документов, указанных в перечне требований к оказанию государственной услуги. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2808,70 +3410,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Справка прекращает свое действие в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока, на которую она выдана;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2926,126 +3528,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также местных исполнительных органов и (или) их должностных лиц по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 426</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Рассмотрение жалобы по вопросам оказания государственной услуги производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Административный орган (должностное лицо), чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3100,252 +3702,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Жалоба услугополучателя, поступившая в адрес местного исполнительного органа, в соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 426</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в  редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жалоба услугополучателя, поступившая в адрес местного исполнительного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрениюв течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба заявителя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При несогласии с результатами оказанной государственной услуги заявитель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4163,50 +4775,200 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 2 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -4325,1940 +5087,2304 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>его квалификации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для самостоятельного трудоустройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z100" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z101" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственной услуги: "Выдача или продление справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства"</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование подвида государственной услуги:</w:t>
-[...1 lines deleted...]
-          </w:p>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Выдача справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства;</w:t>
-[...53 lines deleted...]
-4. Выдача дубликата справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства в случае утери или порчи справки.</w:t>
+Выдача или продление справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z105" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z107" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы</w:t>
+1. Выдача справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Продление справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Переоформление справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства в случае изменения фамилии, имени, отчества (при его наличии), номера и серии документа, удостоверяющего личность иностранца или лиц без гражданства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Выдача дубликата справки иностранцу или лицу без гражданства о соответствии квалификации для самостоятельного трудоустройства в случае утери или порчи справки.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства" www.egov.kz, www. elicense.kz или www.migration.enbek.kz.</w:t>
+Местные исполнительные органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача справки на срок до 3 (трех) месяцев – в течение 5 (пяти) рабочих дней (со дня регистрации заявления).</w:t>
-[...53 lines deleted...]
-Выдача дубликата справки – в течение 3 (трех) рабочих дней.</w:t>
+веб-портал "цифрового правительства" "www.egov.kz", "www.elicense.kz" или портал "www.migration.enbek.kz"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z122" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированными)</w:t>
+Выдача справки на срок до 3 (трех) месяцев – в течение 5 (пяти) рабочих дней (со дня регистрации заявления).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Продление справки - в течение 3 (трех) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Переоформление справки – в течение 3 (трех) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача дубликата справки – в течение 3 (трех) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>, либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным пунктом 9 настоящего Перечня требований к оказанию государственной услуги.</w:t>
+              <w:t>
+ Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+ Справка о соответствии квалификации для самостоятельного трудоустройства по форме согласно Приложению 3, либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным пунктом 9 настоящего Перечня требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z135" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>
-Адреса мест оказания государственной услуги размещены на интернет ресурсе местных исполнительных органов.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+График работы услугодателя, Государственной корпорации и цифровых объектов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z141" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+График работы портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу, прием заявлений и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Для выдачи справки:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Местных исполнительных органов - с понедельника по пятницу в соответствии с графиком работы, с перерывом на обед, кроме выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заявление;</w:t>
-[...311 lines deleted...]
-копия документа, подтверждающего трудовую деятельность, засвидетельствованную нотариально, а также его перевод на казахском или русском языке.</w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсе местных исполнительных органов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z145" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений истребуемых от услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Несоответствие требованиям к квалификации и уровню образования к профессиям, востребованным в приоритетных отраслях экономики (видах экономической деятельности) предусмотренным перечнем приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранцев и лиц без гражданства.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1. Для выдачи справки:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Недостижение порогового значения результата оценки иностранца или лица без гражданства, составляющего шесть баллов.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявление;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия документа, удостоверяющего личность иностранца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нотариально засвидетельствованные переводы (на казахском или русском языке) документов об образовании, прошедших процедуру признания или нострификации в порядке, установленном законодательством Республики Казахстан об образовании, за исключением случаев, когда иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан, либо нотариально засвидетельствованные переводы (на казахском или русском языке) сертификатов для преподавания английского языка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копия документа, подтверждающего трудовую деятельность, засвидетельствованную нотариально, а также его перевод на казахском или русском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Для продления срока справки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявление о продлении справки по форме согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справка, ранее выданная уполномоченным органом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копия трудового договора.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Для переоформления справки при изменении фамилии, имени, отчества (при его наличии), номера и серии документа, удостоверяющего личность иностранца или лиц без гражданства:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявление о переоформлении справки по форме согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копия документа, с изменениями фамилии, имени, отчества, номера и серии документа, удостоверяющего личность.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Для получения дубликата справки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявление о выдаче дубликата справки по форме согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия документа, удостоверяющего личность иностранца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия документа, подтверждающего трудовую деятельность, засвидетельствованную нотариально, а также его перевод на казахском или русском языке.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z164" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z166" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Несоответствие требованиям к квалификации и уровню образования к профессиям, востребованным в приоритетных отраслях экономики (видах экономической деятельности) предусмотренным перечнем приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранцев и лиц без гражданства.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Недостижение порогового значения результата оценки иностранца или лица без гражданства, составляющего шесть баллов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z172" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги посредством Единого контакт-центра "1411".</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Для обращения через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz, www.migration.enbek.kz. услугополучателю необходимо получить индивидуальный идентификационный номер (ИИН) для получения электронной цифровой подписи (ЭЦП).</w:t>
+2. Для обращения через веб-портал "цифрового правительства" "www.egov.kz", "www.elicense.kz", портал "www.migration.enbek.kz" услугополучателю необходимо получить индивидуальный идентификационный номер (ИИН) для получения электронной цифровой подписи (ЭЦП).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7086,68 +8212,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2023 года № 236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="59"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень приоритетных отраслей экономики (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранных работников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9252,70 +10378,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Деятельность морского транспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="60"/>
+          <w:bookmarkStart w:name="z89" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юрист, экономист, инженер – 7 и 8 уровни квалификации по Национальной (отраслевой) рамке квалификаций (рекомендуемые должности к занятию в организации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) начальник портового флота</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11094,282 +12220,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2023 года № 236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="61"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства здравоохранения и социального развития Республики Казахстан и Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 13 июня 2016 года № 503 "Об утверждении Правил выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства, перечня приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранцев и лиц без гражданства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14149).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения и дополнение, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 14 июня 2018 года № 242 "О внесении изменений и дополнения в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17194);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 мая 2020 года № 204 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 13 июня 2016 года № 503 "Об утверждении Правил выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства, перечня приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранцев и лиц без гражданства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20785).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z95" w:id="65"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 25 декабря 2020 года № 537 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 13 июня 2016 года № 503 "Об утверждении Правил выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства, перечня приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранцев и лиц без гражданства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21931).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>